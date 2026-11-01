--- v0 (2026-02-05)
+++ v1 (2026-11-01)
@@ -85,685 +85,700 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259826028</t>
+          <t>9786259826035</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Neli'nin Büyük Atlayışı</t>
+          <t>Kelimelerin Rengi</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259826011</t>
+          <t>9786259826028</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Uçmaya Hazır!</t>
+          <t>Neli'nin Büyük Atlayışı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259826004</t>
+          <t>9786259826011</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Öfkemle Nasıl Başa Çıkabilirim?</t>
+          <t>Uçmaya Hazır!</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057020994</t>
+          <t>9786259826004</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tavşan Dinledi</t>
+          <t>Öfkemle Nasıl Başa Çıkabilirim?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>395</v>
+        <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057020987</t>
+          <t>9786057020994</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tartışsak da Barışırız!</t>
+          <t>Tavşan Dinledi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>395</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057020970</t>
+          <t>9786057020987</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bedenim Bana Ait</t>
+          <t>Tartışsak da Barışırız!</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057020963</t>
+          <t>9786057020970</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Öfkeli Adam</t>
+          <t>Bedenim Bana Ait</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057020956</t>
+          <t>9786057020963</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ağır Çanta</t>
+          <t>Öfkeli Adam</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056922565</t>
+          <t>9786057020956</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tavşan Dinledi</t>
+          <t>Ağır Çanta</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056922503</t>
+          <t>9786056922565</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yola Düşmek</t>
+          <t>Tavşan Dinledi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>27</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058483484</t>
+          <t>9786056922503</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Moro Moro Korsanları</t>
+          <t>Yola Düşmek</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>190</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056922558</t>
+          <t>9786058483484</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ellerim Olsun mu Yağmur?</t>
+          <t>Moro Moro Korsanları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058483477</t>
+          <t>9786056922558</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kim Bu Konuşan? (Ciltli)</t>
+          <t>Ellerim Olsun mu Yağmur?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058483422</t>
+          <t>9786058483477</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Annem Her Yerde</t>
+          <t>Kim Bu Konuşan? (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058483439</t>
+          <t>9786058483422</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ben Herkesle Gitmem Ki!</t>
+          <t>Annem Her Yerde</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056922510</t>
+          <t>9786058483439</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Acaba Bu Yenir Mi?</t>
+          <t>Ben Herkesle Gitmem Ki!</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058483491</t>
+          <t>9786056922510</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tartışsak da Barışırız!</t>
+          <t>Acaba Bu Yenir Mi?</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>130</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058483408</t>
+          <t>9786058483491</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Harold ve Sihirli Tebeşir</t>
+          <t>Tartışsak da Barışırız!</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>22</v>
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056397257</t>
+          <t>9786058483408</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Belleğini Yitiren Tilkinin Öyküsü (Ciltli)</t>
+          <t>Harold ve Sihirli Tebeşir</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>45</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058483460</t>
+          <t>9786056397257</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Evinden Uzakta (Mülteci)</t>
+          <t>Belleğini Yitiren Tilkinin Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058483446</t>
+          <t>9786058483460</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İyi Geceler, Küçük Ayıcık</t>
+          <t>Evinden Uzakta (Mülteci)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>32</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058483453</t>
+          <t>9786058483446</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ben Kaybolmam Ki!</t>
+          <t>İyi Geceler, Küçük Ayıcık</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058483415</t>
+          <t>9786058483453</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Öfkemle Nasıl Başa Çıkabilirim?</t>
+          <t>Ben Kaybolmam Ki!</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056397288</t>
+          <t>9786058483415</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Venedik Taciri (Ciltli)</t>
+          <t>Öfkemle Nasıl Başa Çıkabilirim?</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056397264</t>
+          <t>9786056397288</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bedenim Bana Ait!</t>
+          <t>Venedik Taciri (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056397271</t>
+          <t>9786056397264</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Fips Olanları Anlayamıyor</t>
+          <t>Bedenim Bana Ait!</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>35</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056397240</t>
+          <t>9786056397271</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hamlet</t>
+          <t>Fips Olanları Anlayamıyor</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056397233</t>
+          <t>9786056397240</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaz Gecesi Rüyası (Ciltli)</t>
+          <t>Hamlet</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056397202</t>
+          <t>9786056397233</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Faust (Ciltli)</t>
+          <t>Bir Yaz Gecesi Rüyası (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056397226</t>
+          <t>9786056397202</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Haydutlar (Ciltli)</t>
+          <t>Faust (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056397219</t>
+          <t>9786056397226</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet (Ciltli)</t>
+          <t>Haydutlar (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056922589</t>
+          <t>9786056397219</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ayyy Örümcek!</t>
+          <t>Romeo ve Juliet (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056397295</t>
+          <t>9786056922589</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mitolojinin En Güzel Hikayeleri</t>
+          <t>Ayyy Örümcek!</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057020949</t>
+          <t>9786056397295</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Beni Kimse Kızdıramaz ki!</t>
+          <t>Mitolojinin En Güzel Hikayeleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056922596</t>
+          <t>9786057020949</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İyi Ki Kardeşim Var!</t>
+          <t>Beni Kimse Kızdıramaz ki!</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057020918</t>
+          <t>9786056922596</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Öykü Kahramanları Ülkesi'nde</t>
+          <t>İyi Ki Kardeşim Var!</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056922541</t>
+          <t>9786057020918</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Durucuk Cuk Cuk</t>
+          <t>Öykü Kahramanları Ülkesi'nde</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057020932</t>
+          <t>9786056922541</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hasta Olmak ve Sağlıklı Kalmak</t>
+          <t>Durucuk Cuk Cuk</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057020901</t>
+          <t>9786057020932</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Neden?</t>
+          <t>Hasta Olmak ve Sağlıklı Kalmak</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056922572</t>
+          <t>9786057020901</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Arnold – Koyunluğun Kurtarıcısı</t>
+          <t>Neden?</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057020925</t>
+          <t>9786056922572</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bu Kadarı Yeterli!</t>
+          <t>Arnold – Koyunluğun Kurtarıcısı</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056922527</t>
+          <t>9786057020925</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Pekmez Sanat Müzesinde</t>
+          <t>Bu Kadarı Yeterli!</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
+          <t>9786056922527</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Pekmez Sanat Müzesinde</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
           <t>9786056922534</t>
         </is>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Jack Dash ve Sihirli Tüy</t>
         </is>
       </c>
-      <c r="C44" s="1">
+      <c r="C45" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>