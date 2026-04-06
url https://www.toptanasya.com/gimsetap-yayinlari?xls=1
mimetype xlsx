--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -85,220 +85,925 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256087682</t>
+          <t>9786259296418</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sevdamın Rehberi</t>
+          <t>Müebbet</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259296449</t>
+          <t>9786259339108</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Gözlemlerim ve Terör</t>
+          <t>Kadın Değil, Karanlık : Yasemin</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259296432</t>
+          <t>9786250070055</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cudi'nin Anneleri</t>
+          <t>Gençlerin Sevdası Çiçekler Gibi Aşk Şiirleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256087972</t>
+          <t>9786256087286</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mevsimlik Gezici Tarım İşçilerinin Yaşam Hikayeleri ve Talepleri</t>
+          <t>Orion Yolu : Yıldızlara Açılan Kapı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256087965</t>
+          <t>9786256087293</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ Canım Siverek</t>
+          <t>Hayatın İncelikleri</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256087903</t>
+          <t>9786256087316</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Sevdim</t>
+          <t>Halime</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259296425</t>
+          <t>9786256087828</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Minik Şairler Atölyesi</t>
+          <t>Duygu Denizi</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259987514</t>
+          <t>9786259987569</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mercan</t>
+          <t>Tarihin Gerçekleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259296401</t>
+          <t>9786259987552</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Dili Şiir</t>
+          <t>Kalp Toprağında Yeşeren Masum</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256087842</t>
+          <t>9786259987538</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mor Mandal</t>
+          <t>Gelincik Çiçeği</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256087675</t>
+          <t>9786259958552</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İlk Adımda Farkın Olsun</t>
+          <t>Yüzleşmeler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
+          <t>9786259958514</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Sessizliğin Doruklarında</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786259829074</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Liyesa</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786256087996</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Bir Peron</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786256087989</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Yıldız Tozu - Peri Kızlarının Dünya Sevgisi</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786256087910</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Mucit Minikler Ormanı Kurtarıyor</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786256087897</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlığın Gürültüsü</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786256087880</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Adaletin Sessiz Bekçileri</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786256087859</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Little Dino Tiko Bravery</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786256087835</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Sahipleri Hakikat</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786256087811</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Aynadaki Münzevi</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786256087804</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Aksak Osman</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786256087781</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Uzak Şehirden Sesler</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786256087774</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Kemal'in Serüvenleri</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786256087743</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Kafesteki Kuşlar Uçmayı Unutur mu</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786256087323</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Turuncu Elbiseli Kadın : Feraye</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786256087330</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Dobruca'dan Hikayeler</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786256087347</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Yazdıkça Yazıyoruz Öyküler</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786256087385</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Apollo Pandora</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786256087699</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Dela</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786256087705</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Güneşi Kim Çaldı</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786256087736</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Diplomasız Hayat Reçetesi-I</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786256087071</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Cen</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786256087064</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Z Dehşeti</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786256087019</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Gülün Siyah Gölgesi</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786057146540</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Çay Çiçeği Esintileri</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786057146533</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Ebedi Yalan Barış &amp; Ezeli Gerçek Savaş</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786256087163</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Kalpten Dökülen Dizeler</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786256087156</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Yolda Kalan Sevda</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786256087149</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Aileye Doğru Bir Yolculuk</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786256087132</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Metamorfoz</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786256087101</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Yıl 2134-Neo İstanbul</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786256087170</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Sessizce Özlüyorum</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786256087224</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Gönül</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786256087231</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Kalemimden</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786256087255</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>İns-Us Her Di (NvL)'de İnsanın Ustası</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786256087262</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Kapadokya'da Aşk ve Direniş</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786256087682</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Sevdamın Rehberi</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786259296449</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Çocukluk Gözlemlerim ve Terör</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786259296432</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Cudi'nin Anneleri</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786256087972</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Mevsimlik Gezici Tarım İşçilerinin Yaşam Hikayeleri ve Talepleri</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786256087965</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Karacadağ Canım Siverek</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786256087903</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Bir Türk Sevdim</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259296425</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Minik Şairler Atölyesi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259987514</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Mercan</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259296401</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğin Dili Şiir</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786256087842</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Mor Mandal</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786256087675</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>İlk Adımda Farkın Olsun</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
           <t>9786256087569</t>
         </is>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Büyülü Yazı</t>
         </is>
       </c>
-      <c r="C13" s="1">
+      <c r="C60" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>