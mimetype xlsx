--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,925 +85,1255 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259296418</t>
+          <t>9786259033310</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Müebbet</t>
+          <t>Yüreğimi Ver De Gideyim</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259339108</t>
+          <t>9786259296456</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kadın Değil, Karanlık : Yasemin</t>
+          <t>Türkü Tadında Şiirler 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786250070055</t>
+          <t>9786259023816</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gençlerin Sevdası Çiçekler Gibi Aşk Şiirleri</t>
+          <t>Türkiye’de Spor Ve Kamu Kurumlarının Yasa Dışı Bahisle Mücadelesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256087286</t>
+          <t>9786259033327</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Orion Yolu : Yıldızlara Açılan Kapı</t>
+          <t>Mutluluk Nöbeti</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256087293</t>
+          <t>9786259023878</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İncelikleri</t>
+          <t>Kanat Taktım Düşlerime</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256087316</t>
+          <t>9786259023809</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Halime</t>
+          <t>Hasret Gülü</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256087828</t>
+          <t>9786259234069</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Duygu Denizi</t>
+          <t>Bu Toprağın Tadı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259987569</t>
+          <t>9786259234076</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Gerçekleri</t>
+          <t>Bu Pencereden Bakanlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259987552</t>
+          <t>9786259234052</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kalp Toprağında Yeşeren Masum</t>
+          <t>Bu Dünyada Bir İzim Olsun</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259987538</t>
+          <t>9786259234007</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gelincik Çiçeği</t>
+          <t>Vazgeçişin Adı: Aşk</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259958552</t>
+          <t>9786259000596</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşmeler</t>
+          <t>Kardeşim Bizim Evde Kalabilir</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259958514</t>
+          <t>9786259339160</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Doruklarında</t>
+          <t>Yeniden Doğuş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259829074</t>
+          <t>9786259296494</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Liyesa</t>
+          <t>İsar Yüreğimin İncileri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256087996</t>
+          <t>9786259339184</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Bir Peron</t>
+          <t>Büyük Aşiretlerin Küçük Gelinleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256087989</t>
+          <t>9786259000572</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Tozu - Peri Kızlarının Dünya Sevgisi</t>
+          <t>Senden Geriye Kalan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256087910</t>
+          <t>9786259339153</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mucit Minikler Ormanı Kurtarıyor</t>
+          <t>Kalbime Yerleşti Adın Bir Günbatım Vakti Gibi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256087897</t>
+          <t>9786259339146</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Gürültüsü</t>
+          <t>Gül Yarası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256087880</t>
+          <t>9786259339177</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Sessiz Bekçileri</t>
+          <t>Amele Durağı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256087859</t>
+          <t>9786259339122</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Little Dino Tiko Bravery</t>
+          <t>Talih ve Terazi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256087835</t>
+          <t>9786259339115</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sahipleri Hakikat</t>
+          <t>B.S.A</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256087811</t>
+          <t>9786259296463</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Münzevi</t>
+          <t>İki Alem</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256087804</t>
+          <t>9786259296487</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Aksak Osman</t>
+          <t>Yazdıklarım Kadar Sustuklarım</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256087781</t>
+          <t>9786259296418</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Uzak Şehirden Sesler</t>
+          <t>Müebbet</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256087774</t>
+          <t>9786259339108</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kemal'in Serüvenleri</t>
+          <t>Kadın Değil, Karanlık : Yasemin</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256087743</t>
+          <t>9786250070055</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kafesteki Kuşlar Uçmayı Unutur mu</t>
+          <t>Gençlerin Sevdası Çiçekler Gibi Aşk Şiirleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256087323</t>
+          <t>9786256087286</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Turuncu Elbiseli Kadın : Feraye</t>
+          <t>Orion Yolu : Yıldızlara Açılan Kapı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256087330</t>
+          <t>9786256087293</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dobruca'dan Hikayeler</t>
+          <t>Hayatın İncelikleri</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256087347</t>
+          <t>9786256087316</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yazdıkça Yazıyoruz Öyküler</t>
+          <t>Halime</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256087385</t>
+          <t>9786256087828</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Apollo Pandora</t>
+          <t>Duygu Denizi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256087699</t>
+          <t>9786259987569</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dela</t>
+          <t>Tarihin Gerçekleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256087705</t>
+          <t>9786259987552</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Kim Çaldı</t>
+          <t>Kalp Toprağında Yeşeren Masum</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256087736</t>
+          <t>9786259987538</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Diplomasız Hayat Reçetesi-I</t>
+          <t>Gelincik Çiçeği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256087071</t>
+          <t>9786259958552</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cen</t>
+          <t>Yüzleşmeler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256087064</t>
+          <t>9786259958514</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Z Dehşeti</t>
+          <t>Sessizliğin Doruklarında</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256087019</t>
+          <t>9786259829074</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gülün Siyah Gölgesi</t>
+          <t>Liyesa</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057146540</t>
+          <t>9786256087996</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çay Çiçeği Esintileri</t>
+          <t>Sessiz Bir Peron</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057146533</t>
+          <t>9786256087989</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ebedi Yalan Barış &amp; Ezeli Gerçek Savaş</t>
+          <t>Yıldız Tozu - Peri Kızlarının Dünya Sevgisi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256087163</t>
+          <t>9786256087910</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kalpten Dökülen Dizeler</t>
+          <t>Mucit Minikler Ormanı Kurtarıyor</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256087156</t>
+          <t>9786256087897</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yolda Kalan Sevda</t>
+          <t>Yalnızlığın Gürültüsü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256087149</t>
+          <t>9786256087880</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Aileye Doğru Bir Yolculuk</t>
+          <t>Adaletin Sessiz Bekçileri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256087132</t>
+          <t>9786256087859</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Metamorfoz</t>
+          <t>Little Dino Tiko Bravery</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256087101</t>
+          <t>9786256087835</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yıl 2134-Neo İstanbul</t>
+          <t>Zamanın Sahipleri Hakikat</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256087170</t>
+          <t>9786256087811</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sessizce Özlüyorum</t>
+          <t>Aynadaki Münzevi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256087224</t>
+          <t>9786256087804</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gönül</t>
+          <t>Aksak Osman</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256087231</t>
+          <t>9786256087781</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kalemimden</t>
+          <t>Uzak Şehirden Sesler</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256087255</t>
+          <t>9786256087774</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İns-Us Her Di (NvL)'de İnsanın Ustası</t>
+          <t>Kemal'in Serüvenleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256087262</t>
+          <t>9786256087743</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kapadokya'da Aşk ve Direniş</t>
+          <t>Kafesteki Kuşlar Uçmayı Unutur mu</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256087682</t>
+          <t>9786256087323</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sevdamın Rehberi</t>
+          <t>Turuncu Elbiseli Kadın : Feraye</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259296449</t>
+          <t>9786256087330</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Gözlemlerim ve Terör</t>
+          <t>Dobruca'dan Hikayeler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259296432</t>
+          <t>9786256087347</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Cudi'nin Anneleri</t>
+          <t>Yazdıkça Yazıyoruz Öyküler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256087972</t>
+          <t>9786256087385</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Mevsimlik Gezici Tarım İşçilerinin Yaşam Hikayeleri ve Talepleri</t>
+          <t>Apollo Pandora</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256087965</t>
+          <t>9786256087699</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ Canım Siverek</t>
+          <t>Dela</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256087903</t>
+          <t>9786256087705</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Sevdim</t>
+          <t>Güneşi Kim Çaldı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259296425</t>
+          <t>9786256087736</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Minik Şairler Atölyesi</t>
+          <t>Diplomasız Hayat Reçetesi-I</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259987514</t>
+          <t>9786256087071</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mercan</t>
+          <t>Cen</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259296401</t>
+          <t>9786256087064</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Dili Şiir</t>
+          <t>Z Dehşeti</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256087842</t>
+          <t>9786256087019</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mor Mandal</t>
+          <t>Beyaz Gülün Siyah Gölgesi</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256087675</t>
+          <t>9786057146540</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İlk Adımda Farkın Olsun</t>
+          <t>Çay Çiçeği Esintileri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
+          <t>9786057146533</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Ebedi Yalan Barış &amp; Ezeli Gerçek Savaş</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786256087163</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Kalpten Dökülen Dizeler</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786256087156</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Yolda Kalan Sevda</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786256087149</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Aileye Doğru Bir Yolculuk</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786256087132</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Metamorfoz</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786256087101</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Yıl 2134-Neo İstanbul</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786256087170</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Sessizce Özlüyorum</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786256087224</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Gönül</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786256087231</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Kalemimden</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786256087255</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>İns-Us Her Di (NvL)'de İnsanın Ustası</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786256087262</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Kapadokya'da Aşk ve Direniş</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786256087682</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Sevdamın Rehberi</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786259296449</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Çocukluk Gözlemlerim ve Terör</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786259296432</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Cudi'nin Anneleri</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786256087972</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Mevsimlik Gezici Tarım İşçilerinin Yaşam Hikayeleri ve Talepleri</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786256087965</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Karacadağ Canım Siverek</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786256087903</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Bir Türk Sevdim</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786259296425</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Minik Şairler Atölyesi</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786259987514</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Mercan</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786259296401</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğin Dili Şiir</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786256087842</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Mor Mandal</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786256087675</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>İlk Adımda Farkın Olsun</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
           <t>9786256087569</t>
         </is>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Büyülü Yazı</t>
         </is>
       </c>
-      <c r="C60" s="1">
+      <c r="C82" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>