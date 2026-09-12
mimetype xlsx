--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,1255 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259033310</t>
+          <t>9786259033358</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimi Ver De Gideyim</t>
+          <t>Kronik</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259296456</t>
+          <t>9786259033310</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkü Tadında Şiirler 2</t>
+          <t>Yüreğimi Ver De Gideyim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259023816</t>
+          <t>9786259296456</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Spor Ve Kamu Kurumlarının Yasa Dışı Bahisle Mücadelesi</t>
+          <t>Türkü Tadında Şiirler 2</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259033327</t>
+          <t>9786259023816</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Nöbeti</t>
+          <t>Türkiye’de Spor Ve Kamu Kurumlarının Yasa Dışı Bahisle Mücadelesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259023878</t>
+          <t>9786259033327</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kanat Taktım Düşlerime</t>
+          <t>Mutluluk Nöbeti</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259023809</t>
+          <t>9786259023878</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hasret Gülü</t>
+          <t>Kanat Taktım Düşlerime</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259234069</t>
+          <t>9786259023809</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bu Toprağın Tadı</t>
+          <t>Hasret Gülü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259234076</t>
+          <t>9786259234069</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bu Pencereden Bakanlar</t>
+          <t>Bu Toprağın Tadı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259234052</t>
+          <t>9786259234076</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünyada Bir İzim Olsun</t>
+          <t>Bu Pencereden Bakanlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259234007</t>
+          <t>9786259234052</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Vazgeçişin Adı: Aşk</t>
+          <t>Bu Dünyada Bir İzim Olsun</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259000596</t>
+          <t>9786259234007</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kardeşim Bizim Evde Kalabilir</t>
+          <t>Vazgeçişin Adı: Aşk</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259339160</t>
+          <t>9786259000596</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Doğuş</t>
+          <t>Kardeşim Bizim Evde Kalabilir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259296494</t>
+          <t>9786259339160</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İsar Yüreğimin İncileri</t>
+          <t>Yeniden Doğuş</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259339184</t>
+          <t>9786259296494</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Büyük Aşiretlerin Küçük Gelinleri</t>
+          <t>İsar Yüreğimin İncileri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259000572</t>
+          <t>9786259339184</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Senden Geriye Kalan</t>
+          <t>Büyük Aşiretlerin Küçük Gelinleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259339153</t>
+          <t>9786259000572</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kalbime Yerleşti Adın Bir Günbatım Vakti Gibi</t>
+          <t>Senden Geriye Kalan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259339146</t>
+          <t>9786259339153</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gül Yarası</t>
+          <t>Kalbime Yerleşti Adın Bir Günbatım Vakti Gibi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259339177</t>
+          <t>9786259339146</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Amele Durağı</t>
+          <t>Gül Yarası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259339122</t>
+          <t>9786259339177</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Talih ve Terazi</t>
+          <t>Amele Durağı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259339115</t>
+          <t>9786259339122</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>B.S.A</t>
+          <t>Talih ve Terazi</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259296463</t>
+          <t>9786259339115</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İki Alem</t>
+          <t>B.S.A</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259296487</t>
+          <t>9786259296463</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yazdıklarım Kadar Sustuklarım</t>
+          <t>İki Alem</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259296418</t>
+          <t>9786259296487</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Müebbet</t>
+          <t>Yazdıklarım Kadar Sustuklarım</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259339108</t>
+          <t>9786259296418</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kadın Değil, Karanlık : Yasemin</t>
+          <t>Müebbet</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786250070055</t>
+          <t>9786259339108</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gençlerin Sevdası Çiçekler Gibi Aşk Şiirleri</t>
+          <t>Kadın Değil, Karanlık : Yasemin</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256087286</t>
+          <t>9786250070055</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Orion Yolu : Yıldızlara Açılan Kapı</t>
+          <t>Gençlerin Sevdası Çiçekler Gibi Aşk Şiirleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256087293</t>
+          <t>9786256087286</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İncelikleri</t>
+          <t>Orion Yolu : Yıldızlara Açılan Kapı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256087316</t>
+          <t>9786256087293</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Halime</t>
+          <t>Hayatın İncelikleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256087828</t>
+          <t>9786256087316</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Duygu Denizi</t>
+          <t>Halime</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259987569</t>
+          <t>9786256087828</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Gerçekleri</t>
+          <t>Duygu Denizi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259987552</t>
+          <t>9786259987569</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kalp Toprağında Yeşeren Masum</t>
+          <t>Tarihin Gerçekleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259987538</t>
+          <t>9786259987552</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gelincik Çiçeği</t>
+          <t>Kalp Toprağında Yeşeren Masum</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259958552</t>
+          <t>9786259987538</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşmeler</t>
+          <t>Gelincik Çiçeği</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259958514</t>
+          <t>9786259958552</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Doruklarında</t>
+          <t>Yüzleşmeler</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259829074</t>
+          <t>9786259958514</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Liyesa</t>
+          <t>Sessizliğin Doruklarında</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256087996</t>
+          <t>9786259829074</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Bir Peron</t>
+          <t>Liyesa</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256087989</t>
+          <t>9786256087996</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Tozu - Peri Kızlarının Dünya Sevgisi</t>
+          <t>Sessiz Bir Peron</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256087910</t>
+          <t>9786256087989</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mucit Minikler Ormanı Kurtarıyor</t>
+          <t>Yıldız Tozu - Peri Kızlarının Dünya Sevgisi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256087897</t>
+          <t>9786256087910</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Gürültüsü</t>
+          <t>Mucit Minikler Ormanı Kurtarıyor</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256087880</t>
+          <t>9786256087897</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Sessiz Bekçileri</t>
+          <t>Yalnızlığın Gürültüsü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256087859</t>
+          <t>9786256087880</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Little Dino Tiko Bravery</t>
+          <t>Adaletin Sessiz Bekçileri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256087835</t>
+          <t>9786256087859</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sahipleri Hakikat</t>
+          <t>Little Dino Tiko Bravery</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256087811</t>
+          <t>9786256087835</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Münzevi</t>
+          <t>Zamanın Sahipleri Hakikat</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256087804</t>
+          <t>9786256087811</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aksak Osman</t>
+          <t>Aynadaki Münzevi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256087781</t>
+          <t>9786256087804</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Uzak Şehirden Sesler</t>
+          <t>Aksak Osman</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256087774</t>
+          <t>9786256087781</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kemal'in Serüvenleri</t>
+          <t>Uzak Şehirden Sesler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256087743</t>
+          <t>9786256087774</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kafesteki Kuşlar Uçmayı Unutur mu</t>
+          <t>Kemal'in Serüvenleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256087323</t>
+          <t>9786256087743</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Turuncu Elbiseli Kadın : Feraye</t>
+          <t>Kafesteki Kuşlar Uçmayı Unutur mu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256087330</t>
+          <t>9786256087323</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dobruca'dan Hikayeler</t>
+          <t>Turuncu Elbiseli Kadın : Feraye</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256087347</t>
+          <t>9786256087330</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yazdıkça Yazıyoruz Öyküler</t>
+          <t>Dobruca'dan Hikayeler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256087385</t>
+          <t>9786256087347</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Apollo Pandora</t>
+          <t>Yazdıkça Yazıyoruz Öyküler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256087699</t>
+          <t>9786256087385</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dela</t>
+          <t>Apollo Pandora</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256087705</t>
+          <t>9786256087699</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Kim Çaldı</t>
+          <t>Dela</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256087736</t>
+          <t>9786256087705</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Diplomasız Hayat Reçetesi-I</t>
+          <t>Güneşi Kim Çaldı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256087071</t>
+          <t>9786256087736</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Cen</t>
+          <t>Diplomasız Hayat Reçetesi-I</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256087064</t>
+          <t>9786256087071</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Z Dehşeti</t>
+          <t>Cen</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256087019</t>
+          <t>9786256087064</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gülün Siyah Gölgesi</t>
+          <t>Z Dehşeti</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057146540</t>
+          <t>9786256087019</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Çay Çiçeği Esintileri</t>
+          <t>Beyaz Gülün Siyah Gölgesi</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057146533</t>
+          <t>9786057146540</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ebedi Yalan Barış &amp; Ezeli Gerçek Savaş</t>
+          <t>Çay Çiçeği Esintileri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256087163</t>
+          <t>9786057146533</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kalpten Dökülen Dizeler</t>
+          <t>Ebedi Yalan Barış &amp; Ezeli Gerçek Savaş</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256087156</t>
+          <t>9786256087163</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yolda Kalan Sevda</t>
+          <t>Kırık Kalpten Dökülen Dizeler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256087149</t>
+          <t>9786256087156</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Aileye Doğru Bir Yolculuk</t>
+          <t>Yolda Kalan Sevda</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256087132</t>
+          <t>9786256087149</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Metamorfoz</t>
+          <t>Mutlu Aileye Doğru Bir Yolculuk</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256087101</t>
+          <t>9786256087132</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yıl 2134-Neo İstanbul</t>
+          <t>Metamorfoz</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256087170</t>
+          <t>9786256087101</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sessizce Özlüyorum</t>
+          <t>Yıl 2134-Neo İstanbul</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256087224</t>
+          <t>9786256087170</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Gönül</t>
+          <t>Sessizce Özlüyorum</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256087231</t>
+          <t>9786256087224</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kalemimden</t>
+          <t>Gönül</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256087255</t>
+          <t>9786256087231</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İns-Us Her Di (NvL)'de İnsanın Ustası</t>
+          <t>Kalemimden</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256087262</t>
+          <t>9786256087255</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kapadokya'da Aşk ve Direniş</t>
+          <t>İns-Us Her Di (NvL)'de İnsanın Ustası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256087682</t>
+          <t>9786256087262</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sevdamın Rehberi</t>
+          <t>Kapadokya'da Aşk ve Direniş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259296449</t>
+          <t>9786256087682</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Gözlemlerim ve Terör</t>
+          <t>Sevdamın Rehberi</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259296432</t>
+          <t>9786259296449</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Cudi'nin Anneleri</t>
+          <t>Çocukluk Gözlemlerim ve Terör</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256087972</t>
+          <t>9786259296432</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Mevsimlik Gezici Tarım İşçilerinin Yaşam Hikayeleri ve Talepleri</t>
+          <t>Cudi'nin Anneleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256087965</t>
+          <t>9786256087972</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ Canım Siverek</t>
+          <t>Mevsimlik Gezici Tarım İşçilerinin Yaşam Hikayeleri ve Talepleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256087903</t>
+          <t>9786256087965</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Sevdim</t>
+          <t>Karacadağ Canım Siverek</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259296425</t>
+          <t>9786256087903</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Minik Şairler Atölyesi</t>
+          <t>Bir Türk Sevdim</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259987514</t>
+          <t>9786259296425</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mercan</t>
+          <t>Minik Şairler Atölyesi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259296401</t>
+          <t>9786259987514</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Dili Şiir</t>
+          <t>Mercan</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256087842</t>
+          <t>9786259296401</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Mor Mandal</t>
+          <t>Yüreğin Dili Şiir</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256087675</t>
+          <t>9786256087842</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İlk Adımda Farkın Olsun</t>
+          <t>Mor Mandal</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
+          <t>9786256087675</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>İlk Adımda Farkın Olsun</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9786256087569</t>
         </is>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Büyülü Yazı</t>
         </is>
       </c>
-      <c r="C82" s="1">
+      <c r="C83" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>