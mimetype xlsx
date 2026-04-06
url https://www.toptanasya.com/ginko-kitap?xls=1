--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -85,1075 +85,1495 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786058067844</t>
+          <t>9786258362220</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Termodinamik Tarihine Kısa Bir Bakış</t>
+          <t>Çizgi Çocuk</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258362107</t>
+          <t>9786258362206</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Evreni - Olabilecek Her Şey Olur</t>
+          <t>Bilim ve Laiklik</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258362244</t>
+          <t>9786258362176</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>CERN ve Büyük Patlama</t>
+          <t>Ginko Kitap 2024 Masa Takvimi (Kitap Hediyeli)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258362183</t>
+          <t>9786258362169</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles’ten Modern Bilime Depremler</t>
+          <t>Mısra Peşinde - Yeşil Ormanda Büyük Heyecan (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258362268</t>
+          <t>9786057050915</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Seni Gidi Seni Canavarı</t>
+          <t>Makro Mantarlar (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258362251</t>
+          <t>9786258362008</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>100 Mikroorganizmayla Dünyanın Hikayesi</t>
+          <t>Şemsiyesini Arayan Kanguru</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258362237</t>
+          <t>9786258362015</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Antik DNA - Geçmişin Yankılarında DNA'nın İzini Sürmek</t>
+          <t>Kesesini Arayan Kanguru</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258362213</t>
+          <t>9786056732218</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Primatların İzinde - Evrimsel, Tarihsel ve Metodolojik Bir Bakış</t>
+          <t>Lynn Margulis - İsyankar Bilimcinin Yaşamı ve Mirası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258362190</t>
+          <t>9786056732201</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Darwin Ne Yaptı?</t>
+          <t>21. Yüzyılda Beyin</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258362077</t>
+          <t>9786056732225</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Kod - Yapay Zeka Yazmayı, Resim Yapmayı ve Düşünmeyi Nasıl Öğreniyor?</t>
+          <t>Neredeyse Bir Balina</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258362084</t>
+          <t>9786056732287</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka: Temel Prensipler</t>
+          <t>Nörobilim Zihnimizi Değiştirebilir mi?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258362138</t>
+          <t>9786058111158</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Güneş, Genom, İnternet Bilimsel Devrimlerin Araçları</t>
+          <t>Tanrı ve Çoklu Evren</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258362121</t>
+          <t>9786058111189</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Asal Sayıların Müziği - Çözülmemiş Bir Matematik Problemi Neden Önemli</t>
+          <t>Gezegen Willi (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>450</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258362114</t>
+          <t>9786056732270</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Karmaşıklık: Rehberli Bir Tur</t>
+          <t>Doğanın Doğası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258362152</t>
+          <t>9786058111134</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Evreni Kurmak - Doğa Yasalarının Kökenleri</t>
+          <t>Ay’daki Keçi ya da Anı Yaşamak</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258362145</t>
+          <t>9786056732263</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyin Yeni Kuramları - Nihai Açıklamanın İzinde</t>
+          <t>Türlerin Kökeni</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258362091</t>
+          <t>9786058111110</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Var Olmanın Olağanüstü Öyküsü - İnsan Evrimine ve Gelişimine Bir Yolculuk</t>
+          <t>Evrenin Karanlığında Evrimin Işığı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258362060</t>
+          <t>9786050640984</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Öğrenmek - Tırtıl Yazıları (Ciltli)</t>
+          <t>Yaşayan Dinozor - Avian</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258362053</t>
+          <t>9786050640946</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bilgi ve Evrim</t>
+          <t>Kimsesiz</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>135</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258362046</t>
+          <t>9786050640953</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sonraki Raunt</t>
+          <t>Jakob’un Deniz Kabuğu</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258362039</t>
+          <t>9786058023192</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Haydi Havuza</t>
+          <t>Fiziğin Ötesinde Bir Dünya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258362022</t>
+          <t>9786050640939</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Evrim, Bilim ve Tarih</t>
+          <t>Tavşanla Yolculuk</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057050977</t>
+          <t>9786056969140</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gezegen - Nasıl Bir Dünyaya Gözlerimizi Açtık?</t>
+          <t>Küçük</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057050991</t>
+          <t>9786058111172</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Atalarımız Kim?</t>
+          <t>İnsanın Türeyişi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057050984</t>
+          <t>9786050640908</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hangi Atomlardan Meydana Geliyoruz?</t>
+          <t>Karmaşıklık</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057050960</t>
+          <t>9786058023109</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Güneş Ağacı</t>
+          <t>Yaşamın Kökenleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>450</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057050953</t>
+          <t>9786056969119</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Göze Odaklanan Hekim - Dr. Patricia Bath’in Hikayesi</t>
+          <t>Bir Bulutun Ardında - Ayşe’nin Günleri 2</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057050946</t>
+          <t>9786058023185</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Resimlerle Düşünen Kız - Dr. Temple Grandin’in Hikayesi</t>
+          <t>Biyoloji Felsefesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056732232</t>
+          <t>9786058067844</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yaşamımdan Notlar</t>
+          <t>Termodinamik Tarihine Kısa Bir Bakış</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058067868</t>
+          <t>9786258362107</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Jeofizik</t>
+          <t>Kuantum Evreni - Olabilecek Her Şey Olur</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>130</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058067875</t>
+          <t>9786258362244</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Nörofelsefe ve Bilinç</t>
+          <t>CERN ve Büyük Patlama</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058067851</t>
+          <t>9786258362183</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Evrim</t>
+          <t>Aristoteles’ten Modern Bilime Depremler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058111127</t>
+          <t>9786258362268</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Akim Koşuyor (Ciltli)</t>
+          <t>Seni Gidi Seni Canavarı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>320</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058067899</t>
+          <t>9786258362251</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kırpıntı</t>
+          <t>100 Mikroorganizmayla Dünyanın Hikayesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058067806</t>
+          <t>9786258362237</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Salon Salam</t>
+          <t>Antik DNA - Geçmişin Yankılarında DNA'nın İzini Sürmek</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058111141</t>
+          <t>9786258362213</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Nereden Gelir?</t>
+          <t>Primatların İzinde - Evrimsel, Tarihsel ve Metodolojik Bir Bakış</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058067837</t>
+          <t>9786258362190</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sahi Nedir Faşizm?</t>
+          <t>Darwin Ne Yaptı?</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056969133</t>
+          <t>9786258362077</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Yıldız</t>
+          <t>Yaratıcı Kod - Yapay Zeka Yazmayı, Resim Yapmayı ve Düşünmeyi Nasıl Öğreniyor?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056969188</t>
+          <t>9786258362084</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Higgs: Evrenin Sonundaki Parçacık</t>
+          <t>Yapay Zeka: Temel Prensipler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058067882</t>
+          <t>9786258362138</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Solucanlara Piyano Çalan Adam</t>
+          <t>Güneş, Genom, İnternet Bilimsel Devrimlerin Araçları</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058067820</t>
+          <t>9786258362121</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kütleçekim</t>
+          <t>Asal Sayıların Müziği - Çözülmemiş Bir Matematik Problemi Neden Önemli</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058067813</t>
+          <t>9786258362114</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Serengeti Yasaları</t>
+          <t>Karmaşıklık: Rehberli Bir Tur</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056732256</t>
+          <t>9786258362152</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kimya - Kısa Bir Giriş</t>
+          <t>Evreni Kurmak - Doğa Yasalarının Kökenleri</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056732294</t>
+          <t>9786258362145</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Düşman (Ciltli)</t>
+          <t>Her Şeyin Yeni Kuramları - Nihai Açıklamanın İzinde</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058111103</t>
+          <t>9786258362091</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Manzara</t>
+          <t>Var Olmanın Olağanüstü Öyküsü - İnsan Evrimine ve Gelişimine Bir Yolculuk</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058111196</t>
+          <t>9786258362060</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bizim Evin Halleri</t>
+          <t>Doğadan Öğrenmek - Tırtıl Yazıları (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>700</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056732249</t>
+          <t>9786258362053</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Evrim Kuramı ve Mekanizmaları</t>
+          <t>Bilgi ve Evrim</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057050939</t>
+          <t>9786258362046</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gezegen Willi</t>
+          <t>Sonraki Raunt</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786050640991</t>
+          <t>9786258362039</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>DNA'nın Kara Leydisi</t>
+          <t>Haydi Havuza</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057050922</t>
+          <t>9786258362022</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Adam ve Deniz Tatili</t>
+          <t>Evrim, Bilim ve Tarih</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057050908</t>
+          <t>9786057050977</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Buram Buram Kuram</t>
+          <t>Mavi Gezegen - Nasıl Bir Dünyaya Gözlerimizi Açtık?</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786050640960</t>
+          <t>9786057050991</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Maryam</t>
+          <t>Atalarımız Kim?</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786050640915</t>
+          <t>9786057050984</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Hayvanat Bahçesi</t>
+          <t>Hangi Atomlardan Meydana Geliyoruz?</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058023161</t>
+          <t>9786057050960</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ginkgo - Zamanın Unuttuğu Ağaç</t>
+          <t>Güneş Ağacı</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786050640977</t>
+          <t>9786057050953</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>100 Yıldızla Evrenin Hikayesi (Ciltli)</t>
+          <t>Göze Odaklanan Hekim - Dr. Patricia Bath’in Hikayesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058023147</t>
+          <t>9786057050946</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Frida ve Mandalina</t>
+          <t>Resimlerle Düşünen Kız - Dr. Temple Grandin’in Hikayesi</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056969126</t>
+          <t>9786056732232</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kulübe</t>
+          <t>Yaşamımdan Notlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058023116</t>
+          <t>9786058067868</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şüphecinin El Kitabı</t>
+          <t>Jeofizik</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>550</v>
+        <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058023154</t>
+          <t>9786058067875</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Deyimlerle İnsan Vücudu - Dile Gelen Beden (Ciltli)</t>
+          <t>Nörofelsefe ve Bilinç</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>500</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786050640922</t>
+          <t>9786058067851</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Neden Sorusunun Kitabı</t>
+          <t>Evrim</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>450</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058023178</t>
+          <t>9786058111127</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünün Ötesi</t>
+          <t>Akim Koşuyor (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056969171</t>
+          <t>9786058067899</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kütleçekim Kara Delikler ve Bilgi Üzerine</t>
+          <t>Kırpıntı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058111165</t>
+          <t>9786058067806</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Seksüel Seçme</t>
+          <t>Salon Salam</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058023130</t>
+          <t>9786058111141</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ada (Ciltli)</t>
+          <t>Sevgi Nereden Gelir?</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058023123</t>
+          <t>9786058067837</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Gizemi (Ciltli)</t>
+          <t>Sahi Nedir Faşizm?</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056969164</t>
+          <t>9786056969133</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Darwin’in En Güzel Bitkileri</t>
+          <t>Bir Avuç Yıldız</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056969195</t>
+          <t>9786056969188</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bilinçsiz Kuantum</t>
+          <t>Higgs: Evrenin Sonundaki Parçacık</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056969157</t>
+          <t>9786058067882</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Deprem - Afete Dönüşen Bir Doğa Olayı</t>
+          <t>Solucanlara Piyano Çalan Adam</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
+          <t>9786058067820</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Kütleçekim</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786058067813</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Serengeti Yasaları</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786056732256</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Kimya - Kısa Bir Giriş</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786056732294</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Düşman (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786058111103</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Kozmik Manzara</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786058111196</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Evin Halleri</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786056732249</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Evrim Kuramı ve Mekanizmaları</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786057050939</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Gezegen Willi</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786050640991</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>DNA'nın Kara Leydisi</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786057050922</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Yaşlı Adam ve Deniz Tatili</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786057050908</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Buram Buram Kuram</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786050640960</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Benim Adım Maryam</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786050640915</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Kozmik Hayvanat Bahçesi</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786058023161</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Ginkgo - Zamanın Unuttuğu Ağaç</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786050640977</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>100 Yıldızla Evrenin Hikayesi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786058023147</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Frida ve Mandalina</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786056969126</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Kulübe</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786058023116</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Şüphecinin El Kitabı</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786058023154</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Deyimlerle İnsan Vücudu - Dile Gelen Beden (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786050640922</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Neden Sorusunun Kitabı</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786058023178</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Yeryüzünün Ötesi</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786056969171</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Kütleçekim Kara Delikler ve Bilgi Üzerine</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786058111165</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Seksüel Seçme</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786058023130</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Ada (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786058023123</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamın Gizemi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786056969164</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Darwin’in En Güzel Bitkileri</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786056969195</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Bilinçsiz Kuantum</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786056969157</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Deprem - Afete Dönüşen Bir Doğa Olayı</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
           <t>9786056969102</t>
         </is>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>İlk Adımlar - Ayşe’nin Günleri 1</t>
         </is>
       </c>
-      <c r="C70" s="1">
+      <c r="C98" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>