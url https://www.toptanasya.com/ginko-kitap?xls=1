--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,1495 +85,1510 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258362220</t>
+          <t>9786258362282</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Çocuk</t>
+          <t>Düş Peşime Güneşe</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258362206</t>
+          <t>9786258362220</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Laiklik</t>
+          <t>Çizgi Çocuk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258362176</t>
+          <t>9786258362206</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ginko Kitap 2024 Masa Takvimi (Kitap Hediyeli)</t>
+          <t>Bilim ve Laiklik</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258362169</t>
+          <t>9786258362176</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mısra Peşinde - Yeşil Ormanda Büyük Heyecan (Ciltli)</t>
+          <t>Ginko Kitap 2024 Masa Takvimi (Kitap Hediyeli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057050915</t>
+          <t>9786258362169</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Makro Mantarlar (Ciltli)</t>
+          <t>Mısra Peşinde - Yeşil Ormanda Büyük Heyecan (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258362008</t>
+          <t>9786057050915</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Şemsiyesini Arayan Kanguru</t>
+          <t>Makro Mantarlar (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258362015</t>
+          <t>9786258362008</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kesesini Arayan Kanguru</t>
+          <t>Şemsiyesini Arayan Kanguru</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056732218</t>
+          <t>9786258362015</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Lynn Margulis - İsyankar Bilimcinin Yaşamı ve Mirası</t>
+          <t>Kesesini Arayan Kanguru</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056732201</t>
+          <t>9786056732218</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Beyin</t>
+          <t>Lynn Margulis - İsyankar Bilimcinin Yaşamı ve Mirası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056732225</t>
+          <t>9786056732201</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Neredeyse Bir Balina</t>
+          <t>21. Yüzyılda Beyin</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056732287</t>
+          <t>9786056732225</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nörobilim Zihnimizi Değiştirebilir mi?</t>
+          <t>Neredeyse Bir Balina</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058111158</t>
+          <t>9786056732287</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tanrı ve Çoklu Evren</t>
+          <t>Nörobilim Zihnimizi Değiştirebilir mi?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>43</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058111189</t>
+          <t>9786058111158</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gezegen Willi (Ciltli)</t>
+          <t>Tanrı ve Çoklu Evren</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>22</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056732270</t>
+          <t>9786058111189</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Doğası</t>
+          <t>Gezegen Willi (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>80</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058111134</t>
+          <t>9786056732270</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ay’daki Keçi ya da Anı Yaşamak</t>
+          <t>Doğanın Doğası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>170</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056732263</t>
+          <t>9786058111134</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türlerin Kökeni</t>
+          <t>Ay’daki Keçi ya da Anı Yaşamak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058111110</t>
+          <t>9786056732263</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Karanlığında Evrimin Işığı</t>
+          <t>Türlerin Kökeni</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050640984</t>
+          <t>9786058111110</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Dinozor - Avian</t>
+          <t>Evrenin Karanlığında Evrimin Işığı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050640946</t>
+          <t>9786050640984</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz</t>
+          <t>Yaşayan Dinozor - Avian</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>135</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050640953</t>
+          <t>9786050640946</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Jakob’un Deniz Kabuğu</t>
+          <t>Kimsesiz</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058023192</t>
+          <t>9786050640953</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Fiziğin Ötesinde Bir Dünya</t>
+          <t>Jakob’un Deniz Kabuğu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050640939</t>
+          <t>9786058023192</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tavşanla Yolculuk</t>
+          <t>Fiziğin Ötesinde Bir Dünya</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056969140</t>
+          <t>9786050640939</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Küçük</t>
+          <t>Tavşanla Yolculuk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058111172</t>
+          <t>9786056969140</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Türeyişi</t>
+          <t>Küçük</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050640908</t>
+          <t>9786058111172</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Karmaşıklık</t>
+          <t>İnsanın Türeyişi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058023109</t>
+          <t>9786050640908</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kökenleri</t>
+          <t>Karmaşıklık</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>25</v>
+        <v>170</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056969119</t>
+          <t>9786058023109</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Bulutun Ardında - Ayşe’nin Günleri 2</t>
+          <t>Yaşamın Kökenleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058023185</t>
+          <t>9786056969119</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Felsefesi</t>
+          <t>Bir Bulutun Ardında - Ayşe’nin Günleri 2</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058067844</t>
+          <t>9786058023185</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Termodinamik Tarihine Kısa Bir Bakış</t>
+          <t>Biyoloji Felsefesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>370</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258362107</t>
+          <t>9786058067844</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Evreni - Olabilecek Her Şey Olur</t>
+          <t>Termodinamik Tarihine Kısa Bir Bakış</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258362244</t>
+          <t>9786258362107</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>CERN ve Büyük Patlama</t>
+          <t>Kuantum Evreni - Olabilecek Her Şey Olur</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258362183</t>
+          <t>9786258362244</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles’ten Modern Bilime Depremler</t>
+          <t>CERN ve Büyük Patlama</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258362268</t>
+          <t>9786258362183</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Seni Gidi Seni Canavarı</t>
+          <t>Aristoteles’ten Modern Bilime Depremler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258362251</t>
+          <t>9786258362268</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>100 Mikroorganizmayla Dünyanın Hikayesi</t>
+          <t>Seni Gidi Seni Canavarı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258362237</t>
+          <t>9786258362251</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Antik DNA - Geçmişin Yankılarında DNA'nın İzini Sürmek</t>
+          <t>100 Mikroorganizmayla Dünyanın Hikayesi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258362213</t>
+          <t>9786258362237</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Primatların İzinde - Evrimsel, Tarihsel ve Metodolojik Bir Bakış</t>
+          <t>Antik DNA - Geçmişin Yankılarında DNA'nın İzini Sürmek</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258362190</t>
+          <t>9786258362213</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Darwin Ne Yaptı?</t>
+          <t>Primatların İzinde - Evrimsel, Tarihsel ve Metodolojik Bir Bakış</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258362077</t>
+          <t>9786258362190</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Kod - Yapay Zeka Yazmayı, Resim Yapmayı ve Düşünmeyi Nasıl Öğreniyor?</t>
+          <t>Darwin Ne Yaptı?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258362084</t>
+          <t>9786258362077</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka: Temel Prensipler</t>
+          <t>Yaratıcı Kod - Yapay Zeka Yazmayı, Resim Yapmayı ve Düşünmeyi Nasıl Öğreniyor?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258362138</t>
+          <t>9786258362084</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Güneş, Genom, İnternet Bilimsel Devrimlerin Araçları</t>
+          <t>Yapay Zeka: Temel Prensipler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258362121</t>
+          <t>9786258362138</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Asal Sayıların Müziği - Çözülmemiş Bir Matematik Problemi Neden Önemli</t>
+          <t>Güneş, Genom, İnternet Bilimsel Devrimlerin Araçları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258362114</t>
+          <t>9786258362121</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Karmaşıklık: Rehberli Bir Tur</t>
+          <t>Asal Sayıların Müziği - Çözülmemiş Bir Matematik Problemi Neden Önemli</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258362152</t>
+          <t>9786258362114</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Evreni Kurmak - Doğa Yasalarının Kökenleri</t>
+          <t>Karmaşıklık: Rehberli Bir Tur</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258362145</t>
+          <t>9786258362152</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyin Yeni Kuramları - Nihai Açıklamanın İzinde</t>
+          <t>Evreni Kurmak - Doğa Yasalarının Kökenleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258362091</t>
+          <t>9786258362145</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Var Olmanın Olağanüstü Öyküsü - İnsan Evrimine ve Gelişimine Bir Yolculuk</t>
+          <t>Her Şeyin Yeni Kuramları - Nihai Açıklamanın İzinde</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258362060</t>
+          <t>9786258362091</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Öğrenmek - Tırtıl Yazıları (Ciltli)</t>
+          <t>Var Olmanın Olağanüstü Öyküsü - İnsan Evrimine ve Gelişimine Bir Yolculuk</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258362053</t>
+          <t>9786258362060</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bilgi ve Evrim</t>
+          <t>Doğadan Öğrenmek - Tırtıl Yazıları (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258362046</t>
+          <t>9786258362053</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sonraki Raunt</t>
+          <t>Bilgi ve Evrim</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258362039</t>
+          <t>9786258362046</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Haydi Havuza</t>
+          <t>Sonraki Raunt</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258362022</t>
+          <t>9786258362039</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Evrim, Bilim ve Tarih</t>
+          <t>Haydi Havuza</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057050977</t>
+          <t>9786258362022</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gezegen - Nasıl Bir Dünyaya Gözlerimizi Açtık?</t>
+          <t>Evrim, Bilim ve Tarih</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057050991</t>
+          <t>9786057050977</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Atalarımız Kim?</t>
+          <t>Mavi Gezegen - Nasıl Bir Dünyaya Gözlerimizi Açtık?</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057050984</t>
+          <t>9786057050991</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hangi Atomlardan Meydana Geliyoruz?</t>
+          <t>Atalarımız Kim?</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057050960</t>
+          <t>9786057050984</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Güneş Ağacı</t>
+          <t>Hangi Atomlardan Meydana Geliyoruz?</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057050953</t>
+          <t>9786057050960</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Göze Odaklanan Hekim - Dr. Patricia Bath’in Hikayesi</t>
+          <t>Güneş Ağacı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057050946</t>
+          <t>9786057050953</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Resimlerle Düşünen Kız - Dr. Temple Grandin’in Hikayesi</t>
+          <t>Göze Odaklanan Hekim - Dr. Patricia Bath’in Hikayesi</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056732232</t>
+          <t>9786057050946</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yaşamımdan Notlar</t>
+          <t>Resimlerle Düşünen Kız - Dr. Temple Grandin’in Hikayesi</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058067868</t>
+          <t>9786056732232</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Jeofizik</t>
+          <t>Yaşamımdan Notlar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058067875</t>
+          <t>9786058067868</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Nörofelsefe ve Bilinç</t>
+          <t>Jeofizik</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058067851</t>
+          <t>9786058067875</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Evrim</t>
+          <t>Nörofelsefe ve Bilinç</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058111127</t>
+          <t>9786058067851</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Akim Koşuyor (Ciltli)</t>
+          <t>Evrim</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>320</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058067899</t>
+          <t>9786058111127</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kırpıntı</t>
+          <t>Akim Koşuyor (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058067806</t>
+          <t>9786058067899</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Salon Salam</t>
+          <t>Kırpıntı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058111141</t>
+          <t>9786058067806</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Nereden Gelir?</t>
+          <t>Salon Salam</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058067837</t>
+          <t>9786058111141</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sahi Nedir Faşizm?</t>
+          <t>Sevgi Nereden Gelir?</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056969133</t>
+          <t>9786058067837</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Yıldız</t>
+          <t>Sahi Nedir Faşizm?</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056969188</t>
+          <t>9786056969133</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Higgs: Evrenin Sonundaki Parçacık</t>
+          <t>Bir Avuç Yıldız</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058067882</t>
+          <t>9786056969188</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Solucanlara Piyano Çalan Adam</t>
+          <t>Higgs: Evrenin Sonundaki Parçacık</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058067820</t>
+          <t>9786058067882</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kütleçekim</t>
+          <t>Solucanlara Piyano Çalan Adam</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058067813</t>
+          <t>9786058067820</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Serengeti Yasaları</t>
+          <t>Kütleçekim</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056732256</t>
+          <t>9786058067813</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kimya - Kısa Bir Giriş</t>
+          <t>Serengeti Yasaları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056732294</t>
+          <t>9786056732256</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Düşman (Ciltli)</t>
+          <t>Kimya - Kısa Bir Giriş</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058111103</t>
+          <t>9786056732294</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Manzara</t>
+          <t>Düşman (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058111196</t>
+          <t>9786058111103</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bizim Evin Halleri</t>
+          <t>Kozmik Manzara</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786056732249</t>
+          <t>9786058111196</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Evrim Kuramı ve Mekanizmaları</t>
+          <t>Bizim Evin Halleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057050939</t>
+          <t>9786056732249</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gezegen Willi</t>
+          <t>Evrim Kuramı ve Mekanizmaları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786050640991</t>
+          <t>9786057050939</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>DNA'nın Kara Leydisi</t>
+          <t>Gezegen Willi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057050922</t>
+          <t>9786050640991</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Adam ve Deniz Tatili</t>
+          <t>DNA'nın Kara Leydisi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057050908</t>
+          <t>9786057050922</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Buram Buram Kuram</t>
+          <t>Yaşlı Adam ve Deniz Tatili</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050640960</t>
+          <t>9786057050908</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Maryam</t>
+          <t>Buram Buram Kuram</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786050640915</t>
+          <t>9786050640960</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Hayvanat Bahçesi</t>
+          <t>Benim Adım Maryam</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786058023161</t>
+          <t>9786050640915</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ginkgo - Zamanın Unuttuğu Ağaç</t>
+          <t>Kozmik Hayvanat Bahçesi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050640977</t>
+          <t>9786058023161</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>100 Yıldızla Evrenin Hikayesi (Ciltli)</t>
+          <t>Ginkgo - Zamanın Unuttuğu Ağaç</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786058023147</t>
+          <t>9786050640977</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Frida ve Mandalina</t>
+          <t>100 Yıldızla Evrenin Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056969126</t>
+          <t>9786058023147</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kulübe</t>
+          <t>Frida ve Mandalina</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786058023116</t>
+          <t>9786056969126</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şüphecinin El Kitabı</t>
+          <t>Mavi Kulübe</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786058023154</t>
+          <t>9786058023116</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Deyimlerle İnsan Vücudu - Dile Gelen Beden (Ciltli)</t>
+          <t>Şüphecinin El Kitabı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050640922</t>
+          <t>9786058023154</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Neden Sorusunun Kitabı</t>
+          <t>Deyimlerle İnsan Vücudu - Dile Gelen Beden (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058023178</t>
+          <t>9786050640922</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünün Ötesi</t>
+          <t>Neden Sorusunun Kitabı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056969171</t>
+          <t>9786058023178</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kütleçekim Kara Delikler ve Bilgi Üzerine</t>
+          <t>Yeryüzünün Ötesi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058111165</t>
+          <t>9786056969171</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Seksüel Seçme</t>
+          <t>Kütleçekim Kara Delikler ve Bilgi Üzerine</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058023130</t>
+          <t>9786058111165</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ada (Ciltli)</t>
+          <t>Seksüel Seçme</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058023123</t>
+          <t>9786058023130</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Gizemi (Ciltli)</t>
+          <t>Ada (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056969164</t>
+          <t>9786058023123</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Darwin’in En Güzel Bitkileri</t>
+          <t>Yaşamın Gizemi (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786056969195</t>
+          <t>9786056969164</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bilinçsiz Kuantum</t>
+          <t>Darwin’in En Güzel Bitkileri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056969157</t>
+          <t>9786056969195</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Deprem - Afete Dönüşen Bir Doğa Olayı</t>
+          <t>Bilinçsiz Kuantum</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>130</v>
+        <v>450</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
+          <t>9786056969157</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Deprem - Afete Dönüşen Bir Doğa Olayı</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
           <t>9786056969102</t>
         </is>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>İlk Adımlar - Ayşe’nin Günleri 1</t>
         </is>
       </c>
-      <c r="C98" s="1">
+      <c r="C99" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>