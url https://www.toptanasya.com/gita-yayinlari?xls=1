--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -85,1990 +85,2365 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9759788915198</t>
+          <t>9786052363683</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Yedi Köşesi</t>
+          <t>Çanakkale Destanı 1915</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>379.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9759788915143</t>
+          <t>9786052363669</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Altı Köşesi</t>
+          <t>Mısır</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789758915200</t>
+          <t>9786052363652</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Secrets d’Istanbul</t>
+          <t>Sultan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>479.9</v>
+        <v>369.9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058915781</t>
+          <t>9786852363645</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale 1915</t>
+          <t>Balkanlarda Bir Gezgin</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1199.9</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3990000023442</t>
+          <t>9786052363584</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Fransa, Paris, Mon Amour</t>
+          <t>Ramazan’da İstanbul / Istanbul in Ramadan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>379.9</v>
+        <v>990</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9759788915136</t>
+          <t>9789759213286</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İkinci Ergenekon</t>
+          <t>Yuvarlak Dünyanın Dört Köşesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>249.9</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9799758915117</t>
+          <t>9789758915590</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dayan Yüreğim Demokrasi Komedyasında ve İş Dünyası Arenalarında Atatürk Cumhuriyetçisi</t>
+          <t>Nevaristan-Bul</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>489.9</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789758915965</t>
+          <t>9789758915798</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>O</t>
+          <t>Süleyman Oğlu Cihangir</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>299.9</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052363416</t>
+          <t>9789758915699</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Meğer Hayalmiş Bütün Gerçekler - 3</t>
+          <t>İran</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>459.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052363638</t>
+          <t>9789758915705</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Üçümüz Bir</t>
+          <t>Tunus</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>449.9</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052363317</t>
+          <t>9789758915989</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dolunay Çocukları</t>
+          <t>20 No'lu Tramvay Kadıköy - Moda</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>329.9</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052363607</t>
+          <t>9789758915286</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış</t>
+          <t>Komutanların Yazgısı (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>299.9</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052363614</t>
+          <t>9789758915262</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Köy Enstitüleri</t>
+          <t>Yuvarlak Dünyanın Köşesi (4 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>299.9</v>
+        <v>229.9</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052363621</t>
+          <t>9789758915552</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Balkan Savaşları</t>
+          <t>Veda Balesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>299.9</v>
+        <v>74.9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052363591</t>
+          <t>9789758915347</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dört Yılbaşı</t>
+          <t>Pruvamız Neta</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>279.9</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052363577</t>
+          <t>9789758915224</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Lascaris Le Sang De Byzance</t>
+          <t>Orada Herkes Ölüyor</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>790</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052363560</t>
+          <t>9789758915170</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bir Ulusun Doğuşu</t>
+          <t>Mavi Işığın Dansı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>659.9</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052363553</t>
+          <t>9789758915088</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kuşlarla Düşler Pasaportsuzdu…</t>
+          <t>Yuvarlak Dünyanın Köşeleri Hindistan</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>439.9</v>
+        <v>23.06</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052363539</t>
+          <t>9789758915231</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ana Caddede Ölüm: Yaşam</t>
+          <t>Git! Ama Sen Sakın Ölme</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>419.9</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052363522</t>
+          <t>9789758915576</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Claude Farrere Loti</t>
+          <t>Best of Bağımlılık Yapan Sözler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>379.9</v>
+        <v>44.9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052363508</t>
+          <t>9789758915187</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Meğer Hayalmiş Bütün Gerçekler- 2</t>
+          <t>Aşk İki Yüzlüdür</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>429.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052363515</t>
+          <t>9789758915101</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Penguen Aves</t>
+          <t>Ağla Yüreğim</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>199.9</v>
+        <v>23.06</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052363492</t>
+          <t>9789758915835</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>29 Ekim 1923 Cumhuriyet Güncesi</t>
+          <t>Renklere Yolculuk / Voyage into Colours (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>419.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052363485</t>
+          <t>9789758915675</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Benim İnsanlarım</t>
+          <t>Türkiye Hakkında Çok Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>269.9</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052363461</t>
+          <t>9786052363676</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Benden Yansıyanlar</t>
+          <t>Tekne Kazıntısı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>269.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052363454</t>
+          <t>9759788915198</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zara'dan Nara'ya</t>
+          <t>Yuvarlak Dünyanın Yedi Köşesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>489.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052363447</t>
+          <t>9759788915143</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Yolu</t>
+          <t>Yuvarlak Dünyanın Altı Köşesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>399.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052363430</t>
+          <t>9789758915200</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Meğer Hayalmiş Bütün Gerçekler</t>
+          <t>Secrets d’Istanbul</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>429.9</v>
+        <v>479.9</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052363423</t>
+          <t>9786058915781</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mister Spock Kulağı</t>
+          <t>Çanakkale 1915</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>199.9</v>
+        <v>1199.9</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052363386</t>
+          <t>3990000023442</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yankı’ya Haziran Notları</t>
+          <t>Yuvarlak Dünyanın Köşeleri Fransa, Paris, Mon Amour</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>199.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052363409</t>
+          <t>9759788915136</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çabuk Sıkılan Adam</t>
+          <t>İkinci Ergenekon</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>329.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052363393</t>
+          <t>9799758915117</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İspanya'da Bir Gezgin</t>
+          <t>Dayan Yüreğim Demokrasi Komedyasında ve İş Dünyası Arenalarında Atatürk Cumhuriyetçisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>599.9</v>
+        <v>489.9</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052363157</t>
+          <t>9789758915965</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>L'epopee d'Aspa - Hana</t>
+          <t>O</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052363140</t>
+          <t>9786052363416</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tabulardan İnecek Var</t>
+          <t>Meğer Hayalmiş Bütün Gerçekler - 3</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>199.9</v>
+        <v>459.9</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052363058</t>
+          <t>9786052363638</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İşte Paris, İşte Deve</t>
+          <t>Üçümüz Bir</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>199.9</v>
+        <v>449.9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052363355</t>
+          <t>9786052363317</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Vatana Hizmet Yuvaya Hasret</t>
+          <t>Dolunay Çocukları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>249.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052363225</t>
+          <t>9786052363607</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kalpler Oteli</t>
+          <t>Sarıkamış</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>329.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052363218</t>
+          <t>9786052363614</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Haremlik (Fransızca)</t>
+          <t>Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>379.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758915620</t>
+          <t>9786052363621</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Aynı Toprağın Kardeşleri</t>
+          <t>Balkan Savaşları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>409.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758915637</t>
+          <t>9786052363591</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sarı Karanfil Çetesi</t>
+          <t>Dört Yılbaşı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>199.9</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758915736</t>
+          <t>9786052363577</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yıllarla Yollar</t>
+          <t>Lascaris Le Sang De Byzance</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>199.9</v>
+        <v>790</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758915651</t>
+          <t>9786052363560</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Penceremden Gökyüzüne Sarkarken Aşk</t>
+          <t>Bir Ulusun Doğuşu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>399.9</v>
+        <v>659.9</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758915422</t>
+          <t>9786052363553</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Un Drame a Constantinople (Le Harem et La Mort d'un Sultant)</t>
+          <t>Kuşlarla Düşler Pasaportsuzdu…</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>379.9</v>
+        <v>439.9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052363126</t>
+          <t>9786052363539</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İnsan Beyni ve Çözebildiğimiz Sırları</t>
+          <t>Ana Caddede Ölüm: Yaşam</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>199.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052363072</t>
+          <t>9786052363522</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hindistan</t>
+          <t>Claude Farrere Loti</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758915996</t>
+          <t>9786052363508</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Güneydoğu Asya</t>
+          <t>Meğer Hayalmiş Bütün Gerçekler- 2</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>379.9</v>
+        <v>429.9</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052363102</t>
+          <t>9786052363515</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Cote d’Azur</t>
+          <t>Penguen Aves</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>419.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052363065</t>
+          <t>9786052363492</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Almanya, Hollanda</t>
+          <t>29 Ekim 1923 Cumhuriyet Güncesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>379.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052363096</t>
+          <t>9786052363485</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Burası Anadolu Kıymetini Bilelim!</t>
+          <t>Benim İnsanlarım</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>329.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789758915279</t>
+          <t>9786052363461</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>La Trilogie d'İstanbul</t>
+          <t>Benden Yansıyanlar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>1250</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758915910</t>
+          <t>9786052363454</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>La Relocation Des Armeniens</t>
+          <t>Zara'dan Nara'ya</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>379.9</v>
+        <v>489.9</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052363034</t>
+          <t>9786052363447</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mevsimler</t>
+          <t>Cumhuriyet Yolu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>199.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052363164</t>
+          <t>9786052363430</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Destansı Tarihi ve Gezi Rotaları ile Çanakkale</t>
+          <t>Meğer Hayalmiş Bütün Gerçekler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>349.9</v>
+        <v>429.9</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052363027</t>
+          <t>9786052363423</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ben Toronto</t>
+          <t>Mister Spock Kulağı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>249.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758915934</t>
+          <t>9786052363386</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>Yankı’ya Haziran Notları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>499.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052363089</t>
+          <t>9786052363409</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gürcü Hatun</t>
+          <t>Çabuk Sıkılan Adam</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>489.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052363041</t>
+          <t>9786052363393</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Devrimi</t>
+          <t>İspanya'da Bir Gezgin</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>199.9</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758915958</t>
+          <t>9786052363157</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Anne Neden Ben?</t>
+          <t>L'epopee d'Aspa - Hana</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>419.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789758915750</t>
+          <t>9786052363140</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sultane Gurdju Soleil du Lion</t>
+          <t>Tabulardan İnecek Var</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>499.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758915354</t>
+          <t>9786052363058</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Harem</t>
+          <t>İşte Paris, İşte Deve</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>379.96</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758915927</t>
+          <t>9786052363355</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Atlas ve Ateş</t>
+          <t>Vatana Hizmet Yuvaya Hasret</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758915743</t>
+          <t>9786052363225</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri: Japonya</t>
+          <t>Kırık Kalpler Oteli</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>379.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758915903</t>
+          <t>9786052363218</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İstiridyedeki İnci</t>
+          <t>Haremlik (Fransızca)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>199.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758915811</t>
+          <t>9789758915620</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Sevkiyeti</t>
+          <t>Aynı Toprağın Kardeşleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>329.9</v>
+        <v>409.9</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758915606</t>
+          <t>9789758915637</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri - Şili</t>
+          <t>Sarı Karanfil Çetesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>379.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758915668</t>
+          <t>9789758915736</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Yüzü</t>
+          <t>Yıllarla Yollar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>419.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758915163</t>
+          <t>9789758915651</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Çıldır Gölü’ne Mektuplar</t>
+          <t>Penceremden Gökyüzüne Sarkarken Aşk</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>329.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758915521</t>
+          <t>9789758915422</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Claude Farrere’den Bir Türk Romanı: Katil Kim</t>
+          <t>Un Drame a Constantinople (Le Harem et La Mort d'un Sultant)</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052363201</t>
+          <t>9786052363126</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Beş Köşesi</t>
+          <t>İnsan Beyni ve Çözebildiğimiz Sırları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>379.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758915538</t>
+          <t>9786052363072</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Un Roman Turc De Claude Farrere: L’Homme Qui Assassina</t>
+          <t>Hindistan</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789758915613</t>
+          <t>9789758915996</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Hakkında Çok Şey</t>
+          <t>Güneydoğu Asya</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>819.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789758915439</t>
+          <t>9786052363102</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tango Galata</t>
+          <t>Cote d’Azur</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>219.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758915491</t>
+          <t>9786052363065</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yağmura Tutulanlar</t>
+          <t>Almanya, Hollanda</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>249.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789758915217</t>
+          <t>9786052363096</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sır Dolu İstanbul</t>
+          <t>Burası Anadolu Kıymetini Bilelim!</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>399.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758915378</t>
+          <t>9789758915279</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Portekiz</t>
+          <t>La Trilogie d'İstanbul</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>379.9</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758915330</t>
+          <t>9789758915910</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Peru - Bolivya, Galapagos Adaları</t>
+          <t>La Relocation Des Armeniens</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789758915071</t>
+          <t>9786052363034</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Parlama Noktası</t>
+          <t>Mevsimler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>249.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789758915019</t>
+          <t>9786052363164</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Mahperi Hatun Anadolu Selçukluları</t>
+          <t>Destansı Tarihi ve Gezi Rotaları ile Çanakkale</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>489.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052363171</t>
+          <t>9786052363027</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Le Jardin Ferme</t>
+          <t>Ben Toronto</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>379.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758915385</t>
+          <t>9789758915934</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>La Turquie</t>
+          <t>İstanbul</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>249.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758915002</t>
+          <t>9786052363089</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>La Sultane Mahperi</t>
+          <t>Gürcü Hatun</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>499.9</v>
+        <v>489.9</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758915446</t>
+          <t>9786052363041</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kötülük Zamanı</t>
+          <t>Çocuk Devrimi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>329.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758915415</t>
+          <t>9789758915958</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kapalı Bahçe</t>
+          <t>Anne Neden Ben?</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>379.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758915545</t>
+          <t>9789758915750</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Janus İstanbul’da</t>
+          <t>Sultane Gurdju Soleil du Lion</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>329.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758915477</t>
+          <t>9789758915354</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Janus Istanbul (Fransızca)</t>
+          <t>Aşk ve Harem</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>399.9</v>
+        <v>379.96</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758915316</t>
+          <t>9789758915927</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İyi ki Diyabetliyim: Sağlıklı Yaşıyorum</t>
+          <t>Atlas ve Ateş</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758915361</t>
+          <t>9789758915743</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İstanbulin</t>
+          <t>Yuvarlak Dünyanın Köşeleri: Japonya</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>499.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758915064</t>
+          <t>9789758915903</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’dan Pencereler İstanbul Üçlemesi 1</t>
+          <t>İstiridyedeki İnci</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>399.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052363195</t>
+          <t>9789758915811</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Bir El Yazması</t>
+          <t>Ermeni Sevkiyeti</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>399.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758915255</t>
+          <t>9789758915606</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Üçlemesi "Gisele" (3 Kitap Takım)</t>
+          <t>Yuvarlak Dünyanın Köşeleri - Şili</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>1150</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758915569</t>
+          <t>9789758915668</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Gülüşün Gelincik Tarlası</t>
+          <t>Tanrı'nın Yüzü</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>249.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758915040</t>
+          <t>9789758915163</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Grimoire d’Istanbul</t>
+          <t>Çıldır Gölü’ne Mektuplar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>449.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758915033</t>
+          <t>9789758915521</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Fenetres d’Istanbul</t>
+          <t>Claude Farrere’den Bir Türk Romanı: Katil Kim</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>449.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789758915507</t>
+          <t>9786052363201</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Dönüş</t>
+          <t>Yuvarlak Dünyanın Beş Köşesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>399.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758915583</t>
+          <t>9789758915538</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çileklik</t>
+          <t>Un Roman Turc De Claude Farrere: L’Homme Qui Assassina</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>329.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052363362</t>
+          <t>9789758915613</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Mektep</t>
+          <t>Türkiye Hakkında Çok Şey</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>499.9</v>
+        <v>819.9</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758915392</t>
+          <t>9789758915439</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ben Anneme İnandım</t>
+          <t>Tango Galata</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>199.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758915484</t>
+          <t>9789758915491</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılık Yapan Sözler</t>
+          <t>Yağmura Tutulanlar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>299.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758915453</t>
+          <t>9789758915217</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Badem Şekeri</t>
+          <t>Sır Dolu İstanbul</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>249.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758915156</t>
+          <t>9789758915378</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Onlar Vardı Ki Biz Yoktuk...</t>
+          <t>Yuvarlak Dünyanın Köşeleri Portekiz</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>199.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758915323</t>
+          <t>9789758915330</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Mes Istamboulines</t>
+          <t>Yuvarlak Dünyanın Köşeleri Peru - Bolivya, Galapagos Adaları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>499.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052363003</t>
+          <t>9789758915071</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Meksika</t>
+          <t>Parlama Noktası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>419.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758915897</t>
+          <t>9789758915019</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Ne Var Bunda?</t>
+          <t>Mahperi Hatun Anadolu Selçukluları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>329.9</v>
+        <v>489.9</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758915859</t>
+          <t>9786052363171</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Şeker Çocuklar</t>
+          <t>Le Jardin Ferme</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>199.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052363010</t>
+          <t>9789758915385</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Küba Dominik Cumhuriyeti</t>
+          <t>La Turquie</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>379.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758915774</t>
+          <t>9789758915002</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Unfulfilled Promises</t>
+          <t>La Sultane Mahperi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>539.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758915866</t>
+          <t>9789758915446</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Albatrosun Perşembesi</t>
+          <t>Kötülük Zamanı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>199.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758915644</t>
+          <t>9789758915415</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Güneş Yeniden Doğar mı?</t>
+          <t>Kapalı Bahçe</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>199.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758915729</t>
+          <t>9789758915545</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Küresel Ticaret : Temelleri Riskleri ve Finansmanı</t>
+          <t>Janus İstanbul’da</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>579.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758915767</t>
+          <t>9789758915477</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Tutulamayan Sözler</t>
+          <t>Janus Istanbul (Fransızca)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>489.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789758915842</t>
+          <t>9789758915316</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İspanya</t>
+          <t>İyi ki Diyabetliyim: Sağlıklı Yaşıyorum</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>419.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758915712</t>
+          <t>9789758915361</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Mahalle</t>
+          <t>İstanbulin</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>579.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758915293</t>
+          <t>9789758915064</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Mısır</t>
+          <t>İstanbul’dan Pencereler İstanbul Üçlemesi 1</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>379.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758915941</t>
+          <t>9786052363195</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İstanbul (İngilizce)</t>
+          <t>İstanbul’da Bir El Yazması</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>599.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758915804</t>
+          <t>9789758915255</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>La Rive d'Asie</t>
+          <t>İstanbul Üçlemesi "Gisele" (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>379.9</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758915309</t>
+          <t>9789758915569</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Konstantinopolis'te Bir Dram</t>
+          <t>Gülüşün Gelincik Tarlası</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>379.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758915682</t>
+          <t>9789758915040</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Orta Avrupa - Yuvarlak Dünyanın Köşeleri</t>
+          <t>Grimoire d’Istanbul</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>379.9</v>
+        <v>449.9</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758915972</t>
+          <t>9789758915033</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Mon Paradis Perdu au Liban</t>
+          <t>Fenetres d’Istanbul</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>299.9</v>
+        <v>449.9</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052363379</t>
+          <t>9789758915507</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Saka Kuşu</t>
+          <t>Dönüş</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>199.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052363348</t>
+          <t>9789758915583</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İtalya’da Bir Gezgin</t>
+          <t>Çileklik</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>529.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789758915873</t>
+          <t>9786052363362</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Rakam Defteri</t>
+          <t>Bitmeyen Mektep</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>249.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052363256</t>
+          <t>9789758915392</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Harf Defteri</t>
+          <t>Ben Anneme İnandım</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>259.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052363294</t>
+          <t>9789758915484</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Elena’nın Altınları</t>
+          <t>Bağımlılık Yapan Sözler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>199.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052363270</t>
+          <t>9789758915453</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Son Bir Şey</t>
+          <t>Badem Şekeri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>369.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052363232</t>
+          <t>9789758915156</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Lübnan’daki Cennetim</t>
+          <t>Onlar Vardı Ki Biz Yoktuk...</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>249.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052363300</t>
+          <t>9789758915323</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kataba Teyzeme Mektuplar</t>
+          <t>Mes Istamboulines</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>199.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052363287</t>
+          <t>9786052363003</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sargo’nun Kitabı</t>
+          <t>Yuvarlak Dünyanın Köşeleri Meksika</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>199.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052363249</t>
+          <t>9789758915897</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Severim Seni</t>
+          <t>Ne Var Bunda?</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>199.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052363188</t>
+          <t>9789758915859</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Gönülce Öyküler</t>
+          <t>Şeker Çocuklar</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
+          <t>9786052363010</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Küba Dominik Cumhuriyeti</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>379.9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9789758915774</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Unfulfilled Promises</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>539.9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9789758915866</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Albatrosun Perşembesi</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789758915644</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Güneş Yeniden Doğar mı?</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9789758915729</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Ticaret : Temelleri Riskleri ve Finansmanı</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>579.9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9789758915767</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Tutulamayan Sözler</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>489.9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9789758915842</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>İspanya</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>419.9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9789758915712</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Kaybolan Mahalle</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>579.9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9789758915293</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Yuvarlak Dünyanın Köşeleri Mısır</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>379.9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9789758915941</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul (İngilizce)</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>599.9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9789758915804</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>La Rive d'Asie</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>379.9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9789758915309</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Konstantinopolis'te Bir Dram</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>379.9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9789758915682</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Orta Avrupa - Yuvarlak Dünyanın Köşeleri</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>379.9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9789758915972</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Mon Paradis Perdu au Liban</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786052363379</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Saka Kuşu</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786052363348</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>İtalya’da Bir Gezgin</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>529.9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9789758915873</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Akıllı Rakam Defteri</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786052363256</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Akıllı Harf Defteri</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>259.9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786052363294</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Elena’nın Altınları</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786052363270</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Son Bir Şey</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>369.9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786052363232</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Lübnan’daki Cennetim</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786052363300</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Kataba Teyzeme Mektuplar</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786052363287</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Sargo’nun Kitabı</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786052363249</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Severim Seni</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786052363188</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Gönülce Öyküler</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
           <t>9786052363263</t>
         </is>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Djihanguir Fils De Soliman</t>
         </is>
       </c>
-      <c r="C131" s="1">
+      <c r="C156" s="1">
         <v>399.9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>