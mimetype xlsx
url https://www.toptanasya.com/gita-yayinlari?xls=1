--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,2365 +85,2425 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052363683</t>
+          <t>9786052363713</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Destanı 1915</t>
+          <t>Fas</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>349.9</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052363669</t>
+          <t>9786052363706</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mısır</t>
+          <t>Yunanistan ve Yunan Adaları</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052363652</t>
+          <t>9786052363737</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sultan</t>
+          <t>Adı Sende Kalsın; Kanadı Bende</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>369.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786852363645</t>
+          <t>9786052363690</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Balkanlarda Bir Gezgin</t>
+          <t>İt Yatağında Ekmek Ufağı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>599.9</v>
+        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052363584</t>
+          <t>9786052363683</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ramazan’da İstanbul / Istanbul in Ramadan</t>
+          <t>Çanakkale Destanı 1915</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>990</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789759213286</t>
+          <t>9786052363669</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Dört Köşesi</t>
+          <t>Mısır</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>59.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789758915590</t>
+          <t>9786052363652</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Nevaristan-Bul</t>
+          <t>Sultan</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>9.26</v>
+        <v>369.9</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789758915798</t>
+          <t>9786852363645</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Oğlu Cihangir</t>
+          <t>Balkanlarda Bir Gezgin</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>39.9</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758915699</t>
+          <t>9786052363584</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İran</t>
+          <t>Ramazan’da İstanbul / Istanbul in Ramadan</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>69.9</v>
+        <v>990</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758915705</t>
+          <t>9789759213286</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tunus</t>
+          <t>Yuvarlak Dünyanın Dört Köşesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>29.9</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758915989</t>
+          <t>9789758915590</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>20 No'lu Tramvay Kadıköy - Moda</t>
+          <t>Nevaristan-Bul</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>24.9</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758915286</t>
+          <t>9789758915798</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Komutanların Yazgısı (2 Kitap Takım)</t>
+          <t>Süleyman Oğlu Cihangir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>31.48</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758915262</t>
+          <t>9789758915699</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşesi (4 Kitap Kutulu)</t>
+          <t>İran</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>229.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758915552</t>
+          <t>9789758915705</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Veda Balesi</t>
+          <t>Tunus</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>74.9</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758915347</t>
+          <t>9789758915989</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Pruvamız Neta</t>
+          <t>20 No'lu Tramvay Kadıköy - Moda</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>18.52</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758915224</t>
+          <t>9789758915286</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Orada Herkes Ölüyor</t>
+          <t>Komutanların Yazgısı (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>15.74</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758915170</t>
+          <t>9789758915262</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Mavi Işığın Dansı</t>
+          <t>Yuvarlak Dünyanın Köşesi (4 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>89.9</v>
+        <v>229.9</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789758915088</t>
+          <t>9789758915552</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Hindistan</t>
+          <t>Veda Balesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>23.06</v>
+        <v>74.9</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789758915231</t>
+          <t>9789758915347</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Git! Ama Sen Sakın Ölme</t>
+          <t>Pruvamız Neta</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>15.74</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789758915576</t>
+          <t>9789758915224</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Best of Bağımlılık Yapan Sözler</t>
+          <t>Orada Herkes Ölüyor</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>44.9</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789758915187</t>
+          <t>9789758915170</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aşk İki Yüzlüdür</t>
+          <t>Mavi Işığın Dansı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>69.9</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758915101</t>
+          <t>9789758915088</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ağla Yüreğim</t>
+          <t>Yuvarlak Dünyanın Köşeleri Hindistan</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>23.06</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758915835</t>
+          <t>9789758915231</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Renklere Yolculuk / Voyage into Colours (Ciltli)</t>
+          <t>Git! Ama Sen Sakın Ölme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>109.9</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758915675</t>
+          <t>9789758915576</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Hakkında Çok Şey (Ciltli)</t>
+          <t>Best of Bağımlılık Yapan Sözler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>45.37</v>
+        <v>44.9</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052363676</t>
+          <t>9789758915187</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tekne Kazıntısı</t>
+          <t>Aşk İki Yüzlüdür</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>249.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9759788915198</t>
+          <t>9789758915101</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Yedi Köşesi</t>
+          <t>Ağla Yüreğim</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>379.9</v>
+        <v>23.06</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9759788915143</t>
+          <t>9789758915835</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Altı Köşesi</t>
+          <t>Renklere Yolculuk / Voyage into Colours (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>379.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758915200</t>
+          <t>9789758915675</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Secrets d’Istanbul</t>
+          <t>Türkiye Hakkında Çok Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>479.9</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058915781</t>
+          <t>9786052363676</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale 1915</t>
+          <t>Tekne Kazıntısı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000023442</t>
+          <t>9759788915198</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Fransa, Paris, Mon Amour</t>
+          <t>Yuvarlak Dünyanın Yedi Köşesi</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9759788915136</t>
+          <t>9759788915143</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İkinci Ergenekon</t>
+          <t>Yuvarlak Dünyanın Altı Köşesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>249.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9799758915117</t>
+          <t>9789758915200</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dayan Yüreğim Demokrasi Komedyasında ve İş Dünyası Arenalarında Atatürk Cumhuriyetçisi</t>
+          <t>Secrets d’Istanbul</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>489.9</v>
+        <v>479.9</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758915965</t>
+          <t>9786058915781</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>O</t>
+          <t>Çanakkale 1915</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>299.9</v>
+        <v>1199.9</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052363416</t>
+          <t>3990000023442</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Meğer Hayalmiş Bütün Gerçekler - 3</t>
+          <t>Yuvarlak Dünyanın Köşeleri Fransa, Paris, Mon Amour</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>459.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052363638</t>
+          <t>9759788915136</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Üçümüz Bir</t>
+          <t>İkinci Ergenekon</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>449.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052363317</t>
+          <t>9799758915117</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dolunay Çocukları</t>
+          <t>Dayan Yüreğim Demokrasi Komedyasında ve İş Dünyası Arenalarında Atatürk Cumhuriyetçisi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>329.9</v>
+        <v>489.9</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052363607</t>
+          <t>9789758915965</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış</t>
+          <t>O</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>299.9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052363614</t>
+          <t>9786052363416</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Köy Enstitüleri</t>
+          <t>Meğer Hayalmiş Bütün Gerçekler - 3</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>299.9</v>
+        <v>459.9</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052363621</t>
+          <t>9786052363638</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Balkan Savaşları</t>
+          <t>Üçümüz Bir</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>299.9</v>
+        <v>449.9</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052363591</t>
+          <t>9786052363317</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dört Yılbaşı</t>
+          <t>Dolunay Çocukları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>279.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052363577</t>
+          <t>9786052363607</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Lascaris Le Sang De Byzance</t>
+          <t>Sarıkamış</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>790</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052363560</t>
+          <t>9786052363614</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bir Ulusun Doğuşu</t>
+          <t>Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>659.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052363553</t>
+          <t>9786052363621</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kuşlarla Düşler Pasaportsuzdu…</t>
+          <t>Balkan Savaşları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>439.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052363539</t>
+          <t>9786052363591</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ana Caddede Ölüm: Yaşam</t>
+          <t>Dört Yılbaşı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>419.9</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052363522</t>
+          <t>9786052363577</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Claude Farrere Loti</t>
+          <t>Lascaris Le Sang De Byzance</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>379.9</v>
+        <v>790</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052363508</t>
+          <t>9786052363560</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Meğer Hayalmiş Bütün Gerçekler- 2</t>
+          <t>Bir Ulusun Doğuşu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>429.9</v>
+        <v>659.9</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052363515</t>
+          <t>9786052363553</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Penguen Aves</t>
+          <t>Kuşlarla Düşler Pasaportsuzdu…</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>199.9</v>
+        <v>439.9</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052363492</t>
+          <t>9786052363539</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>29 Ekim 1923 Cumhuriyet Güncesi</t>
+          <t>Ana Caddede Ölüm: Yaşam</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>419.9</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052363485</t>
+          <t>9786052363522</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Benim İnsanlarım</t>
+          <t>Claude Farrere Loti</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>269.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052363461</t>
+          <t>9786052363508</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Benden Yansıyanlar</t>
+          <t>Meğer Hayalmiş Bütün Gerçekler- 2</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>269.9</v>
+        <v>429.9</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052363454</t>
+          <t>9786052363515</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Zara'dan Nara'ya</t>
+          <t>Penguen Aves</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>489.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052363447</t>
+          <t>9786052363492</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Yolu</t>
+          <t>29 Ekim 1923 Cumhuriyet Güncesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>399.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052363430</t>
+          <t>9786052363485</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Meğer Hayalmiş Bütün Gerçekler</t>
+          <t>Benim İnsanlarım</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>429.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052363423</t>
+          <t>9786052363461</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mister Spock Kulağı</t>
+          <t>Benden Yansıyanlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>199.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052363386</t>
+          <t>9786052363454</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yankı’ya Haziran Notları</t>
+          <t>Zara'dan Nara'ya</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>199.9</v>
+        <v>489.9</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052363409</t>
+          <t>9786052363447</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çabuk Sıkılan Adam</t>
+          <t>Cumhuriyet Yolu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>329.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052363393</t>
+          <t>9786052363430</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İspanya'da Bir Gezgin</t>
+          <t>Meğer Hayalmiş Bütün Gerçekler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>599.9</v>
+        <v>429.9</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052363157</t>
+          <t>9786052363423</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>L'epopee d'Aspa - Hana</t>
+          <t>Mister Spock Kulağı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>249.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052363140</t>
+          <t>9786052363386</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tabulardan İnecek Var</t>
+          <t>Yankı’ya Haziran Notları</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052363058</t>
+          <t>9786052363409</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İşte Paris, İşte Deve</t>
+          <t>Çabuk Sıkılan Adam</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>199.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052363355</t>
+          <t>9786052363393</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Vatana Hizmet Yuvaya Hasret</t>
+          <t>İspanya'da Bir Gezgin</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>249.9</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052363225</t>
+          <t>9786052363157</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kalpler Oteli</t>
+          <t>L'epopee d'Aspa - Hana</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>329.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052363218</t>
+          <t>9786052363140</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Haremlik (Fransızca)</t>
+          <t>Tabulardan İnecek Var</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>379.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758915620</t>
+          <t>9786052363058</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aynı Toprağın Kardeşleri</t>
+          <t>İşte Paris, İşte Deve</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>409.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758915637</t>
+          <t>9786052363355</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sarı Karanfil Çetesi</t>
+          <t>Vatana Hizmet Yuvaya Hasret</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758915736</t>
+          <t>9786052363225</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yıllarla Yollar</t>
+          <t>Kırık Kalpler Oteli</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>199.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758915651</t>
+          <t>9786052363218</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Penceremden Gökyüzüne Sarkarken Aşk</t>
+          <t>Haremlik (Fransızca)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>399.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758915422</t>
+          <t>9789758915620</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Un Drame a Constantinople (Le Harem et La Mort d'un Sultant)</t>
+          <t>Aynı Toprağın Kardeşleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>379.9</v>
+        <v>409.9</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052363126</t>
+          <t>9789758915637</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İnsan Beyni ve Çözebildiğimiz Sırları</t>
+          <t>Sarı Karanfil Çetesi</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052363072</t>
+          <t>9789758915736</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hindistan</t>
+          <t>Yıllarla Yollar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>379.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789758915996</t>
+          <t>9789758915651</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Güneydoğu Asya</t>
+          <t>Penceremden Gökyüzüne Sarkarken Aşk</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>379.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052363102</t>
+          <t>9789758915422</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Cote d’Azur</t>
+          <t>Un Drame a Constantinople (Le Harem et La Mort d'un Sultant)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>419.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052363065</t>
+          <t>9786052363126</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Almanya, Hollanda</t>
+          <t>İnsan Beyni ve Çözebildiğimiz Sırları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>379.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052363096</t>
+          <t>9786052363072</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Burası Anadolu Kıymetini Bilelim!</t>
+          <t>Hindistan</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>329.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758915279</t>
+          <t>9789758915996</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>La Trilogie d'İstanbul</t>
+          <t>Güneydoğu Asya</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>1250</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758915910</t>
+          <t>9786052363102</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>La Relocation Des Armeniens</t>
+          <t>Cote d’Azur</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>379.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052363034</t>
+          <t>9786052363065</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mevsimler</t>
+          <t>Almanya, Hollanda</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>199.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052363164</t>
+          <t>9786052363096</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Destansı Tarihi ve Gezi Rotaları ile Çanakkale</t>
+          <t>Burası Anadolu Kıymetini Bilelim!</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>349.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052363027</t>
+          <t>9789758915279</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ben Toronto</t>
+          <t>La Trilogie d'İstanbul</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>249.9</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758915934</t>
+          <t>9789758915910</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>La Relocation Des Armeniens</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>499.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052363089</t>
+          <t>9786052363034</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Gürcü Hatun</t>
+          <t>Mevsimler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>489.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052363041</t>
+          <t>9786052363164</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Devrimi</t>
+          <t>Destansı Tarihi ve Gezi Rotaları ile Çanakkale</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>199.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758915958</t>
+          <t>9786052363027</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Anne Neden Ben?</t>
+          <t>Ben Toronto</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>419.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758915750</t>
+          <t>9789758915934</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sultane Gurdju Soleil du Lion</t>
+          <t>İstanbul</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>499.9</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758915354</t>
+          <t>9786052363089</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Harem</t>
+          <t>Gürcü Hatun</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>379.96</v>
+        <v>489.9</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758915927</t>
+          <t>9786052363041</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Atlas ve Ateş</t>
+          <t>Çocuk Devrimi</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758915743</t>
+          <t>9789758915958</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri: Japonya</t>
+          <t>Anne Neden Ben?</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>379.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758915903</t>
+          <t>9789758915750</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İstiridyedeki İnci</t>
+          <t>Sultane Gurdju Soleil du Lion</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>199.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758915811</t>
+          <t>9789758915354</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Sevkiyeti</t>
+          <t>Aşk ve Harem</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>329.9</v>
+        <v>379.96</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758915606</t>
+          <t>9789758915927</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri - Şili</t>
+          <t>Atlas ve Ateş</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>379.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758915668</t>
+          <t>9789758915743</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Yüzü</t>
+          <t>Yuvarlak Dünyanın Köşeleri: Japonya</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>419.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758915163</t>
+          <t>9789758915903</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çıldır Gölü’ne Mektuplar</t>
+          <t>İstiridyedeki İnci</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>329.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758915521</t>
+          <t>9789758915811</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Claude Farrere’den Bir Türk Romanı: Katil Kim</t>
+          <t>Ermeni Sevkiyeti</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>379.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052363201</t>
+          <t>9789758915606</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Beş Köşesi</t>
+          <t>Yuvarlak Dünyanın Köşeleri - Şili</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758915538</t>
+          <t>9789758915668</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Un Roman Turc De Claude Farrere: L’Homme Qui Assassina</t>
+          <t>Tanrı'nın Yüzü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>379.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758915613</t>
+          <t>9789758915163</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Hakkında Çok Şey</t>
+          <t>Çıldır Gölü’ne Mektuplar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>819.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758915439</t>
+          <t>9789758915521</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Tango Galata</t>
+          <t>Claude Farrere’den Bir Türk Romanı: Katil Kim</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>219.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758915491</t>
+          <t>9786052363201</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yağmura Tutulanlar</t>
+          <t>Yuvarlak Dünyanın Beş Köşesi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>249.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758915217</t>
+          <t>9789758915538</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Sır Dolu İstanbul</t>
+          <t>Un Roman Turc De Claude Farrere: L’Homme Qui Assassina</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>399.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758915378</t>
+          <t>9789758915613</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Portekiz</t>
+          <t>Türkiye Hakkında Çok Şey</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>379.9</v>
+        <v>819.9</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758915330</t>
+          <t>9789758915439</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Peru - Bolivya, Galapagos Adaları</t>
+          <t>Tango Galata</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>379.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758915071</t>
+          <t>9789758915491</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Parlama Noktası</t>
+          <t>Yağmura Tutulanlar</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>249.9</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758915019</t>
+          <t>9789758915217</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Mahperi Hatun Anadolu Selçukluları</t>
+          <t>Sır Dolu İstanbul</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>489.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052363171</t>
+          <t>9789758915378</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Le Jardin Ferme</t>
+          <t>Yuvarlak Dünyanın Köşeleri Portekiz</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758915385</t>
+          <t>9789758915330</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>La Turquie</t>
+          <t>Yuvarlak Dünyanın Köşeleri Peru - Bolivya, Galapagos Adaları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>249.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758915002</t>
+          <t>9789758915071</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>La Sultane Mahperi</t>
+          <t>Parlama Noktası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>499.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758915446</t>
+          <t>9789758915019</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kötülük Zamanı</t>
+          <t>Mahperi Hatun Anadolu Selçukluları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>329.9</v>
+        <v>489.9</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758915415</t>
+          <t>9786052363171</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kapalı Bahçe</t>
+          <t>Le Jardin Ferme</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758915545</t>
+          <t>9789758915385</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Janus İstanbul’da</t>
+          <t>La Turquie</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>329.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758915477</t>
+          <t>9789758915002</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Janus Istanbul (Fransızca)</t>
+          <t>La Sultane Mahperi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>399.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789758915316</t>
+          <t>9789758915446</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İyi ki Diyabetliyim: Sağlıklı Yaşıyorum</t>
+          <t>Kötülük Zamanı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>199.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758915361</t>
+          <t>9789758915415</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İstanbulin</t>
+          <t>Kapalı Bahçe</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>499.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758915064</t>
+          <t>9789758915545</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’dan Pencereler İstanbul Üçlemesi 1</t>
+          <t>Janus İstanbul’da</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>399.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052363195</t>
+          <t>9789758915477</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Bir El Yazması</t>
+          <t>Janus Istanbul (Fransızca)</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>399.9</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758915255</t>
+          <t>9789758915316</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Üçlemesi "Gisele" (3 Kitap Takım)</t>
+          <t>İyi ki Diyabetliyim: Sağlıklı Yaşıyorum</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>1150</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758915569</t>
+          <t>9789758915361</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Gülüşün Gelincik Tarlası</t>
+          <t>İstanbulin</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>249.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758915040</t>
+          <t>9789758915064</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Grimoire d’Istanbul</t>
+          <t>İstanbul’dan Pencereler İstanbul Üçlemesi 1</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>449.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758915033</t>
+          <t>9786052363195</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Fenetres d’Istanbul</t>
+          <t>İstanbul’da Bir El Yazması</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>449.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789758915507</t>
+          <t>9789758915255</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Dönüş</t>
+          <t>İstanbul Üçlemesi "Gisele" (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>399.9</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789758915583</t>
+          <t>9789758915569</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Çileklik</t>
+          <t>Gülüşün Gelincik Tarlası</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>329.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052363362</t>
+          <t>9789758915040</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Mektep</t>
+          <t>Grimoire d’Istanbul</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>499.9</v>
+        <v>449.9</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758915392</t>
+          <t>9789758915033</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ben Anneme İnandım</t>
+          <t>Fenetres d’Istanbul</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>199.9</v>
+        <v>449.9</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789758915484</t>
+          <t>9789758915507</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılık Yapan Sözler</t>
+          <t>Dönüş</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>299.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789758915453</t>
+          <t>9789758915583</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Badem Şekeri</t>
+          <t>Çileklik</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>249.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758915156</t>
+          <t>9786052363362</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Onlar Vardı Ki Biz Yoktuk...</t>
+          <t>Bitmeyen Mektep</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>199.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758915323</t>
+          <t>9789758915392</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Mes Istamboulines</t>
+          <t>Ben Anneme İnandım</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>499.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052363003</t>
+          <t>9789758915484</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Meksika</t>
+          <t>Bağımlılık Yapan Sözler</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>419.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789758915897</t>
+          <t>9789758915453</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ne Var Bunda?</t>
+          <t>Badem Şekeri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>329.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789758915859</t>
+          <t>9789758915156</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Şeker Çocuklar</t>
+          <t>Onlar Vardı Ki Biz Yoktuk...</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052363010</t>
+          <t>9789758915323</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Küba Dominik Cumhuriyeti</t>
+          <t>Mes Istamboulines</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>379.9</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789758915774</t>
+          <t>9786052363003</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Unfulfilled Promises</t>
+          <t>Yuvarlak Dünyanın Köşeleri Meksika</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>539.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789758915866</t>
+          <t>9789758915897</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Albatrosun Perşembesi</t>
+          <t>Ne Var Bunda?</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>199.9</v>
+        <v>329.9</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789758915644</t>
+          <t>9789758915859</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Güneş Yeniden Doğar mı?</t>
+          <t>Şeker Çocuklar</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789758915729</t>
+          <t>9786052363010</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Küresel Ticaret : Temelleri Riskleri ve Finansmanı</t>
+          <t>Küba Dominik Cumhuriyeti</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>579.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758915767</t>
+          <t>9789758915774</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Tutulamayan Sözler</t>
+          <t>Unfulfilled Promises</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>489.9</v>
+        <v>539.9</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789758915842</t>
+          <t>9789758915866</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İspanya</t>
+          <t>Albatrosun Perşembesi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>419.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789758915712</t>
+          <t>9789758915644</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Mahalle</t>
+          <t>Güneş Yeniden Doğar mı?</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>579.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758915293</t>
+          <t>9789758915729</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Dünyanın Köşeleri Mısır</t>
+          <t>Küresel Ticaret : Temelleri Riskleri ve Finansmanı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>379.9</v>
+        <v>579.9</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789758915941</t>
+          <t>9789758915767</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İstanbul (İngilizce)</t>
+          <t>Tutulamayan Sözler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>599.9</v>
+        <v>489.9</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758915804</t>
+          <t>9789758915842</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>La Rive d'Asie</t>
+          <t>İspanya</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>379.9</v>
+        <v>419.9</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758915309</t>
+          <t>9789758915712</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Konstantinopolis'te Bir Dram</t>
+          <t>Kaybolan Mahalle</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>379.9</v>
+        <v>579.9</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789758915682</t>
+          <t>9789758915293</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Orta Avrupa - Yuvarlak Dünyanın Köşeleri</t>
+          <t>Yuvarlak Dünyanın Köşeleri Mısır</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>379.9</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789758915972</t>
+          <t>9789758915941</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mon Paradis Perdu au Liban</t>
+          <t>İstanbul (İngilizce)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>299.9</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786052363379</t>
+          <t>9789758915804</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Saka Kuşu</t>
+          <t>La Rive d'Asie</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>199.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786052363348</t>
+          <t>9789758915309</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İtalya’da Bir Gezgin</t>
+          <t>Konstantinopolis'te Bir Dram</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>529.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758915873</t>
+          <t>9789758915682</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Rakam Defteri</t>
+          <t>Orta Avrupa - Yuvarlak Dünyanın Köşeleri</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>249.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786052363256</t>
+          <t>9789758915972</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Harf Defteri</t>
+          <t>Mon Paradis Perdu au Liban</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>259.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786052363294</t>
+          <t>9786052363379</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Elena’nın Altınları</t>
+          <t>Kayıp Saka Kuşu</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786052363270</t>
+          <t>9786052363348</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Son Bir Şey</t>
+          <t>İtalya’da Bir Gezgin</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>369.9</v>
+        <v>529.9</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786052363232</t>
+          <t>9789758915873</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Lübnan’daki Cennetim</t>
+          <t>Akıllı Rakam Defteri</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>249.9</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786052363300</t>
+          <t>9786052363256</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kataba Teyzeme Mektuplar</t>
+          <t>Akıllı Harf Defteri</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>199.9</v>
+        <v>259.9</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786052363287</t>
+          <t>9786052363294</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sargo’nun Kitabı</t>
+          <t>Elena’nın Altınları</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786052363249</t>
+          <t>9786052363270</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Severim Seni</t>
+          <t>Son Bir Şey</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>199.9</v>
+        <v>369.9</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786052363188</t>
+          <t>9786052363232</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Gönülce Öyküler</t>
+          <t>Lübnan’daki Cennetim</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
+          <t>9786052363300</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Kataba Teyzeme Mektuplar</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786052363287</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Sargo’nun Kitabı</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786052363249</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Severim Seni</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786052363188</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Gönülce Öyküler</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
           <t>9786052363263</t>
         </is>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Djihanguir Fils De Soliman</t>
         </is>
       </c>
-      <c r="C156" s="1">
+      <c r="C160" s="1">
         <v>399.9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>