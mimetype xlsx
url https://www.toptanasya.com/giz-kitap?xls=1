--- v0 (2026-04-06)
+++ v1 (2026-09-12)
@@ -85,940 +85,1000 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259570242</t>
+          <t>9786056966361</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kristal Labirenti</t>
+          <t>Uzaylı Arkadaşım</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259570235</t>
+          <t>9786056966354</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Buz Labirenti</t>
+          <t>Lovitler ile Keloğlan - Mithrasın Sırrı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259570228</t>
+          <t>9786259332536</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gri Noktası Yoktur</t>
+          <t>Fırtına Labirenti</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259570204</t>
+          <t>9786259332543</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kanın Kaderi</t>
+          <t>Kayıp Taht'ın Labirenti</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259948591</t>
+          <t>9786259570242</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dünya Savaş Tarihi</t>
+          <t>Kristal Labirenti</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259570211</t>
+          <t>9786259570235</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Kanı</t>
+          <t>Buz Labirenti</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259948546</t>
+          <t>9786259570228</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kehanet</t>
+          <t>Aşkın Gri Noktası Yoktur</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259948584</t>
+          <t>9786259570204</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ateş Labirenti</t>
+          <t>Kanın Kaderi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259948577</t>
+          <t>9786259948591</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Savaşı ve Göklerin Kılıcı</t>
+          <t>Dünya Savaş Tarihi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259948539</t>
+          <t>9786259570211</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Karanlık</t>
+          <t>Tanrı Kanı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259948560</t>
+          <t>9786259948546</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kan Soyu ve Tanrıların Laneti</t>
+          <t>Kehanet</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259948553</t>
+          <t>9786259948584</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tanrılar ve İnsanlar</t>
+          <t>Ateş Labirenti</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259948522</t>
+          <t>9786259948577</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Vanuatu Adası - Yaşam Savaşı</t>
+          <t>Kıyamet Savaşı ve Göklerin Kılıcı</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259948515</t>
+          <t>9786259948539</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Darbe Vuran Liderler</t>
+          <t>İçimdeki Karanlık</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056966347</t>
+          <t>9786259948560</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kaşifler</t>
+          <t>Kan Soyu ve Tanrıların Laneti</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057366139</t>
+          <t>9786259948553</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Örtbas</t>
+          <t>Tanrılar ve İnsanlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259948508</t>
+          <t>9786259948522</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Aynanın Karanlık Yüzü</t>
+          <t>Vanuatu Adası - Yaşam Savaşı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057366108</t>
+          <t>9786259948515</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kendi Hikayenin</t>
+          <t>Tarihe Darbe Vuran Liderler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>375</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057366191</t>
+          <t>9786056966347</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji - Manipülasyon</t>
+          <t>Cesur Kaşifler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>325</v>
+        <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057366184</t>
+          <t>9786057366139</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Örtbas</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057366160</t>
+          <t>9786259948508</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Seçkinler</t>
+          <t>Aynanın Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057366177</t>
+          <t>9786057366108</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İzmir Mavisi</t>
+          <t>Kendi Hikayenin</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057366153</t>
+          <t>9786057366191</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Seyrini Değiştiren Liderler</t>
+          <t>Karanlık Psikoloji - Manipülasyon</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>375</v>
+        <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057366115</t>
+          <t>9786057366184</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kendine Söz Ver</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050601893</t>
+          <t>9786057366160</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Uzun Süreli İlişkilerin Sırları</t>
+          <t>Kozmik Seçkinler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057366146</t>
+          <t>9786057366177</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ebruli Lanetler</t>
+          <t>İzmir Mavisi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057366122</t>
+          <t>9786057366153</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kaygısızlar Kulübü</t>
+          <t>Tarihin Seyrini Değiştiren Liderler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786050601886</t>
+          <t>9786057366115</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yeme Bağımlılığı</t>
+          <t>Kendine Söz Ver</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058115668</t>
+          <t>9786050601893</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Duymaya Hazır Mısın?</t>
+          <t>Uzun Süreli İlişkilerin Sırları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058115675</t>
+          <t>9786057366146</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çekirdek Yeme Kılavuzu</t>
+          <t>Ebruli Lanetler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058115682</t>
+          <t>9786057366122</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Kızıl Gonca</t>
+          <t>Kaygısızlar Kulübü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058115651</t>
+          <t>9786050601886</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Rana</t>
+          <t>Yeme Bağımlılığı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058115606</t>
+          <t>9786058115668</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sabahı Aramak</t>
+          <t>Duymaya Hazır Mısın?</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058115637</t>
+          <t>9786058115675</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>New York Düşerken</t>
+          <t>Çekirdek Yeme Kılavuzu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>375</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058115620</t>
+          <t>9786058115682</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kan</t>
+          <t>Bir Kızıl Gonca</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>170</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058115613</t>
+          <t>9786058115651</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sihri Su</t>
+          <t>Rana</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050601817</t>
+          <t>9786058115606</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kut’lu Dava Mete Han</t>
+          <t>Sabahı Aramak</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>375</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050601879</t>
+          <t>9786058115637</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Para</t>
+          <t>New York Düşerken</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>375</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050601862</t>
+          <t>9786058115620</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Satılık Ruh</t>
+          <t>Mavi Kan</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>375</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050601855</t>
+          <t>9786058115613</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han ve Kurtları</t>
+          <t>Sihri Su</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>435</v>
+        <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058115699</t>
+          <t>9786050601817</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Arsien Krallığı</t>
+          <t>Kut’lu Dava Mete Han</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058071438</t>
+          <t>9786050601879</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Millete Mektuplar</t>
+          <t>Suç ve Para</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786050601800</t>
+          <t>9786050601862</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kan</t>
+          <t>Satılık Ruh</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058071469</t>
+          <t>9786050601855</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Arsien Krallığı 2 - Diriliş Ağacı</t>
+          <t>Cengiz Han ve Kurtları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>220</v>
+        <v>435</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058071483</t>
+          <t>9786058115699</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Derindeki Hesaplaşma</t>
+          <t>Arsien Krallığı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058071476</t>
+          <t>9786058071438</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kıyamet</t>
+          <t>Millete Mektuplar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>375</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058071490</t>
+          <t>9786050601800</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Yolcu</t>
+          <t>Mavi Kan</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786050601824</t>
+          <t>9786058071469</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Meclis’in Muhafızları</t>
+          <t>Arsien Krallığı 2 - Diriliş Ağacı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>375</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786050601848</t>
+          <t>9786058071483</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Alo Narkotik !</t>
+          <t>Derindeki Hesaplaşma</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786050601831</t>
+          <t>9786058071476</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ennerhia Anlatıları</t>
+          <t>Kızıl Kıyamet</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058071445</t>
+          <t>9786058071490</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Otopsi</t>
+          <t>Görünmez Yolcu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058071452</t>
+          <t>9786050601824</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kırılma Noktası</t>
+          <t>Ölümsüz Meclis’in Muhafızları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058071414</t>
+          <t>9786050601848</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İlk Şeytan Avcısı Kabil</t>
+          <t>Alo Narkotik !</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058071421</t>
+          <t>9786050601831</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Lacivert'in Büyüsü</t>
+          <t>Ennerhia Anlatıları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058071407</t>
+          <t>9786058071445</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İki Kişilik Tren</t>
+          <t>Otopsi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056966309</t>
+          <t>9786058071452</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Madalyon</t>
+          <t>Kırılma Noktası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056966316</t>
+          <t>9786058071414</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kaçak Robot Zıpkın</t>
+          <t>İlk Şeytan Avcısı Kabil</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056966323</t>
+          <t>9786058071421</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İnci Diş ile Kuyruklu</t>
+          <t>Lacivert'in Büyüsü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056966330</t>
+          <t>9786058071407</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Ormanın İzcileri</t>
+          <t>İki Kişilik Tren</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
+          <t>9786056966309</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Madalyon</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786056966316</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Kaçak Robot Zıpkın</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786056966323</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>İnci Diş ile Kuyruklu</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786056966330</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Ormanın İzcileri</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
           <t>9786058115644</t>
         </is>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Satış = Hayır + 1</t>
         </is>
       </c>
-      <c r="C61" s="1">
+      <c r="C65" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>