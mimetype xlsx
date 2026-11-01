--- v1 (2026-02-05)
+++ v2 (2026-11-01)
@@ -529,66 +529,66 @@
         <is>
           <t>9786057376664</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kuzgunlar (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786051881126</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Ölüm Defteri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789759999278</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Komik Bir Hikaye</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786259783123</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Revelle</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057266095</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
@@ -1069,181 +1069,181 @@
         <is>
           <t>9786051882499</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Kaçış</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786051882086</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Seni İlk Gördüğüm Zaman</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786051881997</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Uyanış</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>320</v>
+        <v>385</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789759996260</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Sen Bunu Okuduğunda Ben Ölmüş Olacağım</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786051880822</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>The 100 - İsyan</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786051880518</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>The Originals Anlatılmamış Hikaye - Diriliş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789759999377</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>The Originals Anlatılmamış Hikaye - Düşüş</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789759998325</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>The Originals Anlatılmamış Hikaye - Yükseliş</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789759998288</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>The 100 : Eve Dönüş 3. Kitap</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789759998028</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>The 100 - 2. Kitap : 21. Gün</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789759997618</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>The 100</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>