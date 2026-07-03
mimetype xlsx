--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -85,2935 +85,2950 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057735485</t>
+          <t>9786259578033</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Fıkhu's-Siyre</t>
+          <t>Masal Sandığı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057735478</t>
+          <t>9786057735485</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Koza ve İstiridye Fıtrat Okulu</t>
+          <t>Fıkhu's-Siyre</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>225</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259266206</t>
+          <t>9786057735478</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Göklerin Fatihleri Binbaşı Fesa Bey</t>
+          <t>Koza ve İstiridye Fıtrat Okulu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054816002</t>
+          <t>9786259266206</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Doğum Günü Hediyesi (İlk Namaz)</t>
+          <t>Göklerin Fatihleri Binbaşı Fesa Bey</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259856186</t>
+          <t>9786054816002</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Farabi İle Tanışma</t>
+          <t>Doğum Günü Hediyesi (İlk Namaz)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259856179</t>
+          <t>9786259856186</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaşi Veli İle Tanışma</t>
+          <t>Farabi İle Tanışma</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259856162</t>
+          <t>9786259856179</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Yesevi İle Tanışma</t>
+          <t>Hacı Bektaşi Veli İle Tanışma</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259856155</t>
+          <t>9786259856162</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Cezeri İle Tanışma</t>
+          <t>Ahmed Yesevi İle Tanışma</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057735362</t>
+          <t>9786259856155</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Peygamberler ve Peygamberimiz</t>
+          <t>Cezeri İle Tanışma</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259903569</t>
+          <t>9786057735362</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Namaz Kılsak Ne mi Olur?</t>
+          <t>Kur’an’da Peygamberler ve Peygamberimiz</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057735348</t>
+          <t>9786259903569</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kızım! Sahabî Gibi Ol!</t>
+          <t>Namaz Kılsak Ne mi Olur?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259903507</t>
+          <t>9786057735348</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Ali Cenneti Tanıyor</t>
+          <t>Kızım! Sahabî Gibi Ol!</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259903521</t>
+          <t>9786259903507</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Ali Melekleri Tanıyor</t>
+          <t>Meraklı Ali Cenneti Tanıyor</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259903514</t>
+          <t>9786259903521</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Ali Kur'an-ı Kerim’i Tanıyor</t>
+          <t>Meraklı Ali Melekleri Tanıyor</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259903538</t>
+          <t>9786259903514</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Ali Peygamber Efendimiz'i Tanıyor</t>
+          <t>Meraklı Ali Kur'an-ı Kerim’i Tanıyor</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057387493</t>
+          <t>9786259903538</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Ali Allah'ı Tanıyor</t>
+          <t>Meraklı Ali Peygamber Efendimiz'i Tanıyor</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057168924</t>
+          <t>9786057387493</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gülzar-ı Rufai</t>
+          <t>Meraklı Ali Allah'ı Tanıyor</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057387448</t>
+          <t>9786057168924</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hasan’ın Macera Dolu Keşfi</t>
+          <t>Gülzar-ı Rufai</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057387455</t>
+          <t>9786057387448</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Çocuk Mahmud</t>
+          <t>Hasan’ın Macera Dolu Keşfi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057387431</t>
+          <t>9786057387455</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ömer ve Öbür Bilimler - Abdulkadir Geylani İle Tanışma</t>
+          <t>Düşünen Çocuk Mahmud</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057387424</t>
+          <t>9786057387431</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ömer ve Öbür Bilimler - İbrahim Hakkı İle Tanışma</t>
+          <t>Ömer ve Öbür Bilimler - Abdulkadir Geylani İle Tanışma</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057387417</t>
+          <t>9786057387424</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ömer ve Öbür Bilimler -Muhiddin Arabi İle Tanışma</t>
+          <t>Ömer ve Öbür Bilimler - İbrahim Hakkı İle Tanışma</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054816057</t>
+          <t>9786057387417</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Trafik Kazalarından ve Ağır Hastalıklardan Korunma Yolları</t>
+          <t>Ömer ve Öbür Bilimler -Muhiddin Arabi İle Tanışma</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057735256</t>
+          <t>9786054816057</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sağlığımız ve İslam</t>
+          <t>Trafik Kazalarından ve Ağır Hastalıklardan Korunma Yolları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057735249</t>
+          <t>9786057735256</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Aydınlığa Giden Yol</t>
+          <t>Sağlığımız ve İslam</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057735225</t>
+          <t>9786057735249</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bakara Suresinde Yolculuk</t>
+          <t>Aydınlığa Giden Yol</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054816873</t>
+          <t>9786057735225</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz'in (s.a.v) Dilinden Dualar</t>
+          <t>Bakara Suresinde Yolculuk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944790147</t>
+          <t>9786054816873</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Vaazları ve Sohbetleri</t>
+          <t>Peygamberimiz'in (s.a.v) Dilinden Dualar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054816286</t>
+          <t>9789944790147</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Umut; Seninle Benim Aramda Fark Var</t>
+          <t>Ramazan Vaazları ve Sohbetleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944790567</t>
+          <t>9786054816286</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nazar Sihir - Büyü</t>
+          <t>Umut; Seninle Benim Aramda Fark Var</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054816460</t>
+          <t>9789944790567</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Sünnete Göre Ruh Sağlığı</t>
+          <t>Nazar Sihir - Büyü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054816637</t>
+          <t>9786054816460</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Allah'a Yolculuğu</t>
+          <t>Kur'an ve Sünnete Göre Ruh Sağlığı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944790956</t>
+          <t>9786054816637</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif</t>
+          <t>Kalbin Allah'a Yolculuğu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944790802</t>
+          <t>9789944790956</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İstimna</t>
+          <t>Yasin-i Şerif</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054816415</t>
+          <t>9789944790802</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünde Bir Cennet Medine-i Münevvere</t>
+          <t>İstimna</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>360</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944790635</t>
+          <t>9786054816415</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İslam'a Gönül Vermek</t>
+          <t>Yeryüzünde Bir Cennet Medine-i Münevvere</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>360</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944790512</t>
+          <t>9789944790635</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ey Müslüman Tevhid'e Nasıl İnanmalısın?</t>
+          <t>İslam'a Gönül Vermek</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054816620</t>
+          <t>9789944790512</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>El Hizbul Azam</t>
+          <t>Ey Müslüman Tevhid'e Nasıl İnanmalısın?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054816651</t>
+          <t>9786054816620</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Cennetlik Kadınla</t>
+          <t>El Hizbul Azam</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944790680</t>
+          <t>9786054816651</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadisler Işığında Rüya Gerçeği</t>
+          <t>Cennetlik Kadınla</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054816446</t>
+          <t>9789944790680</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ana Kaynaklarıyla İslam Felsefesi</t>
+          <t>Ayet ve Hadisler Işığında Rüya Gerçeği</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054816439</t>
+          <t>9786054816446</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>30 Ramazan - 30 Cüz - 30 Vaaz</t>
+          <t>Ana Kaynaklarıyla İslam Felsefesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057387400</t>
+          <t>9786054816439</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Süperkaravan</t>
+          <t>30 Ramazan - 30 Cüz - 30 Vaaz</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057735041</t>
+          <t>9786057387400</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Günahkar Müminlere Müjdeler</t>
+          <t>Süperkaravan</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944790505</t>
+          <t>9786057735041</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Emrem Delail i Şerif Mecmuası (Ciltli)</t>
+          <t>Günahkar Müminlere Müjdeler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054816316</t>
+          <t>9789944790505</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Son Madenci</t>
+          <t>Emrem Delail i Şerif Mecmuası (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054816132</t>
+          <t>9786054816316</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ramüz El-ehadis - 2 (Ciltli)</t>
+          <t>Son Madenci</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054816125</t>
+          <t>9786054816132</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ramüz El-ehadis - 1 (Ciltli)</t>
+          <t>Ramüz El-ehadis - 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944790994</t>
+          <t>9786054816125</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Namaz Dua ve Surelerinin Mana ve Mesajları</t>
+          <t>Ramüz El-ehadis - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057735287</t>
+          <t>9789944790994</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Allah'a İnanmaktır</t>
+          <t>Namaz Dua ve Surelerinin Mana ve Mesajları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054816583</t>
+          <t>9786057735287</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Fatiha Suresi Tefsiri</t>
+          <t>Mutluluk Allah'a İnanmaktır</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054816507</t>
+          <t>9786054816583</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Kızı Elisa ile Gürcü Mehmet'in Ölümsüz Aşkı</t>
+          <t>Fatiha Suresi Tefsiri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944790949</t>
+          <t>9786054816507</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>DGM Caddesi Zulüm Sokağı No: 163</t>
+          <t>Ermeni Kızı Elisa ile Gürcü Mehmet'in Ölümsüz Aşkı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944790284</t>
+          <t>9789944790949</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed (SAV) - Efendimizin Zevceleri</t>
+          <t>DGM Caddesi Zulüm Sokağı No: 163</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944790819</t>
+          <t>9789944790284</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Boyamalı Elif Ba</t>
+          <t>Hz. Muhammed (SAV) - Efendimizin Zevceleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054816255</t>
+          <t>9789944790819</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bu Şehre İnat</t>
+          <t>Boyamalı Elif Ba</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054816835</t>
+          <t>9786054816255</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Alak Suresi Tefsiri</t>
+          <t>Bu Şehre İnat</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000013469</t>
+          <t>9786054816835</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zulmü Alkışlayamam</t>
+          <t>Alak Suresi Tefsiri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>5</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944790239</t>
+          <t>3990000013469</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Üç Aylar İbadet Programı</t>
+          <t>Zulmü Alkışlayamam</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944790710</t>
+          <t>9789944790239</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Türban Tesettür Müdür?</t>
+          <t>Üç Aylar İbadet Programı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>4</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000006475</t>
+          <t>9789944790710</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tezatların Uyumlu Dansı</t>
+          <t>Türban Tesettür Müdür?</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000014902</t>
+          <t>3990000006475</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tevhidi İnanç</t>
+          <t>Tezatların Uyumlu Dansı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054816217</t>
+          <t>3990000014902</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tercümeli Emrem Delail-i Şerif Mecmuası (Ciltli)</t>
+          <t>Tevhidi İnanç</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000003999</t>
+          <t>9786054816217</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Temel Dini Bilgiler Test Kitabı</t>
+          <t>Tercümeli Emrem Delail-i Şerif Mecmuası (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944790574</t>
+          <t>3990000003999</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf ve İhlas</t>
+          <t>Temel Dini Bilgiler Test Kitabı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789759751036</t>
+          <t>9789944790574</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Şu Boğaz Harbi</t>
+          <t>Tasavvuf ve İhlas</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000004000</t>
+          <t>9789759751036</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Bana Doğru Yolu Nasıl Gösterdi?</t>
+          <t>Şu Boğaz Harbi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789944790161</t>
+          <t>3990000004000</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Ebussuud Efendi Fetvaları</t>
+          <t>Şeytan Bana Doğru Yolu Nasıl Gösterdi?</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>12</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054816453</t>
+          <t>9789944790161</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sualli Cevaplı Delilleri İle Cenaze Rehberi</t>
+          <t>Şeyhülislam Ebussuud Efendi Fetvaları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944790376</t>
+          <t>9786054816453</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sözlük - Turkish - English - Arabic - Farsça (Ciltli)</t>
+          <t>Sualli Cevaplı Delilleri İle Cenaze Rehberi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>1300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054816088</t>
+          <t>9789944790376</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sorulu - Cevaplı Kadın İlmihali (Ciltli)</t>
+          <t>Sözlük - Turkish - English - Arabic - Farsça (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>30</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000011513</t>
+          <t>9786054816088</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Sorunları Nasıl Çözerdi?</t>
+          <t>Sorulu - Cevaplı Kadın İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990000003998</t>
+          <t>3990000011513</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz (s.a.v.) Hz. Muhammed’in Hayatı</t>
+          <t>Peygamberimiz Sorunları Nasıl Çözerdi?</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000003994</t>
+          <t>3990000003998</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Önce İman Neden?</t>
+          <t>Peygamberimiz (s.a.v.) Hz. Muhammed’in Hayatı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944790154</t>
+          <t>3990000003994</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Önce Ölünüz</t>
+          <t>Önce İman Neden?</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>90</v>
+        <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944790840</t>
+          <t>9789944790154</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Medeniyetlerin Beşiği Ortadoğu ve Batılılaşma Çıkmazımız</t>
+          <t>Ölmeden Önce Ölünüz</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057735294</t>
+          <t>9789944790840</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Elifbası ve Tecvid Dersleri</t>
+          <t>Medeniyetlerin Beşiği Ortadoğu ve Batılılaşma Çıkmazımız</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944790352</t>
+          <t>9786057735294</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Peygamberler ve Peygamberimiz (Ciltli)</t>
+          <t>Kur’an-ı Kerim Elifbası ve Tecvid Dersleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000003995</t>
+          <t>9789944790352</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kur’anda İsmi Geçen Peygamberler (6 Kitap)</t>
+          <t>Kur’an’da Peygamberler ve Peygamberimiz (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000003997</t>
+          <t>3990000003995</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kimlere Selam Verilmez Niçin?</t>
+          <t>Kur’anda İsmi Geçen Peygamberler (6 Kitap)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000005702</t>
+          <t>3990000003997</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Dünyanın Güneşi</t>
+          <t>Kimlere Selam Verilmez Niçin?</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944790475</t>
+          <t>3990000005702</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kadın İlmihali</t>
+          <t>Karanlık Dünyanın Güneşi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944790253</t>
+          <t>9789944790475</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kabirden Mektup</t>
+          <t>Kadın İlmihali</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>70</v>
+        <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000003983</t>
+          <t>9789944790253</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İsra ve Mirac Mucizesi</t>
+          <t>Kabirden Mektup</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000004002</t>
+          <t>3990000003983</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İntihar mı? Sakın Haaa! Neden?</t>
+          <t>İsra ve Mirac Mucizesi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>2.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944790451</t>
+          <t>3990000004002</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İnanırsan Başarırsın</t>
+          <t>İntihar mı? Sakın Haaa! Neden?</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>80</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789944790017</t>
+          <t>9789944790451</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İbret Veren Hikayeler</t>
+          <t>İnanırsan Başarırsın</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>15</v>
+        <v>80</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>3990000004004</t>
+          <t>9789944790017</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İbadetimizin Özü Dualarımız Neden?</t>
+          <t>İbret Veren Hikayeler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789759751067</t>
+          <t>3990000004004</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hilelerle Çanakkale</t>
+          <t>İbadetimizin Özü Dualarımız Neden?</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057735218</t>
+          <t>9789759751067</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hikmetleriyle Gusul - Abdest - Namaz</t>
+          <t>Hilelerle Çanakkale</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>3990000012379</t>
+          <t>9786057735218</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İki Yüzü</t>
+          <t>Hikmetleriyle Gusul - Abdest - Namaz</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000003991</t>
+          <t>3990000012379</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Gençliğin Çöküşü Manevi Boşluk</t>
+          <t>Hayatın İki Yüzü</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944790055</t>
+          <t>3990000003991</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Enteresan Olaylar 1</t>
+          <t>Gençliğin Çöküşü Manevi Boşluk</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>12</v>
+        <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944790024</t>
+          <t>9789944790055</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Çocuk Masalları</t>
+          <t>Enteresan Olaylar 1</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054816842</t>
+          <t>9789944790024</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Emrem İlahileri</t>
+          <t>En Güzel Çocuk Masalları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944790338</t>
+          <t>9786054816842</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ebediyet Yolcusuna Azık</t>
+          <t>Emrem İlahileri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>3990000012850</t>
+          <t>9789944790338</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Çocuk Mahmut</t>
+          <t>Ebediyet Yolcusuna Azık</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789944790598</t>
+          <t>3990000012850</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dua Mecmuası</t>
+          <t>Düşünen Çocuk Mahmut</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944790758</t>
+          <t>9789944790598</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Doğuda Bulutlar Kırmızıdır</t>
+          <t>Dua Mecmuası</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>3990000003992</t>
+          <t>9789944790758</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Dinle Yavrum!</t>
+          <t>Doğuda Bulutlar Kırmızıdır</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>2.5</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944790192</t>
+          <t>3990000003992</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarıma Karşı Görevlerim Var Neden?</t>
+          <t>Dinle Yavrum!</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>60</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944594530</t>
+          <t>9789944790192</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Gençler İçin Dua Kitabı</t>
+          <t>Çocuklarıma Karşı Görevlerim Var Neden?</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9752453546543</t>
+          <t>9789944594530</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Çocuk İsimleri Ansiklopedisi</t>
+          <t>Çocuklar ve Gençler İçin Dua Kitabı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000013195</t>
+          <t>9752453546543</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Cihana Doğan Güneş Osmanlı</t>
+          <t>Çocuk İsimleri Ansiklopedisi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944790215</t>
+          <t>3990000013195</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Cennetten Mektup</t>
+          <t>Cihana Doğan Güneş Osmanlı</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>3990000003987</t>
+          <t>9789944790215</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Canım Kızım Benim</t>
+          <t>Cennetten Mektup</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>8</v>
+        <v>60</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789944790369</t>
+          <t>3990000003987</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Büyük Şafii İlmihali (Ciltli)</t>
+          <t>Canım Kızım Benim</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>550</v>
+        <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789944790314</t>
+          <t>9789944790369</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bitkilerle Modern Tedavi</t>
+          <t>Büyük Şafii İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944790871</t>
+          <t>9789944790314</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bir Sokak Köpeğinin Günlüğü</t>
+          <t>Bitkilerle Modern Tedavi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944790727</t>
+          <t>9789944790871</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Bebeklikten Ergenliğe Çocuklarımızı Nasıl Yetiştirelim?</t>
+          <t>Bir Sokak Köpeğinin Günlüğü</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944790130</t>
+          <t>9789944790727</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Başlar ve Kılıçlar</t>
+          <t>Bebeklikten Ergenliğe Çocuklarımızı Nasıl Yetiştirelim?</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944790413</t>
+          <t>9789944790130</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadisler Işığında Dost Sohbetleri</t>
+          <t>Başlar ve Kılıçlar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944594523</t>
+          <t>9789944790413</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Aydınlığa Giden Yol</t>
+          <t>Ayet ve Hadisler Işığında Dost Sohbetleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944790789</t>
+          <t>9789944594523</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Annen Senin Cennetin ya da Cehennemindir</t>
+          <t>Aydınlığa Giden Yol</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>3</v>
+        <v>45</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>3990000003988</t>
+          <t>9789944790789</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Amel-i Salih Testi</t>
+          <t>Annen Senin Cennetin ya da Cehennemindir</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>90</v>
+        <v>3</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>3990000003982</t>
+          <t>3990000003988</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Alman Gelin</t>
+          <t>Amel-i Salih Testi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944790260</t>
+          <t>3990000003982</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Rızası Nasıl Kazanılır?</t>
+          <t>Alman Gelin</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>12</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3990000003985</t>
+          <t>9789944790260</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ailemiz Yuvamız</t>
+          <t>Allah’ın Rızası Nasıl Kazanılır?</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944790222</t>
+          <t>3990000003985</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Ahiretten Mektup</t>
+          <t>Ailemiz Yuvamız</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>2.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944790277</t>
+          <t>9789944790222</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>40 Hadiste Huzura Yolculuk 1</t>
+          <t>Ahiretten Mektup</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944790895</t>
+          <t>9789944790277</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Kızı Kürt Anası</t>
+          <t>40 Hadiste Huzura Yolculuk 1</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944790772</t>
+          <t>9789944790895</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Hayata Yön Veren Huzur Risalesi</t>
+          <t>Ermeni Kızı Kürt Anası</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000012380</t>
+          <t>9789944790772</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sabır Dalları</t>
+          <t>Hayata Yön Veren Huzur Risalesi</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000012851</t>
+          <t>3990000012380</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Hasan Internette</t>
+          <t>Sabır Dalları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>10</v>
+        <v>90</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000003989</t>
+          <t>3990000012851</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Günahkarlar da Cennete Girebilirler Ama Nasıl?</t>
+          <t>Hasan Internette</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3990000004001</t>
+          <t>3990000003989</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sabır</t>
+          <t>Günahkarlar da Cennete Girebilirler Ama Nasıl?</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>3999759751012</t>
+          <t>3990000004001</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Rüya Tabirleri Ansiklopedisi (Ciltli)</t>
+          <t>Sabır</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944790888</t>
+          <t>3999759751012</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>101 Kıssa: Sebep - Olay - Sonuç</t>
+          <t>Rüya Tabirleri Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>6</v>
+        <v>60</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990000012691</t>
+          <t>9789944790888</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin Hayatı</t>
+          <t>101 Kıssa: Sebep - Olay - Sonuç</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>3990000004861</t>
+          <t>3990000012691</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Gönüllere Şifa Veren Rahmet Damlaları</t>
+          <t>Peygamberlerin Hayatı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>3990000027232</t>
+          <t>3990000004861</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Dünü Bugünü Yarını</t>
+          <t>Gönüllere Şifa Veren Rahmet Damlaları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>3</v>
+        <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>3990000017751</t>
+          <t>3990000027232</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kadir Gecesi ve Faziletleri</t>
+          <t>Müslümanların Dünü Bugünü Yarını</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>375</v>
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054816095</t>
+          <t>3990000017751</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yakın Tarihimiz</t>
+          <t>Kadir Gecesi ve Faziletleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054816040</t>
+          <t>9786054816095</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Modernizm ve Tasavvuf</t>
+          <t>Yakın Tarihimiz</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054816101</t>
+          <t>9786054816040</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İrşad-ı Gafilin</t>
+          <t>Modernizm ve Tasavvuf</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789944790963</t>
+          <t>9786054816101</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Hanefi ve Şafii Fıkhına Göre Soru Cevaplı İlmihal (Ciltli)</t>
+          <t>İrşad-ı Gafilin</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000017221</t>
+          <t>9789944790963</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitabı - Camiler</t>
+          <t>Hanefi ve Şafii Fıkhına Göre Soru Cevaplı İlmihal (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>3</v>
+        <v>80</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944790673</t>
+          <t>3990000017221</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kaside-i- Bürde / Qasidatu-l- Burdah</t>
+          <t>Boyama Kitabı - Camiler</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789944790420</t>
+          <t>9789944790673</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Tarihten ve Hayatımdan İbretli Sayfalar</t>
+          <t>Kaside-i- Bürde / Qasidatu-l- Burdah</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>12.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>3990000017993</t>
+          <t>9789944790420</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Efendilikten Köleliğe - Avrupa'da Milli Görüş Hareketi: 1</t>
+          <t>Tarihten ve Hayatımdan İbretli Sayfalar</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000017992</t>
+          <t>3990000017993</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Efendilikten Köleliğe - Avrupa'da Milli Görüş Hareketi :2</t>
+          <t>Efendilikten Köleliğe - Avrupa'da Milli Görüş Hareketi: 1</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789944790925</t>
+          <t>3990000017992</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar ve Mallar</t>
+          <t>Efendilikten Köleliğe - Avrupa'da Milli Görüş Hareketi :2</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789944790932</t>
+          <t>9789944790925</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimiz (s.a.v) İle 80 Sohbet</t>
+          <t>İnsanlar ve Mallar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3990000017217</t>
+          <t>9789944790932</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kitabı Tebliğ</t>
+          <t>Peygamber Efendimiz (s.a.v) İle 80 Sohbet</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>3990000017214</t>
+          <t>3990000017217</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İslam Adabı, Kalpleri Fethetmek ve Tebliğ Metodu</t>
+          <t>Kitabı Tebliğ</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3990000017213</t>
+          <t>3990000017214</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Din Görevlisinin Hizmet Rehberi</t>
+          <t>İslam Adabı, Kalpleri Fethetmek ve Tebliğ Metodu</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789944790550</t>
+          <t>3990000017213</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Sünnet'te Şifa</t>
+          <t>Din Görevlisinin Hizmet Rehberi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>90</v>
+        <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789944790437</t>
+          <t>9789944790550</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Müslüman Oldular?</t>
+          <t>Kur'an ve Sünnet'te Şifa</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789944790581</t>
+          <t>9789944790437</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>İslamda Adaletli Yöneticiler ve Vahşi Kapitalizm</t>
+          <t>Nasıl Müslüman Oldular?</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789944790109</t>
+          <t>9789944790581</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Suratal Müstakimin İşaretleri</t>
+          <t>İslamda Adaletli Yöneticiler ve Vahşi Kapitalizm</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000003993</t>
+          <t>9789944790109</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Şükür ya da Nankörlük</t>
+          <t>Suratal Müstakimin İşaretleri</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>70</v>
+        <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789944790482</t>
+          <t>3990000003993</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sünnet'e Göre İslam Ailesinin Kuruluşunda Mehir</t>
+          <t>Şükür ya da Nankörlük</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>8</v>
+        <v>70</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789944790901</t>
+          <t>9789944790482</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Arkamdaki Taş Arkadaş</t>
+          <t>Sünnet'e Göre İslam Ailesinin Kuruluşunda Mehir</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>60</v>
+        <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789944790406</t>
+          <t>9789944790901</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Hediye Dualarımız</t>
+          <t>Arkamdaki Taş Arkadaş</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>2880000076933</t>
+          <t>9789944790406</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi İhmale Gelmez Neden?</t>
+          <t>En Güzel Hediye Dualarımız</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3990000013754</t>
+          <t>2880000076933</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşama Yolları (Cep Boy)</t>
+          <t>Din Eğitimi İhmale Gelmez Neden?</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789944790734</t>
+          <t>3990000013754</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Dualarımız Kabul Olmuyor mu Neden?</t>
+          <t>Sağlıklı Yaşama Yolları (Cep Boy)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789944790659</t>
+          <t>9789944790734</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Düşünüyordu</t>
+          <t>Dualarımız Kabul Olmuyor mu Neden?</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>500</v>
+        <v>60</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054816163</t>
+          <t>9789944790659</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kadınlara Ait Özel Haller Sorulu-Cevaplı</t>
+          <t>Osmanlı Düşünüyordu</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054816552</t>
+          <t>9786054816163</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hocamdan Sözlü Edebiyat</t>
+          <t>Kadınlara Ait Özel Haller Sorulu-Cevaplı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>3990000031235</t>
+          <t>9786054816552</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ramüz El-ehadis (2 Cilt Takım) (Ciltli)</t>
+          <t>Nasreddin Hocamdan Sözlü Edebiyat</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054816477</t>
+          <t>3990000031235</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Dergah İlahiler Kasideler</t>
+          <t>Ramüz El-ehadis (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054816576</t>
+          <t>9786054816477</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Parlamenter Sistem mi Başkanlık mı?</t>
+          <t>Dergah İlahiler Kasideler</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>375</v>
+        <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054816699</t>
+          <t>9786054816576</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Fıkhu's Siyre İslamın Pratiği Resullah (S.A.V)'ın Hayatı (Ciltli)</t>
+          <t>Parlamenter Sistem mi Başkanlık mı?</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>225</v>
+        <v>375</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054816736</t>
+          <t>9786054816699</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Cenazemiz Var</t>
+          <t>Fıkhu's Siyre İslamın Pratiği Resullah (S.A.V)'ın Hayatı (Ciltli)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054816521</t>
+          <t>9786054816736</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Büyüklere Masallar, Hikayeler, Fıkralar, Atasözleri ve Vecizeler</t>
+          <t>Cenazemiz Var</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054816378</t>
+          <t>9786054816521</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlat Terbiyesi</t>
+          <t>Büyüklere Masallar, Hikayeler, Fıkralar, Atasözleri ve Vecizeler</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054816248</t>
+          <t>9786054816378</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Sanki Cennet Meyveleri</t>
+          <t>İslam'da Evlat Terbiyesi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789944790444</t>
+          <t>9786054816248</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Küresel Kuşatma ve Siyonizm</t>
+          <t>Sanki Cennet Meyveleri</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789944790604</t>
+          <t>9789944790444</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Üç Aylar ve Faziletleri</t>
+          <t>Küresel Kuşatma ve Siyonizm</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789756221457</t>
+          <t>9789944790604</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İlmihal</t>
+          <t>Üç Aylar ve Faziletleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054816071</t>
+          <t>9789756221457</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kabirden Röportajlar ve Mesajlar</t>
+          <t>İlmihal</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054816064</t>
+          <t>9786054816071</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Hayır ve Bereket Çeşmesi Zekat</t>
+          <t>Kabirden Röportajlar ve Mesajlar</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>3990000017243</t>
+          <t>9786054816064</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Ezan - Müezzin / İmam Cemaat</t>
+          <t>Hayır ve Bereket Çeşmesi Zekat</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057735164</t>
+          <t>3990000017243</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz'in (s.a.v) Dilinden Dualar</t>
+          <t>Ezan - Müezzin / İmam Cemaat</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>500</v>
+        <v>60</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054816293</t>
+          <t>9786057735164</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Allah Dostu Erbakan</t>
+          <t>Peygamberimiz'in (s.a.v) Dilinden Dualar</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>30</v>
+        <v>500</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054816262</t>
+          <t>9786054816293</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İslamda Günümüz Meselelerine Fetvalar</t>
+          <t>Allah Dostu Erbakan</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054816149</t>
+          <t>9786054816262</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kaynak Hadislerle Peygamberimiz Hz. Muhammed'in (S.A.V.) Hayatı</t>
+          <t>İslamda Günümüz Meselelerine Fetvalar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>14</v>
+        <v>300</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054816385</t>
+          <t>9786054816149</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kır Kalbindeki Putları</t>
+          <t>Kaynak Hadislerle Peygamberimiz Hz. Muhammed'in (S.A.V.) Hayatı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>350</v>
+        <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054816422</t>
+          <t>9786054816385</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Pratik İlmihal</t>
+          <t>Kır Kalbindeki Putları</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054816361</t>
+          <t>9786054816422</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Hadisler Işığında Genç Adamla Sohbetler</t>
+          <t>Gençler İçin Pratik İlmihal</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057735171</t>
+          <t>9786054816361</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İnternet Bağımlılığı</t>
+          <t>Ayetler ve Hadisler Işığında Genç Adamla Sohbetler</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057735195</t>
+          <t>9786057735171</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Mü’minlerin Annesi Hz. Aişe (r.anha)</t>
+          <t>İnternet Bağımlılığı</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786057735119</t>
+          <t>9786057735195</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Aşere-i Mübeşşere</t>
+          <t>Mü’minlerin Annesi Hz. Aişe (r.anha)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>125</v>
+        <v>400</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057735126</t>
+          <t>9786057735119</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Mü’minlerin Annesi Hz. Hatice (r.anha)</t>
+          <t>Aşere-i Mübeşşere</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054816880</t>
+          <t>9786057735126</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Fırtınalı Yıllar</t>
+          <t>Mü’minlerin Annesi Hz. Hatice (r.anha)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057735072</t>
+          <t>9786054816880</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Riyazü’s Salihin Tercümesi (Ciltli)</t>
+          <t>Fırtınalı Yıllar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057735058</t>
+          <t>9786057735072</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi ve Dini Yönden İstibra</t>
+          <t>Riyazü’s Salihin Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>50</v>
+        <v>600</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057735034</t>
+          <t>9786057735058</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi ve Dini Açıdan Sünnet Olmak (Hitan)</t>
+          <t>Tıbbi ve Dini Yönden İstibra</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786057735102</t>
+          <t>9786057735034</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Kıyametin Gölgesinde Bir Hasbihal</t>
+          <t>Tıbbi ve Dini Açıdan Sünnet Olmak (Hitan)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786057735003</t>
+          <t>9786057735102</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Canım Peygamberim Veda Haccı ve Hutbesi</t>
+          <t>Kıyametin Gölgesinde Bir Hasbihal</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786057735010</t>
+          <t>9786057735003</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Canım Peygamberim Hicret</t>
+          <t>Canım Peygamberim Veda Haccı ve Hutbesi</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
+          <t>9786057735010</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Canım Peygamberim Hicret</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
           <t>9786057735027</t>
         </is>
       </c>
-      <c r="B194" s="1" t="inlineStr">
+      <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Canım Peygamberim Çocukluğu ve Gençliği</t>
         </is>
       </c>
-      <c r="C194" s="1">
+      <c r="C195" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>