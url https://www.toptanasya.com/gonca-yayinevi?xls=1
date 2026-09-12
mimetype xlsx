--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -244,51 +244,51 @@
         <is>
           <t>9786057735362</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Peygamberler ve Peygamberimiz</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259903569</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Namaz Kılsak Ne mi Olur?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>375</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057735348</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Kızım! Sahabî Gibi Ol!</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259903507</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>