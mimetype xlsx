--- v0 (2026-04-06)
+++ v1 (2026-11-01)
@@ -85,4675 +85,4750 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258198560</t>
+          <t>9786256302365</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Sevdiren - Tel Ali</t>
+          <t>Lüzumsuz Adam</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>95</v>
+        <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258198508</t>
+          <t>9786256302396</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Genç Yıldız Haaland</t>
+          <t>Semaver</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258198492</t>
+          <t>9786256302402</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gol Makinesi Benzema</t>
+          <t>Tüneldeki Çocuk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258198539</t>
+          <t>9786256302372</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Büyük Lewandowski</t>
+          <t>Mahalle Kahvesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258198461</t>
+          <t>9786256302389</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Top Sihirbazı Mane</t>
+          <t>Sait Faik Abasıyanık - Seçme Hikâyeler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258198522</t>
+          <t>9786258198560</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çalım Ustası Neymar</t>
+          <t>Okumayı Sevdiren - Tel Ali</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>45</v>
+        <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258198478</t>
+          <t>9786258198508</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Şimşek Ronaldo</t>
+          <t>Genç Yıldız Haaland</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258198515</t>
+          <t>9786258198492</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Mbappe</t>
+          <t>Gol Makinesi Benzema</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258198485</t>
+          <t>9786258198539</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kral Salah</t>
+          <t>Büyük Lewandowski</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258198454</t>
+          <t>9786258198461</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dev Messi</t>
+          <t>Top Sihirbazı Mane</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4440000002944</t>
+          <t>9786258198522</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Desenler Boyama Kitabı - 5 Kitap Takım</t>
+          <t>Çalım Ustası Neymar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4668592946395</t>
+          <t>9786258198478</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Desenler Boyama Kitabı - Doğadan Esintiler</t>
+          <t>Şimşek Ronaldo</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4668592946418</t>
+          <t>9786258198515</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Desenler Boyama Kitabı - Yaratıcı Boyama</t>
+          <t>Fırtına Mbappe</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4668592946425</t>
+          <t>9786258198485</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Desenler Boyama Kitabı - Yaşayan Kentler</t>
+          <t>Kral Salah</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055362102</t>
+          <t>9786258198454</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Masal Dünyası Düz - 10 Kitap Takım</t>
+          <t>Küçük Dev Messi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4440000002942</t>
+          <t>4440000002944</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Pofuduk Öyküler - 10 Kitap Takım</t>
+          <t>Muhteşem Desenler Boyama Kitabı - 5 Kitap Takım</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257362740</t>
+          <t>4668592946395</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Zıp Zıp Afacanlar - Özgün Öyküler - 10 Kitap Takım</t>
+          <t>Muhteşem Desenler Boyama Kitabı - Doğadan Esintiler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258198256</t>
+          <t>4668592946418</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı - Okuma Ağacı</t>
+          <t>Muhteşem Desenler Boyama Kitabı - Yaratıcı Boyama</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258195249</t>
+          <t>4668592946425</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Palyaço'dan En Güzel Masallar - 10 Kitap Set</t>
+          <t>Muhteşem Desenler Boyama Kitabı - Yaşayan Kentler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>140</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257362573</t>
+          <t>9786055362102</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>Masal Dünyası Düz - 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257362580</t>
+          <t>4440000002942</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>Pofuduk Öyküler - 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257362603</t>
+          <t>9786257362740</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>Zıp Zıp Afacanlar - Özgün Öyküler - 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258198270</t>
+          <t>9786258198256</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şeyler</t>
+          <t>Sevgi Masalı - Okuma Ağacı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057614414</t>
+          <t>9786258195249</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Masal Partisi 10 Kitap Set</t>
+          <t>Neşeli Palyaço'dan En Güzel Masallar - 10 Kitap Set</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258198072</t>
+          <t>9786257362573</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Akıl ve Zeka Testleri</t>
+          <t>2. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258198041</t>
+          <t>9786257362580</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Bilsem Soru Bankası</t>
+          <t>3. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257362597</t>
+          <t>9786257362603</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>5. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4668592946388</t>
+          <t>9786258198270</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Desenler Boyama Kitabı - Bizden Motifler</t>
+          <t>Küçük Şeyler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>4668592946401</t>
+          <t>9786057614414</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Desenler Boyama Kitabı - Hayvanlar Alemi</t>
+          <t>Masal Partisi 10 Kitap Set</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257362672</t>
+          <t>9786258198072</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>4. Sınıf Akıl ve Zeka Testleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257362689</t>
+          <t>9786258198041</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>1. Sınıf Bilsem Soru Bankası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>125</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258198089</t>
+          <t>9786257362597</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>4. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>65</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257362665</t>
+          <t>4668592946388</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>Muhteşem Desenler Boyama Kitabı - Bizden Motifler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258198058</t>
+          <t>4668592946401</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Bilsem Soru Bankası</t>
+          <t>Muhteşem Desenler Boyama Kitabı - Hayvanlar Alemi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258198065</t>
+          <t>9786257362672</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Bilsem Soru Bankası</t>
+          <t>7. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257362733</t>
+          <t>9786257362689</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Uçuşan Öyküler 10 Kitap Set</t>
+          <t>6. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>140</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257362764</t>
+          <t>9786258198089</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çöp Düşmanları'nın Maceraları 10 Kitap Set</t>
+          <t>1. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>140</v>
+        <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257362641</t>
+          <t>9786257362665</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Ses Gruplarına Göre İlk Okuma Seti - Sende Oku</t>
+          <t>8. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>57</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258198263</t>
+          <t>9786258198058</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Deniz Olunmalı</t>
+          <t>2. Sınıf Bilsem Soru Bankası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257362771</t>
+          <t>9786258198065</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Siyah Lale</t>
+          <t>3. Sınıf Bilsem Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258198096</t>
+          <t>9786257362733</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Orhan Veli Bütün Şiirleri</t>
+          <t>Uçuşan Öyküler 10 Kitap Set</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>35</v>
+        <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258198102</t>
+          <t>9786257362764</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Oblomov</t>
+          <t>Çöp Düşmanları'nın Maceraları 10 Kitap Set</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257362726</t>
+          <t>9786257362641</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Zehra</t>
+          <t>1. Sınıf Ses Gruplarına Göre İlk Okuma Seti - Sende Oku</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>35</v>
+        <v>57</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258198119</t>
+          <t>9786258198263</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Germinal</t>
+          <t>Deniz Olunmalı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>57</v>
+        <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258198287</t>
+          <t>9786257362771</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Açlık</t>
+          <t>Siyah Lale</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257362993</t>
+          <t>9786258198096</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Efendi İle Uşağı</t>
+          <t>Orhan Veli Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257362696</t>
+          <t>9786258198102</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Gece Uçuşu</t>
+          <t>Oblomov</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257362320</t>
+          <t>9786257362726</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nutuk (Çocuklar için)</t>
+          <t>Zehra</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257362801</t>
+          <t>9786258198119</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İrade Eğitimi 2</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>35</v>
+        <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057614513</t>
+          <t>9786258198287</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İrade Terbiyesi</t>
+          <t>Açlık</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257362887</t>
+          <t>9786257362993</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Faust</t>
+          <t>Efendi İle Uşağı</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257362917</t>
+          <t>9786257362696</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Toplum Sözleşmesi</t>
+          <t>Gece Uçuşu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257362900</t>
+          <t>9786257362320</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ütopya</t>
+          <t>Nutuk (Çocuklar için)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257362207</t>
+          <t>9786257362801</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther'in Acıları</t>
+          <t>İrade Eğitimi 2</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257362191</t>
+          <t>9786057614513</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kumarbaz</t>
+          <t>İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257362832</t>
+          <t>9786257362887</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Veba</t>
+          <t>Faust</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057614506</t>
+          <t>9786257362917</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Fethi</t>
+          <t>Toplum Sözleşmesi</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057614421</t>
+          <t>9786257362900</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Ütopya</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>57</v>
+        <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944436533</t>
+          <t>9786257362207</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257362986</t>
+          <t>9786257362191</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ev Sahibesi</t>
+          <t>Kumarbaz</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057614636</t>
+          <t>9786257362832</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Kızıl Veba</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257362788</t>
+          <t>9786057614506</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İnsanların Dünyası</t>
+          <t>Mutluluğun Fethi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257362702</t>
+          <t>9786057614421</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>35</v>
+        <v>57</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789944436458</t>
+          <t>9789944436533</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057614032</t>
+          <t>9786257362986</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şato</t>
+          <t>Ev Sahibesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257362795</t>
+          <t>9786057614636</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İrade Eğitimi 3</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057614704</t>
+          <t>9786257362788</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Papazın Kızı</t>
+          <t>İnsanların Dünyası</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057614681</t>
+          <t>9786257362702</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Paris ve Londra’da Sefalet</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257362177</t>
+          <t>9789944436458</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Üzerine</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257362351</t>
+          <t>9786057614032</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Putların Alacakaranlığı</t>
+          <t>Şato</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257362931</t>
+          <t>9786257362795</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Savaş Pilotu</t>
+          <t>İrade Eğitimi 3</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257362160</t>
+          <t>9786057614704</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Totem ve Tabu</t>
+          <t>Papazın Kızı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055362652</t>
+          <t>9786057614681</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Türk Büyükleri - 5 Kitap</t>
+          <t>Paris ve Londra’da Sefalet</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>42</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057614278</t>
+          <t>9786257362177</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Psikanaliz Üzerine</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057614629</t>
+          <t>9786257362351</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Wigan İskelesi Yolu</t>
+          <t>Putların Alacakaranlığı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057614728</t>
+          <t>9786257362931</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne</t>
+          <t>Savaş Pilotu</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257362153</t>
+          <t>9786257362160</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne 2</t>
+          <t>Totem ve Tabu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257362146</t>
+          <t>9786055362652</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne 3</t>
+          <t>Türk Büyükleri - 5 Kitap</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>42</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257362269</t>
+          <t>9786057614278</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne 4</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257362252</t>
+          <t>9786057614629</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne 5</t>
+          <t>Wigan İskelesi Yolu</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257362436</t>
+          <t>9786057614728</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne 8</t>
+          <t>Yeşilin Kızı Anne</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257362290</t>
+          <t>9786257362153</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yoksullar Nasıl Ölür?</t>
+          <t>Yeşilin Kızı Anne 2</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257362955</t>
+          <t>9786257362146</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Yeşilin Kızı Anne 3</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257362443</t>
+          <t>9786257362269</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne 7</t>
+          <t>Yeşilin Kızı Anne 4</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257362306</t>
+          <t>9786257362252</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne 6</t>
+          <t>Yeşilin Kızı Anne 5</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257362382</t>
+          <t>9786257362436</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Emily 2 - Yükseliş</t>
+          <t>Yeşilin Kızı Anne 8</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>75</v>
+        <v>42</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257362375</t>
+          <t>9786257362290</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Emily 1 - Yeni Ay</t>
+          <t>Yoksullar Nasıl Ölür?</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>75</v>
+        <v>42</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257362344</t>
+          <t>9786257362955</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ecce Homo</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>62.5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057614292</t>
+          <t>9786257362443</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Yeşilin Kızı Anne 7</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>75</v>
+        <v>42</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257362337</t>
+          <t>9786257362306</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Deccal</t>
+          <t>Yeşilin Kızı Anne 6</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>62.5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257362870</t>
+          <t>9786257362382</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Cimri</t>
+          <t>Emily 2 - Yükseliş</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>62.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057614025</t>
+          <t>9786257362375</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çakıcının İlk Kurşunu</t>
+          <t>Emily 1 - Yeni Ay</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>62.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057614698</t>
+          <t>9786257362344</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Burma Günleri</t>
+          <t>Ecce Homo</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>75</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057614643</t>
+          <t>9786057614292</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Boğulmamak İçin</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057614575</t>
+          <t>9786257362337</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Deccal</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057614742</t>
+          <t>9786257362870</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam</t>
+          <t>Cimri</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258198010</t>
+          <t>9786057614025</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Çakıcının İlk Kurşunu</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057614735</t>
+          <t>9786057614698</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Balinanın Karnında</t>
+          <t>Burma Günleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>62.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057614667</t>
+          <t>9786057614643</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Aspidistra</t>
+          <t>Boğulmamak İçin</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054784851</t>
+          <t>9786057614575</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Gurur</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>100</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057614674</t>
+          <t>9786057614742</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Animal Farm</t>
+          <t>Bir İdam</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>75</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257362863</t>
+          <t>9786258198010</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>100</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258198027</t>
+          <t>9786057614735</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Amcanın Rüyası</t>
+          <t>Balinanın Karnında</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057614315</t>
+          <t>9786057614667</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Adem'den Önce</t>
+          <t>Aspidistra</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>62.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057614711</t>
+          <t>9786054784851</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Niniteen Eighty-Four</t>
+          <t>Aşk ve Gurur</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057614650</t>
+          <t>9786057614674</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Animal Farm</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257362313</t>
+          <t>9786257362863</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Arsen Lüpen - Kibar Hırsız</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>62.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257362276</t>
+          <t>9786258198027</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Rubailer</t>
+          <t>Amcanın Rüyası</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>4668592946067</t>
+          <t>9786057614315</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Koparmalı Boyama 5</t>
+          <t>Adem'den Önce</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>20</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055362508</t>
+          <t>9786057614711</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Kitapları (10 Kitap Takım)</t>
+          <t>Niniteen Eighty-Four</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>46.3</v>
+        <v>75</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056853272</t>
+          <t>9786057614650</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>62.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057614100</t>
+          <t>9786257362313</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali - Bütün Şiirleri</t>
+          <t>Arsen Lüpen - Kibar Hırsız</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786056853265</t>
+          <t>9786257362276</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Rubailer</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786056853296</t>
+          <t>4668592946067</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Koparmalı Boyama 5</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>62.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056853258</t>
+          <t>9786055362508</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Ömer Seyfettin Kitapları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>62.5</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057614001</t>
+          <t>9786056853272</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057614186</t>
+          <t>9786057614100</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 2</t>
+          <t>Sabahattin Ali - Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057614018</t>
+          <t>9786056853265</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Gramafon Avrat</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786056853289</t>
+          <t>9786056853296</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>63.56</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057614094</t>
+          <t>9786056853258</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektup</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057614056</t>
+          <t>9786057614001</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>75</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>4668592946111</t>
+          <t>9786057614186</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Koparmalı Boyama 1</t>
+          <t>Seçme Öyküler 2</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>20</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>4668592946135</t>
+          <t>9786057614018</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Koparmalı Boyama 3</t>
+          <t>Gramafon Avrat</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>20</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>4440000001038</t>
+          <t>9786056853289</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Koparmalı Boyama 4</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>20</v>
+        <v>63.56</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>4440000001037</t>
+          <t>9786057614094</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Koparmalı Boyama 2</t>
+          <t>Babaya Mektup</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>20</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>4440000000923</t>
+          <t>9786057614056</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali Serisi (12 Kitap)</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>144</v>
+        <v>75</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>4668592946777</t>
+          <t>4668592946111</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>7’Den 77’Ye Renklerle Dans</t>
+          <t>Koparmalı Boyama 1</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054784745</t>
+          <t>4668592946135</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Dans Prensesler Boyama Kitabı 10'lu Set</t>
+          <t>Koparmalı Boyama 3</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>8699444123455</t>
+          <t>4440000001038</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Yolculuk Boyama Kitapları - 5 Kitap</t>
+          <t>Koparmalı Boyama 4</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>37.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>4440000003318</t>
+          <t>4440000001037</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Çilek Boyamam Seti - Ulaşım Araçları 5 Kitap</t>
+          <t>Koparmalı Boyama 2</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>4440000000521</t>
+          <t>4440000000923</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Çilek Boyama 5 Kitap</t>
+          <t>Sabahattin Ali Serisi (12 Kitap)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>44.9</v>
+        <v>144</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>4440000000520</t>
+          <t>4668592946777</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Koparmalı Boyama Kitabı 5 Kitap</t>
+          <t>7’Den 77’Ye Renklerle Dans</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>3990000052135</t>
+          <t>9786054784745</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Öğretici Boyama - Oyuncaklarım</t>
+          <t>Renklerle Dans Prensesler Boyama Kitabı 10'lu Set</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>3</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3990000052102</t>
+          <t>8699444123455</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mobydick</t>
+          <t>Zamanda Yolculuk Boyama Kitapları - 5 Kitap</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>8</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>3990000052134</t>
+          <t>4440000003318</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Öğretici Boyama Elbiseleri Tanıyorum</t>
+          <t>Çilek Boyamam Seti - Ulaşım Araçları 5 Kitap</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>3</v>
+        <v>45</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>3990000052121</t>
+          <t>4440000000521</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>The Little Princess</t>
+          <t>Çilek Boyama 5 Kitap</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>8</v>
+        <v>44.9</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000052120</t>
+          <t>4440000000520</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>The Earthenware Jar Full Of Money</t>
+          <t>Koparmalı Boyama Kitabı 5 Kitap</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>8</v>
+        <v>120</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>3990000073402</t>
+          <t>3990000052135</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>First Engilish Story Book - One Sister And Seven Brothers</t>
+          <t>Eğitici Öğretici Boyama - Oyuncaklarım</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>3990000073401</t>
+          <t>3990000052102</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>First Engilish Story Book - The Lion Hunter</t>
+          <t>Mobydick</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>3990000075403</t>
+          <t>3990000052134</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kazanımlı Öyküler - Şımarık Eşşek ve Çetesi</t>
+          <t>Eğitici Öğretici Boyama Elbiseleri Tanıyorum</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000075402</t>
+          <t>3990000052121</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kazanımlı Öyküler - Yüksekten Korkan Uçak</t>
+          <t>The Little Princess</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>3990000075401</t>
+          <t>3990000052120</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kazanımlı Öyküler - Unutkan Balık</t>
+          <t>The Earthenware Jar Full Of Money</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>3990000075405</t>
+          <t>3990000073402</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kazanımlı Öyküler - Çılgın Kurbağa</t>
+          <t>First Engilish Story Book - One Sister And Seven Brothers</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3990000075404</t>
+          <t>3990000073401</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kazanımlı Öyküler - Özge'nin Kayıp Oyuncağı</t>
+          <t>First Engilish Story Book - The Lion Hunter</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789758897575</t>
+          <t>3990000075403</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük (Plastik Kapak) (Ciltli)</t>
+          <t>Kazanımlı Öyküler - Şımarık Eşşek ve Çetesi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>7.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054784752</t>
+          <t>3990000075402</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Nutuk (2 Renk)</t>
+          <t>Kazanımlı Öyküler - Yüksekten Korkan Uçak</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>112.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>8699444030326</t>
+          <t>3990000075401</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Çocukluğu Seti (5 Kitap Takım)</t>
+          <t>Kazanımlı Öyküler - Unutkan Balık</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>11.57</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054784769</t>
+          <t>3990000075405</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Milena'ya Mektuplar</t>
+          <t>Kazanımlı Öyküler - Çılgın Kurbağa</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>13.89</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>8699444030241</t>
+          <t>3990000075404</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Türkçe - Türkçe İngilizce Resimli Sözlük</t>
+          <t>Kazanımlı Öyküler - Özge'nin Kayıp Oyuncağı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>7.41</v>
+        <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>8699444030272</t>
+          <t>9789758897575</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Dinimi Öğreniyorum Seti - Dört Halife (4 Kitap Takım)</t>
+          <t>Türkçe Sözlük (Plastik Kapak) (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>9.26</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054784363</t>
+          <t>9786054784752</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Çatlak Komik Bilmeceler</t>
+          <t>Nutuk (2 Renk)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>50</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789759130022</t>
+          <t>8699444030326</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Belirli Gün ve Haftalar</t>
+          <t>Peygamberimizin Çocukluğu Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>11.11</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054784844</t>
+          <t>9786054784769</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>The Little Prince</t>
+          <t>Milena'ya Mektuplar</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>9.9</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054784776</t>
+          <t>8699444030241</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Cucu Boyama Kitapları Seti (10 Kitap Takım)</t>
+          <t>İngilizce Türkçe - Türkçe İngilizce Resimli Sözlük</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>18.52</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000017738</t>
+          <t>8699444030272</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Gönül 7. Sınıf Temel Dersler Yaprak Testler (Çek - Kopar)</t>
+          <t>Dinimi Öğreniyorum Seti - Dört Halife (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>6.02</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3990000017737</t>
+          <t>9786054784363</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Gönül 6. Sınıf Temel Dersler Yaprak Testler</t>
+          <t>Çatlak Komik Bilmeceler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>6.02</v>
+        <v>50</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>3990000017736</t>
+          <t>9789759130022</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Gönül 5. Sınıf Temel Dersler Yaprak Testler (Çek - Kopar)</t>
+          <t>Belirli Gün ve Haftalar</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>5.46</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>3990000017735</t>
+          <t>9786054784844</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Gönül 3. Sınıf Temel Dersler Yaprak Testler (Çek - Kopar)</t>
+          <t>The Little Prince</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>5.09</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>3990000017733</t>
+          <t>9786054784776</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Gönül 1. Sınıf Temel Dersler Yaprak Testler (Çek - Kopar)</t>
+          <t>Cucu Boyama Kitapları Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>4.54</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>3990000017734</t>
+          <t>3990000017738</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Gönül 2. Sınıf Temel Dersler Yaprak Testler (Çek - Kopar)</t>
+          <t>Gönül 7. Sınıf Temel Dersler Yaprak Testler (Çek - Kopar)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>5.09</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9280000003367</t>
+          <t>3990000017737</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Ronald Amundsen</t>
+          <t>Gönül 6. Sınıf Temel Dersler Yaprak Testler</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>7.41</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9280000001097</t>
+          <t>3990000017736</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Marco Polo</t>
+          <t>Gönül 5. Sınıf Temel Dersler Yaprak Testler (Çek - Kopar)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>7.41</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9280000003374</t>
+          <t>3990000017735</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Leonardo Da Vinci</t>
+          <t>Gönül 3. Sınıf Temel Dersler Yaprak Testler (Çek - Kopar)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>7.41</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9280000003411</t>
+          <t>3990000017733</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Kristof Kolomb</t>
+          <t>Gönül 1. Sınıf Temel Dersler Yaprak Testler (Çek - Kopar)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>7.41</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9280000003404</t>
+          <t>3990000017734</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar -  Alexander Graham Bell</t>
+          <t>Gönül 2. Sınıf Temel Dersler Yaprak Testler (Çek - Kopar)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>7.41</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9280000001486</t>
+          <t>9280000003367</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Amerigo Vespucci</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Ronald Amundsen</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9280000008942</t>
+          <t>9280000001097</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Aristotales</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Marco Polo</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>2006051001032</t>
+          <t>9280000003374</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Thomas Alva Edison</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>5.56</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9280000003398</t>
+          <t>9280000003411</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Benjamin Franklin</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Kristof Kolomb</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9280000009123</t>
+          <t>9280000003404</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Galileo Galilei</t>
+          <t>Dünya'ya Yön Veren İnsanlar -  Alexander Graham Bell</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9280000008935</t>
+          <t>9280000001486</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Johannes Gutenberg</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Amerigo Vespucci</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789944436809</t>
+          <t>9280000008942</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Aristotales</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789944436519</t>
+          <t>2006051001032</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Değirmenimden Mektuplar</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Thomas Alva Edison</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>62.5</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789944436908</t>
+          <t>9280000003398</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Benjamin Franklin</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789944436922</t>
+          <t>9280000009123</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Mesneviden Seçmeler</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Galileo Galilei</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>62.5</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789944436946</t>
+          <t>9280000008935</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Johannes Gutenberg</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>62.5</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789944436960</t>
+          <t>9789944436809</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>62.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789944436830</t>
+          <t>9789944436519</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Cezmi</t>
+          <t>Değirmenimden Mektuplar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>100</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789944436526</t>
+          <t>9789944436908</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Seçme Öyküler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>35</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789944436793</t>
+          <t>9789944436922</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Mesneviden Seçmeler</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>100</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789944436861</t>
+          <t>9789944436946</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>100</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789944436953</t>
+          <t>9789944436960</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>9.26</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789944436731</t>
+          <t>9789944436830</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Cezmi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>62.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789944436496</t>
+          <t>9789944436526</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054784448</t>
+          <t>9789944436793</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Nefis Öyküler (10 Kitap Takım)</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054784035</t>
+          <t>9789944436861</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Mı Tatlı Hikayeler - Bal Tadında Hikayeler</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>19.9</v>
+        <v>100</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054784554</t>
+          <t>9789944436953</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Mı Tatlı Hikayeler - Dondurma Tadında Hikayeler</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>19.9</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054784585</t>
+          <t>9789944436731</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Mı Tatlı Hikayeler - Çikolata Tadında Hikayeler</t>
+          <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>19.9</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054784561</t>
+          <t>9789944436496</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Mı Tatlı Hikayeler - Pasta Tadında Hikayeler</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>19.9</v>
+        <v>75</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054784578</t>
+          <t>9786054784448</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Mı Tatlı Hikayeler - Şeker Tadında Hikayeler</t>
+          <t>Nefis Öyküler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>19.9</v>
+        <v>80</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054784653</t>
+          <t>9786054784035</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Tatlı Mı Tatlı Hikayeler - Bal Tadında Hikayeler</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>50</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>8699444090870</t>
+          <t>9786054784554</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Masal Dünyamız Öykü Dizisi (25 Kitap)</t>
+          <t>Tatlı Mı Tatlı Hikayeler - Dondurma Tadında Hikayeler</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>69.44</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9280000009000</t>
+          <t>9786054784585</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar - Nikolaj Kopernik</t>
+          <t>Tatlı Mı Tatlı Hikayeler - Çikolata Tadında Hikayeler</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>7.41</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055362683</t>
+          <t>9786054784561</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Cucu'dan Hikaye Sepeti (10 Kitap)</t>
+          <t>Tatlı Mı Tatlı Hikayeler - Pasta Tadında Hikayeler</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>150</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>3990000017440</t>
+          <t>9786054784578</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>100 Temel Eser ( 40'lı Kutulu Kitap Takımı )</t>
+          <t>Tatlı Mı Tatlı Hikayeler - Şeker Tadında Hikayeler</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>181.48</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789944436205</t>
+          <t>9786054784653</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>SBS Hazırlık 8. Sınıf Temel Dersler Yaprak Testler</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>6.02</v>
+        <v>50</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054784134</t>
+          <t>8699444090870</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Cucu Anasınıfı (4'lü Takım Kitap)</t>
+          <t>Masal Dünyamız Öykü Dizisi (25 Kitap)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>14.81</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786055362027</t>
+          <t>9280000009000</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çalışma Günlüğüm 5</t>
+          <t>Dünya'ya Yön Veren İnsanlar - Nikolaj Kopernik</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055362010</t>
+          <t>9786055362683</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çalışma Günlüğüm 3</t>
+          <t>Cucu'dan Hikaye Sepeti (10 Kitap)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>8.8</v>
+        <v>150</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055362089</t>
+          <t>3990000017440</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çalışma Günlüğüm 4</t>
+          <t>100 Temel Eser ( 40'lı Kutulu Kitap Takımı )</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>9.26</v>
+        <v>181.48</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789944436106</t>
+          <t>9789944436205</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Öğretici Boyama Seti (10 Kitap Takım)</t>
+          <t>SBS Hazırlık 8. Sınıf Temel Dersler Yaprak Testler</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>30</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055362003</t>
+          <t>9786054784134</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çalışma Günlüğüm 2</t>
+          <t>Cucu Anasınıfı (4'lü Takım Kitap)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>8.8</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>8699444030300</t>
+          <t>9786055362027</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Cucu Boyamayı Öğretiyor</t>
+          <t>Türkçe Çalışma Günlüğüm 5</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>16</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789944436717</t>
+          <t>9786055362010</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Gülistan</t>
+          <t>Türkçe Çalışma Günlüğüm 3</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>9</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789944436892</t>
+          <t>9786055362089</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Türkçe Çalışma Günlüğüm 4</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>62.5</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789944436878</t>
+          <t>9789944436106</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Eğitici Öğretici Boyama Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>62.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789944436755</t>
+          <t>9786055362003</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Türkçe Çalışma Günlüğüm 2</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>62.5</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789944436748</t>
+          <t>8699444030300</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ile Hacivat</t>
+          <t>Cucu Boyamayı Öğretiyor</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>62.5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789758897445</t>
+          <t>9789944436717</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Masal Dünyamız Seçmeler ( 25'li Düz Yazılı Kutulu Kitap Takımı )</t>
+          <t>Gülistan</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>69.44</v>
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789944436274</t>
+          <t>9789944436892</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Masallar ( 30 Düz Yazılı Kutulu Kitap Takım)</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>92.59</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789944436359</t>
+          <t>9789944436878</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Öğretici Masallar ( 30'lu Eğik Yazılı Kutulu Kitap Takımı )</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>450</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789944436243</t>
+          <t>9789944436755</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Eğlendiren - Öğreten Masallar (Ciltli)</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>112.5</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789944436656</t>
+          <t>9789944436748</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Seçme Masallar - 5N 1K (Ciltli)</t>
+          <t>Karagöz ile Hacivat</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>112.5</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>3990000017448</t>
+          <t>9789758897445</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Okunan Kitaplar Bilgi Defteri</t>
+          <t>Masal Dünyamız Seçmeler ( 25'li Düz Yazılı Kutulu Kitap Takımı )</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>7.5</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>3990000017447</t>
+          <t>9789944436274</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Kurdu'm</t>
+          <t>Eğitici Masallar ( 30 Düz Yazılı Kutulu Kitap Takım)</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>7.5</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789944436434</t>
+          <t>9789944436359</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim 2. Sınıf Tüm Dersler Konu Anlatımlı Örnek Çözümler Değerlendirme Testleri</t>
+          <t>Öğretici Masallar ( 30'lu Eğik Yazılı Kutulu Kitap Takımı )</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>15.74</v>
+        <v>450</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789944436588</t>
+          <t>9789944436243</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim 3. Sınıf Tüm Dersler Konu Anlatımlı Örnek Çözümler Değerlendirme Testleri</t>
+          <t>Eğlendiren - Öğreten Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>16.67</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786055362065</t>
+          <t>9789944436656</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Kazanımlı Temel Dersler Soru Bankası</t>
+          <t>En Güzel Seçme Masallar - 5N 1K (Ciltli)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>16.67</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789944436410</t>
+          <t>3990000017448</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim 4. Sınıf Tüm Dersler Konu Anlatımlı Örnek Çözümler Değerlendirme Testleri</t>
+          <t>Okunan Kitaplar Bilgi Defteri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>20.37</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055362072</t>
+          <t>3990000017447</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Kazanımlı Temel Dersler Soru Bankası</t>
+          <t>Kitap Okuma Kurdu'm</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>16.67</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055362041</t>
+          <t>9789944436434</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Kazanımlı Temel Dersler Soru Bankası</t>
+          <t>İlköğretim 2. Sınıf Tüm Dersler Konu Anlatımlı Örnek Çözümler Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>14.81</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055362058</t>
+          <t>9789944436588</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Kazanımlı Temel Dersler Soru Bankası</t>
+          <t>İlköğretim 3. Sınıf Tüm Dersler Konu Anlatımlı Örnek Çözümler Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>14.81</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789944436267</t>
+          <t>9786055362065</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim 5. Sınıf Tüm Dersler Konu Anlatımlı Örnek Çözümler Değerlendirme Testleri</t>
+          <t>4. Sınıf Kazanımlı Temel Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>20.37</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>3990000017452</t>
+          <t>9789944436410</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf 1. Dönem Merkezi Ortak Sınav Kazanım Değerlendirme Denemeleri</t>
+          <t>İlköğretim 4. Sınıf Tüm Dersler Konu Anlatımlı Örnek Çözümler Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>33.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789944736350</t>
+          <t>9786055362072</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Masallar (Ciltli)</t>
+          <t>5. Sınıf Kazanımlı Temel Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>11.02</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786055362171</t>
+          <t>9786055362041</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Dostlar Afacan Çocuklar (Ciltli)</t>
+          <t>2. Sınıf Kazanımlı Temel Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>112.5</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786055362232</t>
+          <t>9786055362058</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Mimoza Dizisi - 10 Kitap</t>
+          <t>3. Sınıf Kazanımlı Temel Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>200</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789944436762</t>
+          <t>9789944436267</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>İlköğretim 5. Sınıf Tüm Dersler Konu Anlatımlı Örnek Çözümler Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>62.5</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789944436786</t>
+          <t>3990000017452</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>8. Sınıf 1. Dönem Merkezi Ortak Sınav Kazanım Değerlendirme Denemeleri</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>8.33</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>8699444090993</t>
+          <t>9789944736350</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kreş ve Anasınıfları İçin Gönülden Eğlen - Öğren Boyama Kitabı ( 5'li Kutulu Kitap Takımı )</t>
+          <t>Sevimli Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>60</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789944436823</t>
+          <t>9786055362171</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Sevimli Dostlar Afacan Çocuklar (Ciltli)</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>62.5</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789944436885</t>
+          <t>9786055362232</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Talat ve Fitnat (Ciltli)</t>
+          <t>Mimoza Dizisi - 10 Kitap</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>62.5</v>
+        <v>200</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789944436816</t>
+          <t>9789944436762</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>6.02</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786055362270</t>
+          <t>9789944436786</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Özgün Öykü Bahçesi - 10 Kitap Takım</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>150</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789944436724</t>
+          <t>8699444090993</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Divan'ndan Seçmeler</t>
+          <t>Kreş ve Anasınıfları İçin Gönülden Eğlen - Öğren Boyama Kitabı ( 5'li Kutulu Kitap Takımı )</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>62.5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789944436847</t>
+          <t>9789944436823</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789944436854</t>
+          <t>9789944436885</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Taaşşuk-ı Talat ve Fitnat (Ciltli)</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>100</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789944436915</t>
+          <t>9789944436816</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>100</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789944436977</t>
+          <t>9786055362270</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Öyküler</t>
+          <t>Özgün Öykü Bahçesi - 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>62.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789944436939</t>
+          <t>9789944436724</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Divan'ndan Seçmeler</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>6.94</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789944436502</t>
+          <t>9789944436847</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>75</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055362218</t>
+          <t>9789944436854</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Rüya Tabirleri</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>10.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055362201</t>
+          <t>9789944436915</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Fıkraları</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055362188</t>
+          <t>9789944436977</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları</t>
+          <t>Öyküler</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>10.5</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789758543441</t>
+          <t>9789944436939</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>50</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055362621</t>
+          <t>9789944436502</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed'in Hayatı</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055362850</t>
+          <t>9786055362218</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yön Veren İnsanlar (12 Kitap Takım)</t>
+          <t>Rüya Tabirleri</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>88.89</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786055362461</t>
+          <t>9786055362201</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Göz Nuru Tebrizli Şems</t>
+          <t>Öğrenci Fıkraları</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>10.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055362546</t>
+          <t>9786055362188</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Etkili İletişimin Sırrı</t>
+          <t>Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>12</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055362553</t>
+          <t>9789758543441</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Başarının Sırrı Elimizde</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>12</v>
+        <v>50</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055362492</t>
+          <t>9786055362621</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Özgün Öykülerle Değerler Ediniyorum (5 Kitap Takım)</t>
+          <t>Hz. Muhammed'in Hayatı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>3990000018507</t>
+          <t>9786055362850</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Testli Pratik Dilbilgisi (3 Kitap Takım)</t>
+          <t>Dünya'ya Yön Veren İnsanlar (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>12.5</v>
+        <v>88.89</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055362454</t>
+          <t>9786055362461</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Göz Nuru Mevlana</t>
+          <t>Aşkın Göz Nuru Tebrizli Şems</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>20</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786054784103</t>
+          <t>9786055362546</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim - Türkçe Meali</t>
+          <t>Etkili İletişimin Sırrı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>6.83</v>
+        <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>3990000018506</t>
+          <t>9786055362553</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Zihinden Problemler (İlköğretim 2-5. Sınıf)</t>
+          <t>Başarının Sırrı Elimizde</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>29.63</v>
+        <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055362720</t>
+          <t>9786055362492</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim (Türkçe Meali)</t>
+          <t>Özgün Öykülerle Değerler Ediniyorum (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789944436380</t>
+          <t>3990000018507</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Testli Pratik Dilbilgisi 2</t>
+          <t>Testli Pratik Dilbilgisi (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>4.17</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055362744</t>
+          <t>9786055362454</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları</t>
+          <t>Aşkın Göz Nuru Mevlana</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786054784233</t>
+          <t>9786054784103</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>English Notebook!</t>
+          <t>Kur'an-ı Kerim - Türkçe Meali</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>3.24</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054784240</t>
+          <t>3990000018506</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>My First Dictionary (2. Grade)</t>
+          <t>Uygulamalı Zihinden Problemler (İlköğretim 2-5. Sınıf)</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>3.24</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789944436045</t>
+          <t>9786055362720</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Temel Dersler Yaprak Testler Çek-Kopar</t>
+          <t>Kuran-ı Kerim (Türkçe Meali)</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>5.46</v>
+        <v>20</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789758897469</t>
+          <t>9789944436380</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Çok Okunan Dünya Klasikleri (20 Kitap Takım)</t>
+          <t>Testli Pratik Dilbilgisi 2</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>72.22</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055362768</t>
+          <t>9786055362744</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal</t>
+          <t>Binbir Gece Masalları</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>3990000018505</t>
+          <t>9786054784233</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Temel Dersler Bulmaca (5 Kitap Takım)</t>
+          <t>English Notebook!</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>23.15</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>3996055362898</t>
+          <t>9786054784240</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>First Engilish Story Book (10 Book Suit)</t>
+          <t>My First Dictionary (2. Grade)</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>64.81</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>3990000028411</t>
+          <t>9789944436045</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Şirin Öyküler Set (5 Kitap Takım)</t>
+          <t>4. Sınıf Temel Dersler Yaprak Testler Çek-Kopar</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>99.5</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054784486</t>
+          <t>9789758897469</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Şirin Öyküler : Eğlendiren - Öğreten Masallar</t>
+          <t>Çok Okunan Dünya Klasikleri (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>50</v>
+        <v>72.22</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054784479</t>
+          <t>9786055362768</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Şirin Öyküler : Sevilen Masallar</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054784332</t>
+          <t>3990000018505</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Şirin Öyküler : Öykü Gezegeni</t>
+          <t>Temel Dersler Bulmaca (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054784462</t>
+          <t>3996055362898</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Şirin Öyküler : En Güzel Seçme Masallar</t>
+          <t>First Engilish Story Book (10 Book Suit)</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>50</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054784455</t>
+          <t>3990000028411</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Şirin Öyküler : Afacan Çocuklar</t>
+          <t>Şirin Öyküler Set (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>50</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789758543557</t>
+          <t>9786054784486</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Dünya Masalı (20 Kitap Takım)</t>
+          <t>Şirin Öyküler : Eğlendiren - Öğreten Masallar</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>64.81</v>
+        <v>50</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786055362249</t>
+          <t>9786054784479</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kazanımlı Öyküler (10 Kitap Takım)</t>
+          <t>Şirin Öyküler : Sevilen Masallar</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>17.59</v>
+        <v>50</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789944436229</t>
+          <t>9786054784332</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Behrengi (10 Kitap Takım)</t>
+          <t>Şirin Öyküler : Öykü Gezegeni</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055362195</t>
+          <t>9786054784462</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Fıkraları</t>
+          <t>Şirin Öyküler : En Güzel Seçme Masallar</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055362263</t>
+          <t>9786054784455</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Çocukça Sorular Biliyor musun?</t>
+          <t>Şirin Öyküler : Afacan Çocuklar</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055362225</t>
+          <t>9789758543557</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Bitkiler</t>
+          <t>En Güzel Dünya Masalı (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>10.5</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>4668526926028</t>
+          <t>9786055362249</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Şekilli Boyama Kitabım (5 Kitap Takım)</t>
+          <t>Kazanımlı Öyküler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>100</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054784790</t>
+          <t>9789944436229</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Behrengi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>19.9</v>
+        <v>100</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054784820</t>
+          <t>9786055362195</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Karadeniz Fıkraları</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>19.9</v>
+        <v>50</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054784806</t>
+          <t>9786055362263</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Çocukça Sorular Biliyor musun?</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>19.9</v>
+        <v>50</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054784813</t>
+          <t>9786055362225</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Şifalı Bitkiler</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>50</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786055362430</t>
+          <t>4668526926028</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Ağacı</t>
+          <t>Şekilli Boyama Kitabım (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057614155</t>
+          <t>9786054784790</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>7.5</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057614131</t>
+          <t>9786054784820</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>7.5</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057614117</t>
+          <t>9786054784806</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>28</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057614148</t>
+          <t>9786054784813</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>28</v>
+        <v>50</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054784837</t>
+          <t>9786055362430</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde (Tam Metin)</t>
+          <t>Yıldız Ağacı</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>62.5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786054784912</t>
+          <t>9786057614155</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Che Guevara - Bir Savaşçının Günlüğü</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>50</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057614162</t>
+          <t>9786057614131</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Korku</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>5.9</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054784677</t>
+          <t>9786057614117</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Akgürgenlerin Esrarı - Dörtlerin Birliği</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>75</v>
+        <v>28</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054784707</t>
+          <t>9786057614148</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Dans Eden Adamlar</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>75</v>
+        <v>28</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054784684</t>
+          <t>9786054784837</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Baskervillerin Köpeği - Zümrüt Taç</t>
+          <t>Beyaz Zambaklar Ülkesinde (Tam Metin)</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>75</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054784691</t>
+          <t>9786054784912</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Bascombe Vadisinin Gizemi</t>
+          <t>Che Guevara - Bir Savaşçının Günlüğü</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054784714</t>
+          <t>9786057614162</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Korku Vadisi</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>75</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>3990000053129</t>
+          <t>9786054784677</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>The Metal Fish and The Wooden Horse</t>
+          <t>Sherlock Holmes: Akgürgenlerin Esrarı - Dörtlerin Birliği</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>6.4</v>
+        <v>75</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>3990003815193</t>
+          <t>9786054784707</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Flying Chest</t>
+          <t>Sherlock Holmes - Dans Eden Adamlar</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>8</v>
+        <v>75</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054784493</t>
+          <t>9786054784684</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Bonbon Boyama (Boyama Kalemli)</t>
+          <t>Sherlock Holmes: Baskervillerin Köpeği - Zümrüt Taç</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789944436199</t>
+          <t>9786054784691</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Uygulamalı Zihinden Problemler</t>
+          <t>Sherlock Holmes - Bascombe Vadisinin Gizemi</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>5.92</v>
+        <v>75</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789944436212</t>
+          <t>9786054784714</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Uygulamalı Zihinden Problemler</t>
+          <t>Sherlock Holmes - Korku Vadisi</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>5.92</v>
+        <v>75</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054784783</t>
+          <t>3990000053129</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış Bir Yokmuş Keloğlan Masalları</t>
+          <t>The Metal Fish and The Wooden Horse</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>50</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786055362690</t>
+          <t>3990003815193</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Biz Bize Benzeriz %100 Yerli Malı-Kahkaha Tufanı</t>
+          <t>Flying Chest</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>50</v>
+        <v>8</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>3990000052132</t>
+          <t>9786054784493</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Öğretici Boyama - Bitkileri Öğreniyorum</t>
+          <t>Bonbon Boyama (Boyama Kalemli)</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>3</v>
+        <v>100</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>3990000052131</t>
+          <t>9789944436199</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Öğretici Boyama - Taşıtları Tanıyorum</t>
+          <t>3. Sınıf Uygulamalı Zihinden Problemler</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>3</v>
+        <v>5.92</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>3990000052128</t>
+          <t>9789944436212</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>White Tooth</t>
+          <t>5. Sınıf Uygulamalı Zihinden Problemler</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>8</v>
+        <v>5.92</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>3990000052133</t>
+          <t>9786054784783</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Öğretici Boyama - Masal Kahramanları</t>
+          <t>Bir Varmış Bir Yokmuş Keloğlan Masalları</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>3</v>
+        <v>50</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>3990000052141</t>
+          <t>9786055362690</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Öğretici Boyama - Meslekleri Tanıyorum</t>
+          <t>Biz Bize Benzeriz %100 Yerli Malı-Kahkaha Tufanı</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>3</v>
+        <v>50</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>3990000052140</t>
+          <t>3990000052132</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Öğretici Boyama - İngilizce Öğreniyorum</t>
+          <t>Eğitici Öğretici Boyama - Bitkileri Öğreniyorum</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
+          <t>3990000052131</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Eğitici Öğretici Boyama - Taşıtları Tanıyorum</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>3990000052128</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>White Tooth</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>3990000052133</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Eğitici Öğretici Boyama - Masal Kahramanları</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>3990000052141</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Eğitici Öğretici Boyama - Meslekleri Tanıyorum</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>3990000052140</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Eğitici Öğretici Boyama - İngilizce Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
           <t>3990000052137</t>
         </is>
       </c>
-      <c r="B310" s="1" t="inlineStr">
+      <c r="B315" s="1" t="inlineStr">
         <is>
           <t>Eğitici Öğretici Boyama - Meyveleri Öğreniyorum</t>
         </is>
       </c>
-      <c r="C310" s="1">
+      <c r="C315" s="1">
         <v>3</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>