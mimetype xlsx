--- v0 (2026-04-06)
+++ v1 (2026-09-12)
@@ -85,625 +85,670 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259497556</t>
+          <t>9786259402239</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Pusula</t>
+          <t>Peygamberin Damadı Hazreti Ali (2. Kitap) - Çocuklar için Dört Halife Dizisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259497501</t>
+          <t>9786259402246</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Şato Yıldız Kardeşliği</t>
+          <t>İlk Çocuk Müslüman Hazreti Ali (1. Kitap) - Çocuklar için Dört Halife Dizisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259497525</t>
+          <t>9786259402253</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ankebut’un Öfkesi Cehennem</t>
+          <t>Hayber'in Fatihi Hazreti Ali (3. Kitap) - Çocuklar için Dört Halife Dizisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259535982</t>
+          <t>9786259497556</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Sessiz Pusula</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259535999</t>
+          <t>9786259497501</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Pancarcı Çocuk</t>
+          <t>Sihirli Şato Yıldız Kardeşliği</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259497549</t>
+          <t>9786259497525</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kurt Adam, Yıldız Kardeşliği</t>
+          <t>Ankebut’un Öfkesi Cehennem</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259497563</t>
+          <t>9786259535982</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Ruhların Savaşı 2</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259497518</t>
+          <t>9786259535999</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Düğüm</t>
+          <t>Pancarcı Çocuk</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259497532</t>
+          <t>9786259497549</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ankebut'un Öfkesi Cennet</t>
+          <t>Kurt Adam, Yıldız Kardeşliği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259599663</t>
+          <t>9786259497563</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Burnuma Kelebek Konmasın</t>
+          <t>Karanlık Ruhların Savaşı 2</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>165</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259902784</t>
+          <t>9786259497518</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Ruhların Savaşı (Fantastik Macera)</t>
+          <t>Düğüm</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259902791</t>
+          <t>9786259497532</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kikimora ve Sihirli Şato</t>
+          <t>Ankebut'un Öfkesi Cennet</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259958088</t>
+          <t>9786259599663</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sadaka Hz Osman (2. Kitap)</t>
+          <t>Burnuma Kelebek Konmasın</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>50</v>
+        <v>165</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259958095</t>
+          <t>9786259902784</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Abidesi Hz Osman (1. Kitap)</t>
+          <t>Karanlık Ruhların Savaşı (Fantastik Macera)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>50</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259958071</t>
+          <t>9786259902791</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Cennet Arkadaşı Hz Osman (3. Kitap)</t>
+          <t>Kikimora ve Sihirli Şato</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259902777</t>
+          <t>9786259958088</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Siyah Mum</t>
+          <t>Büyük Sadaka Hz Osman (2. Kitap)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259958064</t>
+          <t>9786259958095</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları</t>
+          <t>Ahlak Abidesi Hz Osman (1. Kitap)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259958057</t>
+          <t>9786259958071</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Masalları</t>
+          <t>Cennet Arkadaşı Hz Osman (3. Kitap)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>72</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259958040</t>
+          <t>9786259902777</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Siyah Mum</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259902760</t>
+          <t>9786259958064</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Alparslan</t>
+          <t>Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786254431791</t>
+          <t>9786259958057</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sadık Yol Arkadaşı Hazreti</t>
+          <t>Keloğlan Masalları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>50</v>
+        <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786254431784</t>
+          <t>9786259958040</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sadakat Abidesi Hazreti Ebu Bekir (1. Kitap)</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259958002</t>
+          <t>9786259902760</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mazlumların Yardımcısı Hazreti Ömer (3. Kitap)</t>
+          <t>Alparslan</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259958019</t>
+          <t>9786254431791</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İlk Halife Hazreti Ebu Bekir (3. Kitap)</t>
+          <t>Sadık Yol Arkadaşı Hazreti</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259958026</t>
+          <t>9786254431784</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hakkın Savunucusu Hazreti</t>
+          <t>Sadakat Abidesi Hazreti Ebu Bekir (1. Kitap)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259958033</t>
+          <t>9786259958002</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Adalet Timsali Hazreti</t>
+          <t>Mazlumların Yardımcısı Hazreti Ömer (3. Kitap)</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259902715</t>
+          <t>9786259958019</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tılsım 1 - Elen Kendisiyle Savaşıyor</t>
+          <t>İlk Halife Hazreti Ebu Bekir (3. Kitap)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>95</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259902739</t>
+          <t>9786259958026</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tılsım 3 – Zec Kötülük İçin Savaşıyor</t>
+          <t>Hakkın Savunucusu Hazreti</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>95</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259902722</t>
+          <t>9786259958033</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tılsım 2 – Eric Aşk İçin Savaşıyor</t>
+          <t>Adalet Timsali Hazreti</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>95</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786254431760</t>
+          <t>9786259902715</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rabbin Seni Duyar</t>
+          <t>Tılsım 1 - Elen Kendisiyle Savaşıyor</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>210</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259902753</t>
+          <t>9786259902739</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Sırrı</t>
+          <t>Tılsım 3 – Zec Kötülük İçin Savaşıyor</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>145</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259902746</t>
+          <t>9786259902722</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kut’ül Amare</t>
+          <t>Tılsım 2 – Eric Aşk İçin Savaşıyor</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786254431708</t>
+          <t>9786254431760</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kama Tarkan</t>
+          <t>Rabbin Seni Duyar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>80</v>
+        <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786254431746</t>
+          <t>9786259902753</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hilalin Şövalyeleri</t>
+          <t>Osmanlı’nın Sırrı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786254431753</t>
+          <t>9786259902746</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Doğu Türkistan’ın Gözyaşları</t>
+          <t>Kut’ül Amare</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>65</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786254431722</t>
+          <t>9786254431708</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çakıl Taşı</t>
+          <t>Kama Tarkan</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786254431739</t>
+          <t>9786254431746</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Baybars</t>
+          <t>Hilalin Şövalyeleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259902708</t>
+          <t>9786254431753</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla İle Nun</t>
+          <t>Doğu Türkistan’ın Gözyaşları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>230</v>
+        <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
+          <t>9786254431722</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Çakıl Taşı</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786254431739</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Baybars</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259902708</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Vaveyla İle Nun</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
           <t>9786254431715</t>
         </is>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Tomris Hatun</t>
         </is>
       </c>
-      <c r="C40" s="1">
+      <c r="C43" s="1">
         <v>80</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>