--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -85,6715 +85,6760 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256444782</t>
+          <t>9786256444836</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Deyimlerde Kültürel Kodlar</t>
+          <t>Dindarlaşma ve Sekülerleşme Ekseninde İslami Burjuva: Bursa Müsiad Örneği</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256444768</t>
+          <t>9786256444829</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Erzincan Efsaneleri</t>
+          <t>Doğumunun 70. Yılında Borçalışinas Prof. Dr. Şureddin Memmedli (Qarapapaq) Armağanı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256444751</t>
+          <t>9786256444799</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Fuzuli Divanı’nda Tip - Karakter - Şahsiyet</t>
+          <t>Tanısal Testlerin Pratik Kullanımı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256444522</t>
+          <t>9786256444782</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yemek, Mekan, Kimlik</t>
+          <t>Türkçe Deyimlerde Kültürel Kodlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256444515</t>
+          <t>9786256444768</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkolojiye Zarif Bir Dokunuş: Prof. Dr. Özen Yaylagül Üstünel Armağanı</t>
+          <t>Erzincan Efsaneleri</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256444508</t>
+          <t>9786256444751</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kent Sofralarında Yemek ve Kültür</t>
+          <t>Fuzuli Divanı’nda Tip - Karakter - Şahsiyet</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256444492</t>
+          <t>9786256444522</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh Hazinesinden Tercihler</t>
+          <t>Yemek, Mekan, Kimlik</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256444485</t>
+          <t>9786256444515</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tarihinde Hadis ve Sünnetin Bağlayıcılığı</t>
+          <t>Türkolojiye Zarif Bir Dokunuş: Prof. Dr. Özen Yaylagül Üstünel Armağanı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256444454</t>
+          <t>9786256444508</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Metinlere Göre Eski Çağlarda Yahudilik</t>
+          <t>Kent Sofralarında Yemek ve Kültür</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256444447</t>
+          <t>9786256444492</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Erzincan Masalları</t>
+          <t>Fıkıh Hazinesinden Tercihler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256444324</t>
+          <t>9786256444485</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Azizzade Mehmed Bahayi Divanı</t>
+          <t>Hadis Tarihinde Hadis ve Sünnetin Bağlayıcılığı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256444461</t>
+          <t>9786256444454</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dua Ediyorum Duam Dileğimdir</t>
+          <t>Kutsal Metinlere Göre Eski Çağlarda Yahudilik</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256444409</t>
+          <t>9786256444447</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Deyim Varyantları ve Eş Zamanlı Deyimler</t>
+          <t>Erzincan Masalları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256444393</t>
+          <t>9786256444324</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Language Documentation in Comparative Turkic Linguistics</t>
+          <t>Şeyhülislam Azizzade Mehmed Bahayi Divanı</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256444416</t>
+          <t>9786256444461</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Pide, Pita, Börek, Burek Sizce Hangisi</t>
+          <t>Dua Ediyorum Duam Dileğimdir</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256444386</t>
+          <t>9786256444409</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Grameri</t>
+          <t>Türkçede Deyim Varyantları ve Eş Zamanlı Deyimler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256444379</t>
+          <t>9786256444393</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Edebiyatından Rusça Çeviriler (1725-1825)</t>
+          <t>Language Documentation in Comparative Turkic Linguistics</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256444355</t>
+          <t>9786256444416</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Halk Psikolojisi ve Halk Edebiyatı</t>
+          <t>Pide, Pita, Börek, Burek Sizce Hangisi</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256444300</t>
+          <t>9786256444386</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Siberica - Сибирские Исследования Siberian Studies</t>
+          <t>Türkmen Grameri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256444331</t>
+          <t>9786256444379</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Türk ve İskandinav Mitolojisi</t>
+          <t>Avrupa Edebiyatından Rusça Çeviriler (1725-1825)</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256444348</t>
+          <t>9786256444355</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Güncel Fıkıh Problemlerinin Çözümünde Temel İlkeler ve Sözlük</t>
+          <t>Halk Psikolojisi ve Halk Edebiyatı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256444317</t>
+          <t>9786256444300</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dijital Folklor</t>
+          <t>Siberica - Сибирские Исследования Siberian Studies</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256444294</t>
+          <t>9786256444331</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Ağızlarında Eş Anlamlılık</t>
+          <t>Karşılaştırmalı Türk ve İskandinav Mitolojisi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256444287</t>
+          <t>9786256444348</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Küresel Edebiyat</t>
+          <t>Güncel Fıkıh Problemlerinin Çözümünde Temel İlkeler ve Sözlük</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256444270</t>
+          <t>9786256444317</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bursalı Eşref Divanı</t>
+          <t>Dijital Folklor</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256444249</t>
+          <t>9786256444294</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Türk Masalları ve Holbek Yöntemi</t>
+          <t>Anadolu Ağızlarında Eş Anlamlılık</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256444256</t>
+          <t>9786256444287</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Rüstem ve Sührab - Abbas Gaibzade</t>
+          <t>Küresel Edebiyat</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256444263</t>
+          <t>9786256444270</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Erzincan Folklorunda Halk Hikayeleri</t>
+          <t>Bursalı Eşref Divanı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256444089</t>
+          <t>9786256444249</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Linguistic Diversity in Azerbaijan: Present State and Future Challenges</t>
+          <t>Türk Masalları ve Holbek Yöntemi</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256444232</t>
+          <t>9786256444256</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Disiplinlerarası ve Tematik İslam Tarihi Yazıları - II</t>
+          <t>Rüstem ve Sührab - Abbas Gaibzade</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256444225</t>
+          <t>9786256444263</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Bilimi Tarihinde El Sanatları Gelenek, Yöntek, Anlam</t>
+          <t>Erzincan Folklorunda Halk Hikayeleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256444140</t>
+          <t>9786256444089</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Periferi ve Sanat</t>
+          <t>Linguistic Diversity in Azerbaijan: Present State and Future Challenges</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256444164</t>
+          <t>9786256444232</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Irvin D. Yalom'un Psikoterapi Yaklaşımında - Varoluşsal Kaygı ve Din</t>
+          <t>Disiplinlerarası ve Tematik İslam Tarihi Yazıları - II</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256444218</t>
+          <t>9786256444225</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gelecekten Ödünç Almak: Somut Olmayan Kültürel Miras ve Sürdürülebilir Kalkınma</t>
+          <t>Türk Halk Bilimi Tarihinde El Sanatları Gelenek, Yöntek, Anlam</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256444188</t>
+          <t>9786256444140</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Mekan, Zaman ve Kronolojiyi Algılama Becerisi</t>
+          <t>Periferi ve Sanat</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256444201</t>
+          <t>9786256444164</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanına Derkenar: Enver Behnan Şapolyo ve Romancılığı</t>
+          <t>Irvin D. Yalom'un Psikoterapi Yaklaşımında - Varoluşsal Kaygı ve Din</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256444195</t>
+          <t>9786256444218</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dkab Öğretmenlerine Göre Okullarda Din Eğitimi ve Kişilik İlişkisi</t>
+          <t>Gelecekten Ödünç Almak: Somut Olmayan Kültürel Miras ve Sürdürülebilir Kalkınma</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256444171</t>
+          <t>9786256444188</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dini Farklılıklara İlişkin Yaklaşımlar - Öğretmen Deneyimleri Bağlamında Bir Değerlendirme</t>
+          <t>Din Eğitiminde Mekan, Zaman ve Kronolojiyi Algılama Becerisi</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256444157</t>
+          <t>9786256444201</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Yeni Toplumsal Hareketler</t>
+          <t>Türk Romanına Derkenar: Enver Behnan Şapolyo ve Romancılığı</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256444126</t>
+          <t>9786256444195</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Çocukların Bilişsel ve Dini Gelişiminde Ölüm Olgusu</t>
+          <t>Dkab Öğretmenlerine Göre Okullarda Din Eğitimi ve Kişilik İlişkisi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256444119</t>
+          <t>9786256444171</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Teoriye Giriş</t>
+          <t>Dini Farklılıklara İlişkin Yaklaşımlar - Öğretmen Deneyimleri Bağlamında Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256444102</t>
+          <t>9786256444157</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tarihinde Hadis ve Sünnetin Bağlayıcılığı Rivayet Dönemi Boyunca</t>
+          <t>Sanat ve Yeni Toplumsal Hareketler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256444096</t>
+          <t>9786256444126</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Rafig Hüseyn Oğlu İmrani’nin Yayımladığı Azerbaycan Muğam Janrının Yaranması ve İnkişaf Tarihi Adlı Eser</t>
+          <t>Çocukların Bilişsel ve Dini Gelişiminde Ölüm Olgusu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256444072</t>
+          <t>9786256444119</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hatti Tanrıçası Teteshapi</t>
+          <t>Sosyal Teoriye Giriş</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256444065</t>
+          <t>9786256444102</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Azerbaycan Cumhuriyeti'nde Milli Kimliğin İnşa Süreçleri</t>
+          <t>Hadis Tarihinde Hadis ve Sünnetin Bağlayıcılığı Rivayet Dönemi Boyunca</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256444068</t>
+          <t>9786256444096</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Mitoloji</t>
+          <t>Rafig Hüseyn Oğlu İmrani’nin Yayımladığı Azerbaycan Muğam Janrının Yaranması ve İnkişaf Tarihi Adlı Eser</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256444041</t>
+          <t>9786256444072</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Yüzüncü Yılında Süer Eker Çağdaş Türkolojinin İzinde</t>
+          <t>Hatti Tanrıçası Teteshapi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789759334488</t>
+          <t>9786256444065</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili Haritası Üzerinde Keşifler</t>
+          <t>Çağdaş Azerbaycan Cumhuriyeti'nde Milli Kimliğin İnşa Süreçleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256444034</t>
+          <t>9786256444068</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Eğitimine Yönelik Örnek Bir Başarı Testi Geliştirme</t>
+          <t>Sosyal Mitoloji</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256444027</t>
+          <t>9786256444041</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Fıkhi Kurallar Işığında Kamu Yönetimi</t>
+          <t>Cumhuriyetin Yüzüncü Yılında Süer Eker Çağdaş Türkolojinin İzinde</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>130</v>
+        <v>450</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256444010</t>
+          <t>9789759334488</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Modern Türk Edebiyatında Bursa</t>
+          <t>Türk Dili Haritası Üzerinde Keşifler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257305990</t>
+          <t>9786256444034</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Simidimde Susamsın</t>
+          <t>Türkçe Eğitimine Yönelik Örnek Bir Başarı Testi Geliştirme</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257305730</t>
+          <t>9786256444027</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Müellifi Meçhul Yusuf u Zeliha Hikayesi</t>
+          <t>Fıkhi Kurallar Işığında Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256444003</t>
+          <t>9786256444010</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Nazmi-i Şirvani ve Divançesi</t>
+          <t>Modern Türk Edebiyatında Bursa</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257305983</t>
+          <t>9786257305990</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Turizm Metinleri Çevirisi: Türkiye Örneği</t>
+          <t>Simidimde Susamsın</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257305976</t>
+          <t>9786257305730</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Escape From Existence: Reflection of Existential Philosophy in Edward Albee’s Selected Plays</t>
+          <t>Müellifi Meçhul Yusuf u Zeliha Hikayesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257305969</t>
+          <t>9786256444003</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bilimler Işığında Yaratılış</t>
+          <t>Nazmi-i Şirvani ve Divançesi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257305952</t>
+          <t>9786257305983</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Romanın Kurgusu Kurgunun Romanı</t>
+          <t>Turizm Metinleri Çevirisi: Türkiye Örneği</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257305945</t>
+          <t>9786257305976</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İslam Dini ve Tabii Din</t>
+          <t>Escape From Existence: Reflection of Existential Philosophy in Edward Albee’s Selected Plays</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257305914</t>
+          <t>9786257305969</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Ali es-Sabuni ve Tefsir İlmindeki Yeri</t>
+          <t>Bilimler Işığında Yaratılış</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257305907</t>
+          <t>9786257305952</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kazak ve Oğuz Halk Felsefesi</t>
+          <t>Romanın Kurgusu Kurgunun Romanı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257305921</t>
+          <t>9786257305945</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çuvaş Araştırmaları</t>
+          <t>İslam Dini ve Tabii Din</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257305891</t>
+          <t>9786257305914</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Türkülerin İlhamıyla Manzum Söyleyişler</t>
+          <t>Muhammed Ali es-Sabuni ve Tefsir İlmindeki Yeri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257305877</t>
+          <t>9786257305907</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Öyküsünde Öne Çıkan Teknikler</t>
+          <t>Kazak ve Oğuz Halk Felsefesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257305860</t>
+          <t>9786257305921</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Helal Ürüne Kültürlerarası Manevi-Psikolojik Yaklaşım</t>
+          <t>Çuvaş Araştırmaları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257305846</t>
+          <t>9786257305891</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Manevi Danışmanlıkta Bibliyoterapi Tekniği ve Uygulanması</t>
+          <t>Türkülerin İlhamıyla Manzum Söyleyişler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257305853</t>
+          <t>9786257305877</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kısas-ı Enbiya</t>
+          <t>Günümüz Öyküsünde Öne Çıkan Teknikler</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257305839</t>
+          <t>9786257305860</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Nakil’den Hikayeler - Halit Ziya Uşaklıgil</t>
+          <t>Helal Ürüne Kültürlerarası Manevi-Psikolojik Yaklaşım</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257305822</t>
+          <t>9786257305846</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>4-6 Yaş Kur’an Kursu Öğretim Programının Değerlendirilmesi</t>
+          <t>Manevi Danışmanlıkta Bibliyoterapi Tekniği ve Uygulanması</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257305808</t>
+          <t>9786257305853</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Seyyidi (Eş'ar)</t>
+          <t>Kısas-ı Enbiya</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257305815</t>
+          <t>9786257305839</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Halkbilimi ve Metaverse</t>
+          <t>Nakil’den Hikayeler - Halit Ziya Uşaklıgil</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257305792</t>
+          <t>9786257305822</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Geç Dönem Çağatay Türkçesiyle Yazılmış Risale-i Attarlık (Tacü'r-Risale)</t>
+          <t>4-6 Yaş Kur’an Kursu Öğretim Programının Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257305785</t>
+          <t>9786257305808</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Müzik</t>
+          <t>Seyyidi (Eş'ar)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257305778</t>
+          <t>9786257305815</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yakup Kadri Karaosmanoğlu’nun Dergi ve Gazete Yazılarında Halk</t>
+          <t>Halkbilimi ve Metaverse</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257305761</t>
+          <t>9786257305792</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Merhamet Kanatları Klasik Türk Şiirinde Afnâmeler</t>
+          <t>Geç Dönem Çağatay Türkçesiyle Yazılmış Risale-i Attarlık (Tacü'r-Risale)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257305754</t>
+          <t>9786257305785</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Uygur Araştırmaları: Makaleler</t>
+          <t>Geleneksel Müzik</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257305747</t>
+          <t>9786257305778</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Eğridirli Hacı Kemal Cami'ü'n - Neẓa'ir</t>
+          <t>Yakup Kadri Karaosmanoğlu’nun Dergi ve Gazete Yazılarında Halk</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257305723</t>
+          <t>9786257305761</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ten'in Duyusal Metaforları II. Yeni</t>
+          <t>Şiirin Merhamet Kanatları Klasik Türk Şiirinde Afnâmeler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257305716</t>
+          <t>9786257305754</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Boyunduruk</t>
+          <t>Çağdaş Uygur Araştırmaları: Makaleler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257305457</t>
+          <t>9786257305747</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İmge Kovanı - İmgeden Düşünceye</t>
+          <t>Eğridirli Hacı Kemal Cami'ü'n - Neẓa'ir</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257305709</t>
+          <t>9786257305723</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Kısa Öyküsünde - Kurmacanın Temel Elemanları</t>
+          <t>Ten'in Duyusal Metaforları II. Yeni</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257305679</t>
+          <t>9786257305716</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Fikirleri ve Mücadelesiyle Mehmet Akif Ersoy</t>
+          <t>Boyunduruk</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257305693</t>
+          <t>9786257305457</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Mukatil Tefsirinde Tevhid</t>
+          <t>İmge Kovanı - İmgeden Düşünceye</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257305662</t>
+          <t>9786257305709</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Lübnanlı Corci Şahin</t>
+          <t>Günümüz Kısa Öyküsünde - Kurmacanın Temel Elemanları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257305686</t>
+          <t>9786257305679</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Klasik ve Çağdaş Dönem Fıkıh Metinleri</t>
+          <t>Fikirleri ve Mücadelesiyle Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257305655</t>
+          <t>9786257305693</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğini Göz Yaşına Banan Şair</t>
+          <t>Mukatil Tefsirinde Tevhid</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257305600</t>
+          <t>9786257305662</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Касым Тыныстановдун араб арибинде жазган айрым эмгектери</t>
+          <t>Lübnanlı Corci Şahin</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257305594</t>
+          <t>9786257305686</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Касым Тыныстановдун латын арибинде жазган айрым эмгектери</t>
+          <t>Klasik ve Çağdaş Dönem Fıkıh Metinleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257305648</t>
+          <t>9786257305655</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Osmaniye İli Ağızları ve Söz Varlığı II</t>
+          <t>Ekmeğini Göz Yaşına Banan Şair</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257305631</t>
+          <t>9786257305600</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Osmaniye İli Ağızları ve Söz Varlığı I</t>
+          <t>Касым Тыныстановдун араб арибинде жазган айрым эмгектери</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257305563</t>
+          <t>9786257305594</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Vahdet-i Vücûd</t>
+          <t>Касым Тыныстановдун латын арибинде жазган айрым эмгектери</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257305570</t>
+          <t>9786257305648</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Cumhuriyet Dönemi Düşüncesinde Din Eğitimi</t>
+          <t>Osmaniye İli Ağızları ve Söz Varlığı II</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257305617</t>
+          <t>9786257305631</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Osmaniye Yöresi</t>
+          <t>Osmaniye İli Ağızları ve Söz Varlığı I</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257305471</t>
+          <t>9786257305563</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Muğrib</t>
+          <t>Vahdet-i Vücûd</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257305495</t>
+          <t>9786257305570</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Suvremenna Turska Yuridicheska Terminologiya</t>
+          <t>Türkiye'de Cumhuriyet Dönemi Düşüncesinde Din Eğitimi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257305488</t>
+          <t>9786257305617</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tatar Language Preservation Strategies And Innovative Practices</t>
+          <t>Osmaniye Yöresi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257305501</t>
+          <t>9786257305471</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Süleyman - Name Karaçelebi - Zade Abdülaziz Efendi</t>
+          <t>Kitab-ı Muğrib</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257305464</t>
+          <t>9786257305495</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Roma Ve Bizans Tarihi El Kitabı</t>
+          <t>Suvremenna Turska Yuridicheska Terminologiya</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257305556</t>
+          <t>9786257305488</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Osmaniye Ağzı Sözlüğü</t>
+          <t>Tatar Language Preservation Strategies And Innovative Practices</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257305518</t>
+          <t>9786257305501</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Meşhur Müfessirler ve Örnek Metinler - 3</t>
+          <t>Süleyman - Name Karaçelebi - Zade Abdülaziz Efendi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257305259</t>
+          <t>9786257305464</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Karşıtlık Nedir, Ne Değildir?</t>
+          <t>Roma Ve Bizans Tarihi El Kitabı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257305525</t>
+          <t>9786257305556</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Bilgisayar Destekli Çeviri Terimleri Sözlüğü</t>
+          <t>Osmaniye Ağzı Sözlüğü</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052233474</t>
+          <t>9786257305518</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yürek Yangınları</t>
+          <t>Meşhur Müfessirler ve Örnek Metinler - 3</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052233443</t>
+          <t>9786257305259</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Dinler Arası Diyalogun Sosyolojik Karşılığı</t>
+          <t>Karşıtlık Nedir, Ne Değildir?</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052233467</t>
+          <t>9786257305525</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Marka Hukukunda Birlikte Var Olma Sözleşmesi</t>
+          <t>Açıklamalı Bilgisayar Destekli Çeviri Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052233450</t>
+          <t>9786052233474</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinlerde Din Olgusu ve Kuran Kurslarında Öğretim</t>
+          <t>Yürek Yangınları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052233351</t>
+          <t>9786052233443</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Sanatları Tarihi - El Kitabı</t>
+          <t>Dinler Arası Diyalogun Sosyolojik Karşılığı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>750</v>
+        <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052233290</t>
+          <t>9786052233467</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Gazelin Dilinden Leyla ve Mecnun Mesnevisi</t>
+          <t>Marka Hukukunda Birlikte Var Olma Sözleşmesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059247016</t>
+          <t>9786052233450</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Azeri İbrahim Çelebi Husrev ü Şirin</t>
+          <t>Yetişkinlerde Din Olgusu ve Kuran Kurslarında Öğretim</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054692873</t>
+          <t>9786052233351</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Tarihi Muhtırası Tahir Olgun</t>
+          <t>Türk İslam Sanatları Tarihi - El Kitabı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>18.51</v>
+        <v>750</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054692972</t>
+          <t>9786052233290</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bandırmalızade Haşim Baba Divanı</t>
+          <t>Gazelin Dilinden Leyla ve Mecnun Mesnevisi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054692835</t>
+          <t>9786059247016</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Eşiktekiler Gecekondu Folklorunda</t>
+          <t>Azeri İbrahim Çelebi Husrev ü Şirin</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054692965</t>
+          <t>9786054692873</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Ümmi Sinan'ın Saklı Hazinesi - Kaşif Es'ad Efendi</t>
+          <t>Türk Edebiyatı Tarihi Muhtırası Tahir Olgun</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>23.14</v>
+        <v>18.51</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052233481</t>
+          <t>9786054692972</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yukagirler ve Masalları</t>
+          <t>Bandırmalızade Haşim Baba Divanı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059247467</t>
+          <t>9786054692835</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Şair Tezkirelerinin Kaynakları</t>
+          <t>Eşiktekiler Gecekondu Folklorunda</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059247542</t>
+          <t>9786054692965</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Müşterek Şiirler Divanı</t>
+          <t>Ümmi Sinan'ın Saklı Hazinesi - Kaşif Es'ad Efendi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>30</v>
+        <v>23.14</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059247498</t>
+          <t>9786052233481</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ellibin Yıllık Bir Gün</t>
+          <t>Yukagirler ve Masalları</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>450</v>
+        <v>35</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059247481</t>
+          <t>9786059247467</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Avanos'a Dair Yazılar 2</t>
+          <t>Türkçe Şair Tezkirelerinin Kaynakları</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>37.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059247443</t>
+          <t>9786059247542</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Taşlıcalı Yahya ve Hamse'si</t>
+          <t>Müşterek Şiirler Divanı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>27.78</v>
+        <v>30</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059247405</t>
+          <t>9786059247498</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Dezavantajlı Gruplar Psiko - Sosyal ve Manevi Bakım</t>
+          <t>Ellibin Yıllık Bir Gün</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>40</v>
+        <v>450</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059247450</t>
+          <t>9786059247481</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hadis</t>
+          <t>Avanos'a Dair Yazılar 2</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>550</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059247078</t>
+          <t>9786059247443</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Rıza Ergüven'in Kaleminden Avanos</t>
+          <t>Taşlıcalı Yahya ve Hamse'si</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>18.51</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052233245</t>
+          <t>9786059247405</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Araştırma Süreçleri</t>
+          <t>Dezavantajlı Gruplar Psiko - Sosyal ve Manevi Bakım</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>450</v>
+        <v>40</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052233252</t>
+          <t>9786059247450</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Doğu ve Batı Mekansal Tasarım Sürecinin Aktif Yaşlanma Açısından Ele Alınışı</t>
+          <t>Hadis</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>35</v>
+        <v>550</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052233276</t>
+          <t>9786059247078</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Siirt Halk Anlatıları - 1</t>
+          <t>Abdullah Rıza Ergüven'in Kaleminden Avanos</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>37.04</v>
+        <v>18.51</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052233238</t>
+          <t>9786052233245</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Özel Eğitimde Din Eğitimi</t>
+          <t>Bilimsel Araştırma Süreçleri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052233191</t>
+          <t>9786052233252</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Anlam</t>
+          <t>Doğu ve Batı Mekansal Tasarım Sürecinin Aktif Yaşlanma Açısından Ele Alınışı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059247573</t>
+          <t>9786052233276</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ayntablı Hafız Divan</t>
+          <t>Siirt Halk Anlatıları - 1</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>23.15</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054692941</t>
+          <t>9786052233238</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Eski Rusya'da Çeviri Faaliyetleri</t>
+          <t>Özel Eğitimde Din Eğitimi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>18.52</v>
+        <v>500</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059247153</t>
+          <t>9786052233191</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Düş Sıtması</t>
+          <t>Kur'an ve Anlam</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059247214</t>
+          <t>9786059247573</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Hizmetlerinde Sözlü Çeviri</t>
+          <t>Ayntablı Hafız Divan</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059247047</t>
+          <t>9786054692941</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bari'a</t>
+          <t>Eski Rusya'da Çeviri Faaliyetleri</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059247146</t>
+          <t>9786059247153</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Balkan Türklerinin Muhacir Edebiyatı İncelemeleri</t>
+          <t>Düş Sıtması</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>18.52</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059247672</t>
+          <t>9786059247214</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Türk Din Musikısi - El Kitabı</t>
+          <t>Sağlık Hizmetlerinde Sözlü Çeviri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>450</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054692033</t>
+          <t>9786059247047</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kelam (El Kitabı)</t>
+          <t>Bari'a</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>550</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789756355862</t>
+          <t>9786059247146</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kazak ve Nogay Tükçesi Yazı Dillerinde Tasvir Fiilleri</t>
+          <t>Balkan Türklerinin Muhacir Edebiyatı İncelemeleri</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789756355770</t>
+          <t>9786059247672</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İsmail B. Ali Cami’ü’l - Hikayat</t>
+          <t>Türk Din Musikısi - El Kitabı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>13.89</v>
+        <v>450</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054692026</t>
+          <t>9786054692033</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi (El Kitabı)</t>
+          <t>Kelam (El Kitabı)</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059247719</t>
+          <t>9789756355862</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İslam Mezhepleri Tarihi (El Kitabı)</t>
+          <t>Kazak ve Nogay Tükçesi Yazı Dillerinde Tasvir Fiilleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>550</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054692255</t>
+          <t>9789756355770</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İslam İbadet Esasları (El Kitabı)</t>
+          <t>İsmail B. Ali Cami’ü’l - Hikayat</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>500</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059247702</t>
+          <t>9786054692026</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku (El Kitabı)</t>
+          <t>İslam Tarihi (El Kitabı)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052233078</t>
+          <t>9786059247719</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi Tarihi 2</t>
+          <t>İslam Mezhepleri Tarihi (El Kitabı)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786052233160</t>
+          <t>9786054692255</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi Tarihi 1</t>
+          <t>İslam İbadet Esasları (El Kitabı)</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054692194</t>
+          <t>9786059247702</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>İntikad</t>
+          <t>İslam Hukuku (El Kitabı)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>13.89</v>
+        <v>600</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789756355541</t>
+          <t>9786052233078</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kültür Mizah</t>
+          <t>İslam Felsefesi Tarihi 2</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>35</v>
+        <v>500</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3990000001425</t>
+          <t>9786052233160</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Fakülteleri İçin Arapçaya Giriş (İkinci Kitap)</t>
+          <t>İslam Felsefesi Tarihi 1</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3990000001424</t>
+          <t>9786054692194</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Fakülteleri İçin Arapçaya Giriş (Birinci Kitap)</t>
+          <t>İntikad</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789756355985</t>
+          <t>9789756355541</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İhsan Oktay Anar’ın Kurgu Dünyası</t>
+          <t>İnsan Kültür Mizah</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789756355947</t>
+          <t>3990000001425</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Halep Türkmenleri</t>
+          <t>İlahiyat Fakülteleri İçin Arapçaya Giriş (İkinci Kitap)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>18.52</v>
+        <v>400</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789756355251</t>
+          <t>3990000001424</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Hakasya’dan Öyküler</t>
+          <t>İlahiyat Fakülteleri İçin Arapçaya Giriş (Birinci Kitap)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054692163</t>
+          <t>9789756355985</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hafız Kamil Kıdeyş’in Hayatı ve Şiir Dünyası</t>
+          <t>İhsan Oktay Anar’ın Kurgu Dünyası</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054692231</t>
+          <t>9789756355947</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bahçemizin Çiçekleri</t>
+          <t>Halep Türkmenleri</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789756355961</t>
+          <t>9789756355251</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Geceye Çizilen Güneş Ayhan Kırdar ve Şiiri</t>
+          <t>Hakasya’dan Öyküler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789756355800</t>
+          <t>9786054692163</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Fransa’da Eğitim Öğretim</t>
+          <t>Hafız Kamil Kıdeyş’in Hayatı ve Şiir Dünyası</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054692170</t>
+          <t>9786054692231</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Fethi Tevetoğlu - Hayatı, Sanatı ve Şairliği</t>
+          <t>Gönül Bahçemizin Çiçekleri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789756355176</t>
+          <t>9789756355961</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk Edebiyatı (El Kitabı)</t>
+          <t>Geceye Çizilen Güneş Ayhan Kırdar ve Şiiri</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>500</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789756355244</t>
+          <t>9789756355800</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Psikolojisi El Kitabı</t>
+          <t>Fransa’da Eğitim Öğretim</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>18.52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789756355329</t>
+          <t>9786054692170</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimine Giriş (El Kitabı)</t>
+          <t>Fethi Tevetoğlu - Hayatı, Sanatı ve Şairliği</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>20.37</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789756355848</t>
+          <t>9789756355176</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimine Giriş</t>
+          <t>Eski Türk Edebiyatı (El Kitabı)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>35</v>
+        <v>500</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789750196607</t>
+          <t>9789756355244</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Dil Yazıları Mustafa İsen’e Armağan (Ciltli)</t>
+          <t>Eğitim Psikolojisi El Kitabı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>32.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789756355152</t>
+          <t>9789756355329</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Bilgi ve Teorileri (El Kitabı)</t>
+          <t>Eğitim Bilimine Giriş (El Kitabı)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>450</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789756355640</t>
+          <t>9789756355848</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Divan Edebiyatında Türler</t>
+          <t>Eğitim Bilimine Giriş</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>450</v>
+        <v>35</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054692002</t>
+          <t>9789750196607</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi (El Kitabı)</t>
+          <t>Edebiyat ve Dil Yazıları Mustafa İsen’e Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>550</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054692132</t>
+          <t>9789756355152</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Din Psikolojisi (El Kitabı)</t>
+          <t>Edebiyat Bilgi ve Teorileri (El Kitabı)</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059247603</t>
+          <t>9789756355640</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi ( El Kitabı)</t>
+          <t>Divan Edebiyatında Türler</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789756355008</t>
+          <t>9786054692002</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Demokratik Süreç ve Anılar 1946-2000</t>
+          <t>Din Sosyolojisi (El Kitabı)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>18.52</v>
+        <v>550</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789756355336</t>
+          <t>9786054692132</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Demokrasiyi Nasıl Astık?</t>
+          <t>Din Psikolojisi (El Kitabı)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>11.11</v>
+        <v>450</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789756355701</t>
+          <t>9786059247603</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Demir Baba Velayetnamesi</t>
+          <t>Din Eğitimi ( El Kitabı)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>11.11</v>
+        <v>500</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789756355213</t>
+          <t>9789756355008</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Dilleri Talat Tekin Makaleler 3</t>
+          <t>Demokratik Süreç ve Anılar 1946-2000</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789756355480</t>
+          <t>9789756355336</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Dili</t>
+          <t>Demokrasiyi Nasıl Astık?</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>500</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>3990000004264</t>
+          <t>9789756355701</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Birinci Meşrutiyet Kanun-ı Esasi ve Meclis-i Mebusan</t>
+          <t>Demir Baba Velayetnamesi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789756355268</t>
+          <t>9789756355213</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Bilgi ve Bilgisayar Güvenliği Casus Yazılımlar ve Korunma Yöntemleri</t>
+          <t>Çağdaş Türk Dilleri Talat Tekin Makaleler 3</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>41.67</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789759386139</t>
+          <t>9789756355480</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bay Efendi</t>
+          <t>Çağdaş Türk Dili</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>9.26</v>
+        <v>500</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789756355992</t>
+          <t>3990000004264</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İlkeleri ve İnkılap Tarihi</t>
+          <t>Birinci Meşrutiyet Kanun-ı Esasi ve Meclis-i Mebusan</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>20</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789756355978</t>
+          <t>9789756355268</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Sufi (Ciltli)</t>
+          <t>Bilgi ve Bilgisayar Güvenliği Casus Yazılımlar ve Korunma Yöntemleri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>300</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789756355930</t>
+          <t>9789759386139</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Başlangıcından Günümüze Arap Milliyetçiliği</t>
+          <t>Bay Efendi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789756355749</t>
+          <t>9789756355992</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Anlama Teknikleri 1: Uygulamalı Okuma Eğitimi (El Kitabı)</t>
+          <t>Atatürk İlkeleri ve İnkılap Tarihi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789756355909</t>
+          <t>9789756355978</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ana Başlıklarıyla Din Sosyolojisi</t>
+          <t>Aşk-ı Sufi (Ciltli)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789756355558</t>
+          <t>9789756355930</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>5 Temmuz Urumiçi Olayı ve Doğu Türkistan</t>
+          <t>Başlangıcından Günümüze Arap Milliyetçiliği</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>3990000011260</t>
+          <t>9789756355749</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Balkanlarda Türk Çocuk Hikayeleri Antolojisi</t>
+          <t>Anlama Teknikleri 1: Uygulamalı Okuma Eğitimi (El Kitabı)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>9.26</v>
+        <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054692774</t>
+          <t>9789756355909</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi El Kitabı</t>
+          <t>Ana Başlıklarıyla Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054692767</t>
+          <t>9789756355558</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Din Hizmetlerinde Rehberlik ve İletişim El Kitabı</t>
+          <t>5 Temmuz Urumiçi Olayı ve Doğu Türkistan</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>400</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054692538</t>
+          <t>3990000011260</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Bozkırdaki Su - Ceyhun Atuf Kansu</t>
+          <t>Balkanlarda Türk Çocuk Hikayeleri Antolojisi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054692521</t>
+          <t>9786054692774</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Çağatayca - Farsça Manzum Bir Lügat Nisab-ı Türki</t>
+          <t>Dinler Tarihi El Kitabı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>13.89</v>
+        <v>500</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054692354</t>
+          <t>9786054692767</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>U’cubetü’l-Garayib</t>
+          <t>Din Hizmetlerinde Rehberlik ve İletişim El Kitabı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>13.89</v>
+        <v>400</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054692309</t>
+          <t>9786054692538</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>İnce Alaydan Satire</t>
+          <t>Bozkırdaki Su - Ceyhun Atuf Kansu</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054692378</t>
+          <t>9786054692521</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesi El Kitabı</t>
+          <t>Çağatayca - Farsça Manzum Bir Lügat Nisab-ı Türki</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>500</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054692507</t>
+          <t>9786054692354</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretimi (El Kitabı)</t>
+          <t>U’cubetü’l-Garayib</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>550</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>3990000008036</t>
+          <t>9786054692309</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Fakülteleri İçin Arapçaya Giriş (2 Kitap Takım)</t>
+          <t>İnce Alaydan Satire</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>80</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052233023</t>
+          <t>9786054692378</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Ettirgen Yapılar</t>
+          <t>Din Felsefesi El Kitabı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>25</v>
+        <v>500</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052233030</t>
+          <t>9786054692507</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Edebiyatı</t>
+          <t>Yabancılara Türkçe Öğretimi (El Kitabı)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052233047</t>
+          <t>3990000008036</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır Halkevi ve Karacadağ Dergisi</t>
+          <t>İlahiyat Fakülteleri İçin Arapçaya Giriş (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>23.15</v>
+        <v>80</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059247689</t>
+          <t>9786052233023</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Kültür Bilimi ve Yönetimi</t>
+          <t>Türkçede Ettirgen Yapılar</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786052233139</t>
+          <t>9786052233030</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Ferit Edgü’nün Eserlerinde Kafkaesk Dünya</t>
+          <t>Cumhuriyet Dönemi Türk Edebiyatı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>23.15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052233054</t>
+          <t>9786052233047</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Tasvvuf Tarihinde Nazari İrfan Geleneği</t>
+          <t>Diyarbakır Halkevi ve Karacadağ Dergisi</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052233061</t>
+          <t>9786059247689</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Şii Düşüncede Tarih Dışı Hz. Fatıma Yorumu</t>
+          <t>Kültür Bilimi ve Yönetimi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>18.52</v>
+        <v>400</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052233146</t>
+          <t>9786052233139</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültüründe Demir</t>
+          <t>Ferit Edgü’nün Eserlerinde Kafkaesk Dünya</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>32.41</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052233368</t>
+          <t>9786052233054</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Türkçesinde Kadın İle İlgili Söz Varlığı</t>
+          <t>Tasvvuf Tarihinde Nazari İrfan Geleneği</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>30</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059247696</t>
+          <t>9786052233061</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar İkiye Ayrılır - Meslek Folkloru Bağlamında Hekimlik</t>
+          <t>Şii Düşüncede Tarih Dışı Hz. Fatıma Yorumu</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>32.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059247061</t>
+          <t>9786052233146</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Etik Açıdan Maturidi'nin Hidayet Anlayışı</t>
+          <t>Türk Kültüründe Demir</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>18.52</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059247115</t>
+          <t>9786052233368</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Fotoğraf Şiirin Fotoğrafı Fotoğrafın Şiiri</t>
+          <t>Türkmen Türkçesinde Kadın İle İlgili Söz Varlığı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059247269</t>
+          <t>9786059247696</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Seyyah</t>
+          <t>İnsanlar İkiye Ayrılır - Meslek Folkloru Bağlamında Hekimlik</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>23.15</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059247252</t>
+          <t>9786059247061</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Döneminde Trakya'da Siyasi Hayat ve Yahudiler</t>
+          <t>Etik Açıdan Maturidi'nin Hidayet Anlayışı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054692699</t>
+          <t>9786059247115</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Anlama Teknikleri 2: Uygulamalı Dinleme Eğitimi (El Kitabı)</t>
+          <t>Şiir ve Fotoğraf Şiirin Fotoğrafı Fotoğrafın Şiiri</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>30</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059247764</t>
+          <t>9786059247269</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Avruğa Birliği ve Türkiye'de Engelli Politikası</t>
+          <t>Tarih-i Seyyah</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054692996</t>
+          <t>9786059247252</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Turizm İşletmelerinde İnsan Kaynakları Yönetimi</t>
+          <t>Tek Parti Döneminde Trakya'da Siyasi Hayat ve Yahudiler</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>400</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054692958</t>
+          <t>9786054692699</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Turizm İşletmelerinde Yiyecek İçecek Yönetimi</t>
+          <t>Anlama Teknikleri 2: Uygulamalı Dinleme Eğitimi (El Kitabı)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054692866</t>
+          <t>9786059247764</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Arapçanın Söz Varlığı</t>
+          <t>Avruğa Birliği ve Türkiye'de Engelli Politikası</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052233085</t>
+          <t>9786054692996</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Başlangıcından Cumhuriyet'e Yeni Türk Şiirinde Melankoli</t>
+          <t>Turizm İşletmelerinde İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>23.15</v>
+        <v>400</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052233016</t>
+          <t>9786054692958</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Ali Nihani’nin Manzum Hacı Bektaş-ı Veli Velayetnamesi</t>
+          <t>Turizm İşletmelerinde Yiyecek İçecek Yönetimi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>27.78</v>
+        <v>350</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059247337</t>
+          <t>9786054692866</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Avanos’a Dair Yazılar - 1</t>
+          <t>Arapçanın Söz Varlığı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>27.78</v>
+        <v>25</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059247320</t>
+          <t>9786052233085</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Belirteç İşlevli Bağımlı Cümleler</t>
+          <t>Başlangıcından Cumhuriyet'e Yeni Türk Şiirinde Melankoli</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>20</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059247726</t>
+          <t>9786052233016</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Beylikleri</t>
+          <t>Ali Nihani’nin Manzum Hacı Bektaş-ı Veli Velayetnamesi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786052233283</t>
+          <t>9786059247337</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Birey Toplum ve Değerler</t>
+          <t>Avanos’a Dair Yazılar - 1</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>350</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052233320</t>
+          <t>9786059247320</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Romancı Kimliğiyle Suat Derviş</t>
+          <t>Türkçede Belirteç İşlevli Bağımlı Cümleler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>27.78</v>
+        <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052233313</t>
+          <t>9786059247726</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Tarihi Atlası ve Uygulama Haritaları</t>
+          <t>Anadolu Beylikleri</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059247993</t>
+          <t>9786052233283</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Avanos'a Dair Yazılar - 3</t>
+          <t>Birey Toplum ve Değerler</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>35</v>
+        <v>350</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052233207</t>
+          <t>9786052233320</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Dile Gelen Metin</t>
+          <t>Romancı Kimliğiyle Suat Derviş</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>350</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052233214</t>
+          <t>9786052233313</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>John Dewey'de Felsefe Deneyim ve Yöntem</t>
+          <t>Tefsir Tarihi Atlası ve Uygulama Haritaları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>32.41</v>
+        <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786054692927</t>
+          <t>9786059247993</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültürü El Kitabı</t>
+          <t>Avanos'a Dair Yazılar - 3</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>450</v>
+        <v>35</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059247009</t>
+          <t>9786052233207</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Eski Çağ Tarihi ve Uygarlığı El Kitabı</t>
+          <t>Dile Gelen Metin</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>25.93</v>
+        <v>350</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059247948</t>
+          <t>9786052233214</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili 2 El Kitabı</t>
+          <t>John Dewey'de Felsefe Deneyim ve Yöntem</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>350</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059247313</t>
+          <t>9786054692927</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Görünüş</t>
+          <t>Türk Kültürü El Kitabı</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>25</v>
+        <v>450</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786054692606</t>
+          <t>9786059247009</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Görünüş Kategorisi</t>
+          <t>Eski Çağ Tarihi ve Uygarlığı El Kitabı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>20</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054692859</t>
+          <t>9786059247948</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Malatyalı Necati Divanı</t>
+          <t>Türk Dili 2 El Kitabı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>18.52</v>
+        <v>350</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059247894</t>
+          <t>9786059247313</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyeti Tarihi - El Kitabı</t>
+          <t>Türkçede Görünüş</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>550</v>
+        <v>25</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059247924</t>
+          <t>9786054692606</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Edirneli Nazmi Divanı’ndan Seçmeler</t>
+          <t>Görünüş Kategorisi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>23.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059247931</t>
+          <t>9786054692859</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşünce Tarihi El Kitabı</t>
+          <t>Malatyalı Necati Divanı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>550</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059247856</t>
+          <t>9786059247894</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Tuva Araştırmaları - Tuvaca Varyantların Belgelenmesi ve Tanımlanması</t>
+          <t>İslam Medeniyeti Tarihi - El Kitabı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>25</v>
+        <v>550</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054692804</t>
+          <t>9786059247924</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Sembolik Dil</t>
+          <t>Edirneli Nazmi Divanı’ndan Seçmeler</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>20</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059247566</t>
+          <t>9786059247931</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Mostar'dan Tiflis'e Gezi Notları</t>
+          <t>Türk Düşünce Tarihi El Kitabı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059247641</t>
+          <t>9786059247856</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Halk İnanışları El Kitabı</t>
+          <t>Tuva Araştırmaları - Tuvaca Varyantların Belgelenmesi ve Tanımlanması</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059247559</t>
+          <t>9786054692804</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Türk Bilişsel Budun Dil Bilimine Giriş</t>
+          <t>Aşk ve Sembolik Dil</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>23.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059247818</t>
+          <t>9786059247566</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bayram-ı Veli'nin Torunlarından Şair Ahmed Nuri Baba Divanı’ndan Örnekler</t>
+          <t>Mostar'dan Tiflis'e Gezi Notları</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>16.67</v>
+        <v>300</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059247634</t>
+          <t>9786059247641</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Dilbilgisi ve Türkçede İstem</t>
+          <t>Halk İnanışları El Kitabı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>23.15</v>
+        <v>500</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059247801</t>
+          <t>9786059247559</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Geçmişi ve Eserleriyle Avanos</t>
+          <t>Türk Bilişsel Budun Dil Bilimine Giriş</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059247740</t>
+          <t>9786059247818</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Bedenleşme Deneyiminin Teorik Çerçevesi</t>
+          <t>Hacı Bayram-ı Veli'nin Torunlarından Şair Ahmed Nuri Baba Divanı’ndan Örnekler</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>32.41</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059247771</t>
+          <t>9786059247634</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Batı Etkisinde Gelişen Türk Edebiyatı</t>
+          <t>Evrensel Dilbilgisi ve Türkçede İstem</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>350</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059247627</t>
+          <t>9786059247801</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İnsan-Mekan İlişkisi Bağlamında Yaşlı Dostu Mekanlar</t>
+          <t>Tarihi Geçmişi ve Eserleriyle Avanos</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059247788</t>
+          <t>9786059247740</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili 1 El Kitabı</t>
+          <t>Beden ve Bedenleşme Deneyiminin Teorik Çerçevesi</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>350</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059247825</t>
+          <t>9786059247771</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Aşıklık Geleneği ve Medya Endüstrisi</t>
+          <t>Batı Etkisinde Gelişen Türk Edebiyatı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>27.78</v>
+        <v>350</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059247870</t>
+          <t>9786059247627</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Halit Ziya Uşaklıgil'in Romanlarında Yapı Tema Dil ve Anlatım</t>
+          <t>İnsan-Mekan İlişkisi Bağlamında Yaşlı Dostu Mekanlar</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059247849</t>
+          <t>9786059247788</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Yeni Osmanlılar Cemiyeti Kurucularından Mehmed Ayetullah Bey</t>
+          <t>Türk Dili 1 El Kitabı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>23.15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059247832</t>
+          <t>9786059247825</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Köy Seyirlik Oyunlarında İnsan, Doğa ve Topluluk İlişkisi</t>
+          <t>Aşıklık Geleneği ve Medya Endüstrisi</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>23.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059247108</t>
+          <t>9786059247870</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Söylenmemiş Sözler</t>
+          <t>Halit Ziya Uşaklıgil'in Romanlarında Yapı Tema Dil ve Anlatım</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059247757</t>
+          <t>9786059247849</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi El Kitabı</t>
+          <t>Yeni Osmanlılar Cemiyeti Kurucularından Mehmed Ayetullah Bey</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>550</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059247474</t>
+          <t>9786059247832</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Çizginin Arasında</t>
+          <t>Köy Seyirlik Oyunlarında İnsan, Doğa ve Topluluk İlişkisi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059247085</t>
+          <t>9786059247108</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Mantık</t>
+          <t>Söylenmemiş Sözler</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786054692705</t>
+          <t>9786059247757</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Konuşma Eğitimi El Kitabı</t>
+          <t>İslam Felsefesi El Kitabı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786054692897</t>
+          <t>9786059247474</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Ankara Yemekleri</t>
+          <t>Çizginin Arasında</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059247023</t>
+          <t>9786059247085</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Fosil Kelimeler</t>
+          <t>Mantık</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>23.15</v>
+        <v>500</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059247429</t>
+          <t>9786054692705</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Biliminde Derleme</t>
+          <t>Uygulamalı Konuşma Eğitimi El Kitabı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>23.15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059247412</t>
+          <t>9786054692897</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Rodosçuklu Kömürkayazade Fenni Müşaare Divançesi</t>
+          <t>Ankara Yemekleri</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>23.15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059247276</t>
+          <t>9786059247023</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiirinde Renkler</t>
+          <t>Türkçede Fosil Kelimeler</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786054692279</t>
+          <t>9786059247429</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretimi</t>
+          <t>Türk Halk Biliminde Derleme</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>300</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786054692392</t>
+          <t>9786059247412</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çevirisiyle Arapça Seçme Fıkralar</t>
+          <t>Rodosçuklu Kömürkayazade Fenni Müşaare Divançesi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>16.67</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054692293</t>
+          <t>9786059247276</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Nüktedan Hisam Kurban</t>
+          <t>Divan Şiirinde Renkler</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>20</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786054692422</t>
+          <t>9786054692279</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji'ye Giriş (Ciltli)</t>
+          <t>Yabancılara Türkçe Öğretimi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786054692361</t>
+          <t>9786054692392</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İslam İnanç Esasları El Kitabı</t>
+          <t>Türkçe Çevirisiyle Arapça Seçme Fıkralar</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>500</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054692262</t>
+          <t>9786054692293</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Rusçuklu Zarifi Divanı</t>
+          <t>Nüktedan Hisam Kurban</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>18.52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054692286</t>
+          <t>9786054692422</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Temel Uygurca</t>
+          <t>Sosyoloji'ye Giriş (Ciltli)</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>18.52</v>
+        <v>650</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054692439</t>
+          <t>9786054692361</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili Sözlü ve Yazılı Anlatım El Kitabı</t>
+          <t>İslam İnanç Esasları El Kitabı</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059247436</t>
+          <t>9786054692262</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Dört Bin Yıl Yaşayanlar</t>
+          <t>Rusçuklu Zarifi Divanı</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>100</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054692989</t>
+          <t>9786054692286</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Seyahat Acentacılığı ve Tur Operatörlüğü</t>
+          <t>Temel Uygurca</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>350</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059247221</t>
+          <t>9786054692439</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Görsel-İşitsel Çeviri</t>
+          <t>Türk Dili Sözlü ve Yazılı Anlatım El Kitabı</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>23.15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059247344</t>
+          <t>9786059247436</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2. Abdülhamit İçin Döneminde Bir Methiye</t>
+          <t>Anadolu'da Dört Bin Yıl Yaşayanlar</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>23.15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059247368</t>
+          <t>9786054692989</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesinde Çocuk Edebiyatı ve Medya</t>
+          <t>Seyahat Acentacılığı ve Tur Operatörlüğü</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059247375</t>
+          <t>9786059247221</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Gülşen-i Envar</t>
+          <t>Görsel-İşitsel Çeviri</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059247351</t>
+          <t>9786059247344</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Şemsi Yusuf u Züleyha</t>
+          <t>2. Abdülhamit İçin Döneminde Bir Methiye</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059247382</t>
+          <t>9786059247368</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Yerlileri ve Karakalpak Türklerinin Efsaneleri</t>
+          <t>Okul Öncesinde Çocuk Edebiyatı ve Medya</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>23.15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059247207</t>
+          <t>9786059247375</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Asım'ın Nesli ve Değerlerimiz</t>
+          <t>Gülşen-i Envar</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>300</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059247191</t>
+          <t>9786059247351</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Günümüze Türk Dünyası Edebiyatı</t>
+          <t>Şemsi Yusuf u Züleyha</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>300</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786054692446</t>
+          <t>9786059247382</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Hakas Halk Masalları'nda Söz Dizimi</t>
+          <t>Amerikan Yerlileri ve Karakalpak Türklerinin Efsaneleri</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054692682</t>
+          <t>9786059247207</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Selanik'li Yüzbaşı Hüseyin Hüsnü Efendi'nin Çanakkale Muharebeleri Günlüğü</t>
+          <t>Asım'ın Nesli ve Değerlerimiz</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>18.52</v>
+        <v>300</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786059247245</t>
+          <t>9786059247191</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Kent İmgeleri ve Günümüz Kent Markası Tasarımına Etkisi</t>
+          <t>Başlangıçtan Günümüze Türk Dünyası Edebiyatı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>23.15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054692613</t>
+          <t>9786054692446</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kilisli Zihni Divanı</t>
+          <t>Hakas Halk Masalları'nda Söz Dizimi</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054692712</t>
+          <t>9786054692682</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Halkevi</t>
+          <t>Selanik'li Yüzbaşı Hüseyin Hüsnü Efendi'nin Çanakkale Muharebeleri Günlüğü</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257305242</t>
+          <t>9786059247245</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Mütercimi Meçhul Bir - Acayibü’l-Mahlukat ve Garayibü’l-Mevcüdat Tercümesi</t>
+          <t>Kent İmgeleri ve Günümüz Kent Markası Tasarımına Etkisi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054692415</t>
+          <t>9786054692613</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>İslam Kurumları Tarihi</t>
+          <t>Kilisli Zihni Divanı</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>500</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054692385</t>
+          <t>9786054692712</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlak Esasları ve Felsefesi</t>
+          <t>Çanakkale Halkevi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>500</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054692569</t>
+          <t>9786257305242</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Savaşın İzinde Roman</t>
+          <t>Mütercimi Meçhul Bir - Acayibü’l-Mahlukat ve Garayibü’l-Mevcüdat Tercümesi</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054692934</t>
+          <t>9786054692415</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Genel Turizm</t>
+          <t>İslam Kurumları Tarihi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257305303</t>
+          <t>9786054692385</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Bayburt Tarihi</t>
+          <t>İslam Ahlak Esasları ve Felsefesi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257305341</t>
+          <t>9786054692569</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Emek, İdeoloji ve Sanat</t>
+          <t>Savaşın İzinde Roman</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257305044</t>
+          <t>9786054692934</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihçiliğinde Garanik Hadisesi</t>
+          <t>Genel Turizm</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257305013</t>
+          <t>9786257305303</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Meşhur Müfessirler ve Örnek Metinler - 2</t>
+          <t>Bayburt Tarihi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257305006</t>
+          <t>9786257305341</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Dillerinde Altasıralama Stratejileri</t>
+          <t>Emek, İdeoloji ve Sanat</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257305228</t>
+          <t>9786257305044</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Primerı Filologiçeskih İssledovaniy v Evrazii</t>
+          <t>İslam Tarihçiliğinde Garanik Hadisesi</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257305211</t>
+          <t>9786257305013</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>İssledovaniya Po Problemam Filologii</t>
+          <t>Meşhur Müfessirler ve Örnek Metinler - 2</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257305235</t>
+          <t>9786257305006</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Primerı Filologiçehkih İssledovaniy v Kazahstane</t>
+          <t>Çağdaş Türk Dillerinde Altasıralama Stratejileri</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786052233788</t>
+          <t>9786257305228</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Çeviri</t>
+          <t>Primerı Filologiçeskih İssledovaniy v Evrazii</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257305440</t>
+          <t>9786257305211</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Zooka</t>
+          <t>İssledovaniya Po Problemam Filologii</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786059247139</t>
+          <t>9786257305235</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Türk Eğitim Tarihi El Kitabı</t>
+          <t>Primerı Filologiçehkih İssledovaniy v Kazahstane</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786052233825</t>
+          <t>9786052233788</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Çocuklukta Manevi Yaşam</t>
+          <t>Bilgisayar Destekli Çeviri</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786052233818</t>
+          <t>9786257305440</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Yükleme</t>
+          <t>Zooka</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786054692781</t>
+          <t>9786059247139</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Terminoloji Çalışması</t>
+          <t>Türk Eğitim Tarihi El Kitabı</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054692620</t>
+          <t>9786052233825</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Nağzi Münazara-i Kahve Vü Bade</t>
+          <t>Çocuklukta Manevi Yaşam</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059247290</t>
+          <t>9786052233818</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Grubu Türk Lehçelerinde Kuyruksuz Tilki Misali</t>
+          <t>Suç ve Yükleme</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>18.51</v>
+        <v>35</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786059247511</t>
+          <t>9786054692781</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Tezkire-i Şeyh Şafi Cilt 1 (Ciltli)</t>
+          <t>Terminoloji Çalışması</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>27.78</v>
+        <v>50</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786059247528</t>
+          <t>9786054692620</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Tezkire-i Şeyh Safi Cilt 2 (Ciltli)</t>
+          <t>Nağzi Münazara-i Kahve Vü Bade</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>27.77</v>
+        <v>20</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257305396</t>
+          <t>9786059247290</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Kıraat Vecihlerinin Dilbilimsel Tefsire Etkisi</t>
+          <t>Oğuz Grubu Türk Lehçelerinde Kuyruksuz Tilki Misali</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>40</v>
+        <v>18.51</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257305419</t>
+          <t>9786059247511</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Literary Heritage of Bosnia and Herzegovina in the Ottoman Turkish Language: A Pragmatic Dimension</t>
+          <t>Tezkire-i Şeyh Şafi Cilt 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>40</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786257305426</t>
+          <t>9786059247528</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Vo Potraga po Identitet vo Romanot</t>
+          <t>Tezkire-i Şeyh Safi Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>40</v>
+        <v>27.77</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257305433</t>
+          <t>9786257305396</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Kent ve Medya Ortamlarında Aşıklık Geleneği</t>
+          <t>Kıraat Vecihlerinin Dilbilimsel Tefsire Etkisi</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786052233993</t>
+          <t>9786257305419</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Amaçlı Tasavvuf Terminolojisi</t>
+          <t>Literary Heritage of Bosnia and Herzegovina in the Ottoman Turkish Language: A Pragmatic Dimension</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786052233917</t>
+          <t>9786257305426</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Araf’ta Bir Ruh Elif Şafak</t>
+          <t>Vo Potraga po Identitet vo Romanot</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257305372</t>
+          <t>9786257305433</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Sosyal Hizmet El Kitabı</t>
+          <t>Kent ve Medya Ortamlarında Aşıklık Geleneği</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257305402</t>
+          <t>9786052233993</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Essays On The Folksongs Of Turkic People</t>
+          <t>Çeviri Amaçlı Tasavvuf Terminolojisi</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257305389</t>
+          <t>9786052233917</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Terimbilim: Çevirmenin Pusulası</t>
+          <t>Araf’ta Bir Ruh Elif Şafak</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257305358</t>
+          <t>9786257305372</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Istrazivanja Bosanske Kulture</t>
+          <t>Tıbbi Sosyal Hizmet El Kitabı</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257305365</t>
+          <t>9786257305402</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Essays On Early Hungarian-Turkic Contacts</t>
+          <t>Essays On The Folksongs Of Turkic People</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257305297</t>
+          <t>9786257305389</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat-e Bastani-ye Torkan</t>
+          <t>Terimbilim: Çevirmenin Pusulası</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257305181</t>
+          <t>9786257305358</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Kazak Şakirdlerine Hediye</t>
+          <t>Istrazivanja Bosanske Kulture</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786257305167</t>
+          <t>9786257305365</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Divanu Gülzar Li-Hafız Sa’di</t>
+          <t>Essays On Early Hungarian-Turkic Contacts</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786257305150</t>
+          <t>9786257305297</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Ruhu’l-Edeb / Arapça-Türkçe Manzum Sözlük</t>
+          <t>Edebiyat-e Bastani-ye Torkan</t>
         </is>
       </c>
       <c r="C316" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786052233559</t>
+          <t>9786257305181</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Sözcük Yapımı</t>
+          <t>Kazak Şakirdlerine Hediye</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059247283</t>
+          <t>9786257305167</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Ta'likizade Mehmed Subhi Firaset-name</t>
+          <t>Divanu Gülzar Li-Hafız Sa’di</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786257305280</t>
+          <t>9786257305150</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Novıy Poglyad Na Turetski Antroponimı</t>
+          <t>Ruhu’l-Edeb / Arapça-Türkçe Manzum Sözlük</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257305273</t>
+          <t>9786052233559</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Leksikografiyanın Özekti Maseleleri</t>
+          <t>Türkçede Sözcük Yapımı</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257305266</t>
+          <t>9786059247283</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Yolculuklarım</t>
+          <t>Ta'likizade Mehmed Subhi Firaset-name</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257305068</t>
+          <t>9786257305280</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Kur'an İlimleri ve Tefsir Tarihi</t>
+          <t>Novıy Poglyad Na Turetski Antroponimı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>500</v>
+        <v>45</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786052233528</t>
+          <t>9786257305273</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Miras Yönetimi</t>
+          <t>Leksikografiyanın Özekti Maseleleri</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786257305099</t>
+          <t>9786257305266</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Yaratıcı Yazma</t>
+          <t>Yolculuklarım</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257305310</t>
+          <t>9786257305068</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Aman Saspayev Cana Memduh Şevket Esendaldın Angemelerinin Salıştırma-Tipologiyalık Analizi</t>
+          <t>Kur'an İlimleri ve Tefsir Tarihi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>45</v>
+        <v>500</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257305327</t>
+          <t>9786052233528</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Qazaqstanda Til Bilimi Men Adebiyettanuvdın Özekti Maseleleri: Bügini Men Erteni</t>
+          <t>Kültürel Miras Yönetimi</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786257305334</t>
+          <t>9786257305099</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Filologiya Bagıtındagı Ayrım İlimiy Cana Metodikalık İzildöölör</t>
+          <t>Uygulamalı Yaratıcı Yazma</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257305174</t>
+          <t>9786257305310</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Bir Sürgün - Hasan İzzettin Dinamo</t>
+          <t>Aman Saspayev Cana Memduh Şevket Esendaldın Angemelerinin Salıştırma-Tipologiyalık Analizi</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789756355305</t>
+          <t>9786257305327</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Edebiyatı 1839 - 2000 (El Kitabı)</t>
+          <t>Qazaqstanda Til Bilimi Men Adebiyettanuvdın Özekti Maseleleri: Bügini Men Erteni</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789756355817</t>
+          <t>9786257305334</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Vasık Divanı</t>
+          <t>Filologiya Bagıtındagı Ayrım İlimiy Cana Metodikalık İzildöölör</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789756355497</t>
+          <t>9786257305174</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler İçin Türk Dili El Kitabı</t>
+          <t>Sessiz Bir Sürgün - Hasan İzzettin Dinamo</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>23.15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789756355732</t>
+          <t>9789756355305</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Yazma Eğitimi (El Kitabı)</t>
+          <t>Yeni Türk Edebiyatı 1839 - 2000 (El Kitabı)</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789756355756</t>
+          <t>9789756355817</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Urfa Sıra Geceleri</t>
+          <t>Vasık Divanı</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>13.89</v>
+        <v>18</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789756355626</t>
+          <t>9789756355497</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Avusturya Ekonomik İlişkilerine Toplu Bakış (Ciltli)</t>
+          <t>Üniversiteler İçin Türk Dili El Kitabı</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789756355619</t>
+          <t>9789756355732</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Zaman ve Görünüş Sistemi</t>
+          <t>Uygulamalı Yazma Eğitimi (El Kitabı)</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>13.89</v>
+        <v>350</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789756355275</t>
+          <t>9789756355756</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Türkçede İsteme Kipliği</t>
+          <t>Urfa Sıra Geceleri</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789756355923</t>
+          <t>9789756355626</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Türk Şiirinde Yabancılaşma</t>
+          <t>Türkiye Avusturya Ekonomik İlişkilerine Toplu Bakış (Ciltli)</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>18.52</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054692101</t>
+          <t>9789756355619</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Edebiyatı (El Kitabı)</t>
+          <t>Türkçede Zaman ve Görünüş Sistemi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>500</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789756355312</t>
+          <t>9789756355275</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Edebiyatı ( El Kitabı)</t>
+          <t>Türkçede İsteme Kipliği</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>500</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789756355855</t>
+          <t>9789756355923</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatında Yeni Bir Tür Küçürek Öykü</t>
+          <t>Türk Şiirinde Yabancılaşma</t>
         </is>
       </c>
       <c r="C340" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789756355954</t>
+          <t>9786054692101</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatında Deneme</t>
+          <t>Türk İslam Edebiyatı (El Kitabı)</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>13.89</v>
+        <v>500</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789756355831</t>
+          <t>9789756355312</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Türk Dilinde ve Dünya Dillerinde Edilgen Yapı Tipolojisi</t>
+          <t>Türk Halk Edebiyatı ( El Kitabı)</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>18.52</v>
+        <v>500</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789759334482</t>
+          <t>9789756355855</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili Haritası Üzerinde Keşifler</t>
+          <t>Türk Edebiyatında Yeni Bir Tür Küçürek Öykü</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>250</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789756355046</t>
+          <t>9789756355954</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili El Kitabı</t>
+          <t>Türk Edebiyatında Deneme</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>450</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054692187</t>
+          <t>9789756355831</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Türk Bilig Revüsü - İran-Turan Cenkleri</t>
+          <t>Türk Dilinde ve Dünya Dillerinde Edilgen Yapı Tipolojisi</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054692149</t>
+          <t>9789759334482</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Teracim-i Ulema-yı Dagıstan</t>
+          <t>Türk Dili Haritası Üzerinde Keşifler</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789756355671</t>
+          <t>9789756355046</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Teorik Bir Yaklaşımla Zamirler</t>
+          <t>Türk Dili El Kitabı</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>13.89</v>
+        <v>450</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054692095</t>
+          <t>9786054692187</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Tefsir</t>
+          <t>Türk Bilig Revüsü - İran-Turan Cenkleri</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786054692071</t>
+          <t>9786054692149</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf (El Kitabı)</t>
+          <t>Teracim-i Ulema-yı Dagıstan</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789756355763</t>
+          <t>9789756355671</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Mısr-ı Cedid</t>
+          <t>Teorik Bir Yaklaşımla Zamirler</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789756355435</t>
+          <t>9786054692095</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Şair Tezkireleri</t>
+          <t>Tefsir</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>500</v>
+        <v>45</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789756355633</t>
+          <t>9786054692071</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Söze Ruh Veren Şair Hasan Tufan</t>
+          <t>Tasavvuf (El Kitabı)</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>13.89</v>
+        <v>500</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789756355282</t>
+          <t>9789756355763</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Yönetimi Yeni Gelişmeler Doğrultusunda</t>
+          <t>Tarih-i Mısr-ı Cedid</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>300</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789756355114</t>
+          <t>9789756355435</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular’dan Bugüne Tarih (El Kitabı)</t>
+          <t>Şair Tezkireleri</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>20.37</v>
+        <v>500</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054692057</t>
+          <t>9789756355633</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Tarihi (El Kitabı)</t>
+          <t>Söze Ruh Veren Şair Hasan Tufan</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>550</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789756355183</t>
+          <t>9789756355282</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Yörükköyü</t>
+          <t>Sınıf Yönetimi Yeni Gelişmeler Doğrultusunda</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789756355534</t>
+          <t>9789756355114</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Romantik Milliyetçi Ayaz İshaki</t>
+          <t>Selçuklular’dan Bugüne Tarih (El Kitabı)</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>13.89</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789756355916</t>
+          <t>9786054692057</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Rezmi Divan</t>
+          <t>Selçuklu Tarihi (El Kitabı)</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>23.15</v>
+        <v>550</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789756355589</t>
+          <t>9789756355183</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Pofidik (5 Kitap)</t>
+          <t>Safranbolu Yörükköyü</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789756355572</t>
+          <t>9789756355534</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesinde Benzer Yazılışlı Kelimeler Sözlüğü</t>
+          <t>Romantik Milliyetçi Ayaz İshaki</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>500</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789756355459</t>
+          <t>9789756355916</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesi</t>
+          <t>Rezmi Divan</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>500</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786054692019</t>
+          <t>9789756355589</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Teşkilat Tarihi (El Kitabı)</t>
+          <t>Pofidik (5 Kitap)</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786059247733</t>
+          <t>9789756355572</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi</t>
+          <t>Osmanlı Türkçesinde Benzer Yazılışlı Kelimeler Sözlüğü</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789756355787</t>
+          <t>9789756355459</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Notaları ile Yeni İlahiler</t>
+          <t>Osmanlı Türkçesi</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>23.15</v>
+        <v>500</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789756355510</t>
+          <t>9786054692019</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Nogay Türkçesi Grameri</t>
+          <t>Osmanlı Teşkilat Tarihi (El Kitabı)</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>18.52</v>
+        <v>500</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786054692217</t>
+          <t>9786059247733</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Medya Kültür ve Edebiyat</t>
+          <t>Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786054692200</t>
+          <t>9789756355787</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Kızıldere Katliamı</t>
+          <t>Notaları ile Yeni İlahiler</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>18</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789756355824</t>
+          <t>9789756355510</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Kuramdan Uygulamaya Çocuk Edebiyatı (El Kitabı)</t>
+          <t>Nogay Türkçesi Grameri</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>350</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054692224</t>
+          <t>9786054692217</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Konservatuvarlarda Viyolonsel Eğitimi</t>
+          <t>Medya Kültür ve Edebiyat</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>13.89</v>
+        <v>400</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789756355688</t>
+          <t>9786054692200</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatının Peşinden</t>
+          <t>Kızıldere Katliamı</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>75</v>
+        <v>18</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789756355718</t>
+          <t>9789756355824</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatında İdiyye</t>
+          <t>Kuramdan Uygulamaya Çocuk Edebiyatı (El Kitabı)</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>16.67</v>
+        <v>350</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054692248</t>
+          <t>9786054692224</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Maline Maceraları 3 - Hector Fog’un Peşinde</t>
+          <t>Konservatuvarlarda Viyolonsel Eğitimi</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789756355794</t>
+          <t>9789756355688</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Maline Maceraları 1</t>
+          <t>Klasik Türk Edebiyatının Peşinden</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>9.26</v>
+        <v>75</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786052233627</t>
+          <t>9789756355718</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Toplumsal ve Dini Değişimin İzleri</t>
+          <t>Klasik Türk Edebiyatında İdiyye</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>30</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786257305051</t>
+          <t>9786054692248</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Türk Romanı Üzerine İncelemeler</t>
+          <t>Maline Maceraları 3 - Hector Fog’un Peşinde</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>40</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786257305037</t>
+          <t>9789756355794</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Ulus-Devlet İnşasında Çeviri ve İdeolojinin Rolü</t>
+          <t>Maline Maceraları 1</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>45</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786257305020</t>
+          <t>9786052233627</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Açıdan Kadınlarla İlgili Kalıp Yargılar (Kırıkkale Örneği)</t>
+          <t>Türkiye'de Toplumsal ve Dini Değişimin İzleri</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786257305198</t>
+          <t>9786257305051</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı Bir Emevi Valisi Haccac</t>
+          <t>Sorularla Türk Romanı Üzerine İncelemeler</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786052233894</t>
+          <t>9786257305037</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Esatir-i Yunaniyan</t>
+          <t>Ulus-Devlet İnşasında Çeviri ve İdeolojinin Rolü</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786052233887</t>
+          <t>9786257305020</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Dönemi Türk Romanında Ataerkillik ve Eril Söylem</t>
+          <t>Sosyolojik Açıdan Kadınlarla İlgili Kalıp Yargılar (Kırıkkale Örneği)</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786052233580</t>
+          <t>9786257305198</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Kasımi: Tuhfetü’l-Uşşak</t>
+          <t>Sıradışı Bir Emevi Valisi Haccac</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786054692514</t>
+          <t>9786052233894</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Mimarinin Yaşayan İnsan Hazineleri</t>
+          <t>Esatir-i Yunaniyan</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786054692460</t>
+          <t>9786052233887</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>1876 Selanik Vak'ası Osmanlı'nın Balkan Siyaseti</t>
+          <t>Tanzimat Dönemi Türk Romanında Ataerkillik ve Eril Söylem</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257305082</t>
+          <t>9786052233580</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Veba Üzerine Yazılmış Bir Tıp Eseri</t>
+          <t>Kasımi: Tuhfetü’l-Uşşak</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257305105</t>
+          <t>9786054692514</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Kıskançlık Sendromu (1896-1949)</t>
+          <t>Geleneksel Mimarinin Yaşayan İnsan Hazineleri</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257305112</t>
+          <t>9786054692460</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Tarikhcheye Engelabe Mashruteh va Torkhaye Iran</t>
+          <t>1876 Selanik Vak'ası Osmanlı'nın Balkan Siyaseti</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257305129</t>
+          <t>9786257305082</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Avashenasi Zabane Torki</t>
+          <t>16. Yüzyılda Veba Üzerine Yazılmış Bir Tıp Eseri</t>
         </is>
       </c>
       <c r="C387" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786257305075</t>
+          <t>9786257305105</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Aşıklık Geleneği ve Kültür Değişmeleri</t>
+          <t>Türk Romanında Kıskançlık Sendromu (1896-1949)</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786052233658</t>
+          <t>9786257305112</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Kur’an - Sünnet Işığında Cezanın Amacı</t>
+          <t>Tarikhcheye Engelabe Mashruteh va Torkhaye Iran</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786052233610</t>
+          <t>9786257305129</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Muradhan-Zade Ebubekir Sıdki ve Şiirleri</t>
+          <t>Avashenasi Zabane Torki</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786052233597</t>
+          <t>9786257305075</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Dil Öğretiminde Öğretici Yeterlilikleri ve Pedagojik Muhakeme Becerisi</t>
+          <t>Aşıklık Geleneği ve Kültür Değişmeleri</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786052233665</t>
+          <t>9786052233658</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Terimleri Sözlüğü</t>
+          <t>Kur’an - Sünnet Işığında Cezanın Amacı</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786257305143</t>
+          <t>9786052233610</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Hava Ra Az Man Begir Shoghlam Ra Na</t>
+          <t>Muradhan-Zade Ebubekir Sıdki ve Şiirleri</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786257305136</t>
+          <t>9786052233597</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Psikoloji El Kitabı</t>
+          <t>Dil Öğretiminde Öğretici Yeterlilikleri ve Pedagojik Muhakeme Becerisi</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>400</v>
+        <v>30</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786052233870</t>
+          <t>9786052233665</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Kent Kurgusunda Geleneksel Ritüel Kurban</t>
+          <t>İlahiyat Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786052233801</t>
+          <t>9786257305143</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Haşim Estetiği Üzerine Kuramsal Analizler</t>
+          <t>Hava Ra Az Man Begir Shoghlam Ra Na</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786052233764</t>
+          <t>9786257305136</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmetin Temel Konuları El Kitabı</t>
+          <t>Sosyal Psikoloji El Kitabı</t>
         </is>
       </c>
       <c r="C397" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786052233672</t>
+          <t>9786052233870</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Ferişteoğlu Mehmed B. Abdüllatif Bahrü’l - Hikem Hikmetler Denizi</t>
+          <t>Çağdaş Kent Kurgusunda Geleneksel Ritüel Kurban</t>
         </is>
       </c>
       <c r="C398" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786052233603</t>
+          <t>9786052233801</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>İbret-Name -Atufi</t>
+          <t>Ahmet Haşim Estetiği Üzerine Kuramsal Analizler</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786052233573</t>
+          <t>9786052233764</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Meşhur Müfessirler ve Örnek Metinler 1</t>
+          <t>Sosyal Hizmetin Temel Konuları El Kitabı</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786054692811</t>
+          <t>9786052233672</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Rüzgara Karşı Duran Şair</t>
+          <t>Ferişteoğlu Mehmed B. Abdüllatif Bahrü’l - Hikem Hikmetler Denizi</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786052233412</t>
+          <t>9786052233603</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Halis Efendi Turfetü’l-Emsal Açıklamalı Atasözleri Sözlüğü</t>
+          <t>İbret-Name -Atufi</t>
         </is>
       </c>
       <c r="C402" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786052233436</t>
+          <t>9786052233573</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Tanıklarıyla Harezm - Kıpçak Türkçesinde Atasözleri ve Deyimler</t>
+          <t>Meşhur Müfessirler ve Örnek Metinler 1</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786052233405</t>
+          <t>9786054692811</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Okuma ve Tecvid - El Kitabı</t>
+          <t>Rüzgara Karşı Duran Şair</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786052233399</t>
+          <t>9786052233412</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Masal Anası Kezban Karakoç ve Repertuvarı</t>
+          <t>Halis Efendi Turfetü’l-Emsal Açıklamalı Atasözleri Sözlüğü</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786052233344</t>
+          <t>9786052233436</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Gülün Tam Ortası</t>
+          <t>Tanıklarıyla Harezm - Kıpçak Türkçesinde Atasözleri ve Deyimler</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786052233382</t>
+          <t>9786052233405</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Metin ile Hayat Arasında Sancılı Bilinçler</t>
+          <t>Kur'an Okuma ve Tecvid - El Kitabı</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>30</v>
+        <v>350</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786052233962</t>
+          <t>9786052233399</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Baharın Mecidiyeköyü’nde Yaşandığı Yıllar Mahmut Yesari’nin Romanlarında İstanbul</t>
+          <t>Masal Anası Kezban Karakoç ve Repertuvarı</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786052233979</t>
+          <t>9786052233344</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Ali Ufki Bey (Alberti Bobovy) Grammatica Turcico-Latina (1666)</t>
+          <t>Gülün Tam Ortası</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786052233955</t>
+          <t>9786052233382</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Fıkıh Okulları</t>
+          <t>Metin ile Hayat Arasında Sancılı Bilinçler</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786052233948</t>
+          <t>9786052233962</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatında Mizah</t>
+          <t>Baharın Mecidiyeköyü’nde Yaşandığı Yıllar Mahmut Yesari’nin Romanlarında İstanbul</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786052233931</t>
+          <t>9786052233979</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Roman ve Hikayeleriyle Hatice Bilen Buğra</t>
+          <t>Ali Ufki Bey (Alberti Bobovy) Grammatica Turcico-Latina (1666)</t>
         </is>
       </c>
       <c r="C412" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786052233900</t>
+          <t>9786052233955</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Konuşma ve Diksiyon Eğitimi</t>
+          <t>Endülüs Fıkıh Okulları</t>
         </is>
       </c>
       <c r="C413" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786052233924</t>
+          <t>9786052233948</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Bartın (Merkez İlçe) Su Yapıları</t>
+          <t>Klasik Türk Edebiyatında Mizah</t>
         </is>
       </c>
       <c r="C414" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786052233733</t>
+          <t>9786052233931</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet ve Bütün Yönleriyle Bağımlılık El Kitabı</t>
+          <t>Roman ve Hikayeleriyle Hatice Bilen Buğra</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786052233832</t>
+          <t>9786052233900</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Maneviyata Duyarlı Sosyal Hizmet El Kitabı</t>
+          <t>Konuşma ve Diksiyon Eğitimi</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786052233696</t>
+          <t>9786052233924</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Beyza Bilgin’e Armağan</t>
+          <t>Bartın (Merkez İlçe) Su Yapıları</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>450</v>
+        <v>40</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786052233726</t>
+          <t>9786052233733</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Teorik ve Pratik Boyutlarıyla Sanal Ortam Folkloru</t>
+          <t>Sosyal Hizmet ve Bütün Yönleriyle Bağımlılık El Kitabı</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>35</v>
+        <v>400</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786052233702</t>
+          <t>9786052233832</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Ecel Üzerine</t>
+          <t>Maneviyata Duyarlı Sosyal Hizmet El Kitabı</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786052233566</t>
+          <t>9786052233696</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh Usulü (El Kitabı)</t>
+          <t>Prof. Dr. Beyza Bilgin’e Armağan</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786052233177</t>
+          <t>9786052233726</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Helal - Ürün ve Hizmetler 1</t>
+          <t>Teorik ve Pratik Boyutlarıyla Sanal Ortam Folkloru</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786052233153</t>
+          <t>9786052233702</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukunda Kadının Boşanma Hakkı</t>
+          <t>Ecel Üzerine</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>27.78</v>
+        <v>250</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786052233184</t>
+          <t>9786052233566</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Öğretmenliği ve Din Eğitimi</t>
+          <t>Fıkıh Usulü (El Kitabı)</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>23.15</v>
+        <v>500</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059247580</t>
+          <t>9786052233177</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Deyimlerin Hikayeleri (Ciltli)</t>
+          <t>Helal - Ürün ve Hizmetler 1</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>450</v>
+        <v>30</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059247863</t>
+          <t>9786052233153</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Halkevi (1936-1951)</t>
+          <t>İslam Hukunda Kadının Boşanma Hakkı</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>23.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059247917</t>
+          <t>9786052233184</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmaya Düşen Gölge Santimantalizm Tepedelenlizade Hüseyin Kamil</t>
+          <t>Okul Öncesi Öğretmenliği ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059247887</t>
+          <t>9786059247580</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Dinler Arası İlişkiler El Kitabı</t>
+          <t>Deyimlerin Hikayeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786052233863</t>
+          <t>9786059247863</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Son Peygamber Hz. Muhammed (Türkçe - Arapça)</t>
+          <t>Kırşehir Halkevi (1936-1951)</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>500</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786052233856</t>
+          <t>9786059247917</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Son Peygamber Hz. Muhammed</t>
+          <t>Aydınlanmaya Düşen Gölge Santimantalizm Tepedelenlizade Hüseyin Kamil</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786052233849</t>
+          <t>9786059247887</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Çeviride Teknoloji: Süreç ve Uygulama 1</t>
+          <t>Dinler Arası İlişkiler El Kitabı</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>35</v>
+        <v>500</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786052233740</t>
+          <t>9786052233863</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Dezavantajlı Gruplar ve Sosyal Hizmet El Kitabı</t>
+          <t>Son Peygamber Hz. Muhammed (Türkçe - Arapça)</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786052233757</t>
+          <t>9786052233856</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Tarihi El Kitabı</t>
+          <t>Son Peygamber Hz. Muhammed</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786052233511</t>
+          <t>9786052233849</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Şiirler</t>
+          <t>Çeviride Teknoloji: Süreç ve Uygulama 1</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786052233542</t>
+          <t>9786052233740</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Hadis İlminin Oluşumunda Kelami Düşüncenin Etkisi</t>
+          <t>Dezavantajlı Gruplar ve Sosyal Hizmet El Kitabı</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059247658</t>
+          <t>9786052233757</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Hoca Nazar Hüveyda Rahat-ı Dil</t>
+          <t>Sosyal Hizmet Tarihi El Kitabı</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059247610</t>
+          <t>9786052233511</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>80’li, 90’lı ve 2000’li Yıllarda Televizyon Reklamlarında Erkek Olmak</t>
+          <t>Tutsak Şiirler</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059247986</t>
+          <t>9786052233542</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Genezinli Eliçin Ailesi</t>
+          <t>Hadis İlminin Oluşumunda Kelami Düşüncenin Etkisi</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>32.41</v>
+        <v>350</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786052233122</t>
+          <t>9786059247658</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Mantıki ve Bir Hezliyyesi (Metin-Şerh)</t>
+          <t>Hoca Nazar Hüveyda Rahat-ı Dil</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>23.15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786052233108</t>
+          <t>9786059247610</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Diplomasi Tarihi</t>
+          <t>80’li, 90’lı ve 2000’li Yıllarda Televizyon Reklamlarında Erkek Olmak</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>23.15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786052233641</t>
+          <t>9786059247986</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Yeni ve Yakın Çağlarda Osmanlı Diplomasisi</t>
+          <t>Genezinli Eliçin Ailesi</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>40</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786052233634</t>
+          <t>9786052233122</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde İktidar Mücadelesi (1845 - 1858)</t>
+          <t>Mantıki ve Bir Hezliyyesi (Metin-Şerh)</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>40</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786052233115</t>
+          <t>9786052233108</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Çizginin Dışında</t>
+          <t>Osmanlı Diplomasi Tarihi</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786059247122</t>
+          <t>9786052233641</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Abdulcelil İbn Ali Dürr-i Hoş-Ab - Manzum Bir Dürer Tercümesi</t>
+          <t>Yeni ve Yakın Çağlarda Osmanlı Diplomasisi</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786052233375</t>
+          <t>9786052233634</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Turizmde Güncel Konular</t>
+          <t>Osmanlı Devleti'nde İktidar Mücadelesi (1845 - 1858)</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786052233337</t>
+          <t>9786052233115</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Meyveli Çikolata Ağacı ve Ejderha</t>
+          <t>Çizginin Dışında</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
+          <t>9786059247122</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Abdulcelil İbn Ali Dürr-i Hoş-Ab - Manzum Bir Dürer Tercümesi</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786052233375</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Turizmde Güncel Konular</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786052233337</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Meyveli Çikolata Ağacı ve Ejderha</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
           <t>9786059247160</t>
         </is>
       </c>
-      <c r="B446" s="1" t="inlineStr">
+      <c r="B449" s="1" t="inlineStr">
         <is>
           <t>Maline Maceraları</t>
         </is>
       </c>
-      <c r="C446" s="1">
+      <c r="C449" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>