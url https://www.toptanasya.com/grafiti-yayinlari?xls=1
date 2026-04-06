--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -85,610 +85,730 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255598349</t>
+          <t>9786255598462</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Unconscious Memory</t>
+          <t>The Adventures of Sherlock Holmes</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255598332</t>
+          <t>9786255598479</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>A General Introduction to Psychoanalysis</t>
+          <t>Walden</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>750</v>
+        <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255598325</t>
+          <t>9786255598486</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>The Interpretation of Dreams</t>
+          <t>The Count of Monte Cristo</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>830</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255598318</t>
+          <t>9786255598363</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>The Decameron</t>
+          <t>How We Think</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255598301</t>
+          <t>9786255598424</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Best French Short Stories</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>430</v>
+        <v>695</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255598295</t>
+          <t>9786255598400</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dubliners</t>
+          <t>Alice’s Adventures in Wonderland</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255598288</t>
+          <t>9786255598417</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Totem and Taboo</t>
+          <t>The Blue Castle</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>310</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255598271</t>
+          <t>9786255598394</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>The Book of Travels</t>
+          <t>Little Women</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>830</v>
+        <v>695</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255598264</t>
+          <t>9786255598349</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>The Last Man</t>
+          <t>Unconscious Memory</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>690</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255598257</t>
+          <t>9786255598332</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Thus Spake Zarahustra</t>
+          <t>A General Introduction to Psychoanalysis</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>510</v>
+        <v>750</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255598240</t>
+          <t>9786255598325</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Beautiful Stories from Shakespeare</t>
+          <t>The Interpretation of Dreams</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>270</v>
+        <v>830</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255598233</t>
+          <t>9786255598318</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Best Russian Short Stories</t>
+          <t>The Decameron</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>430</v>
+        <v>850</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255598226</t>
+          <t>9786255598301</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Pride and Prejudice</t>
+          <t>Best French Short Stories</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>540</v>
+        <v>430</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255598202</t>
+          <t>9786255598295</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Heart of Darkness</t>
+          <t>Dubliners</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255598196</t>
+          <t>9786255598288</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Middlemarch</t>
+          <t>Totem and Taboo</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>830</v>
+        <v>330</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255598219</t>
+          <t>9786255598271</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>American Short Stories</t>
+          <t>The Book of Travels</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>410</v>
+        <v>830</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255598172</t>
+          <t>9786255598264</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>The Complete Tales</t>
+          <t>The Last Man</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>830</v>
+        <v>690</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255598189</t>
+          <t>9786255598257</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>The War Of The Worlds</t>
+          <t>Thus Spake Zarahustra</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>290</v>
+        <v>510</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255598165</t>
+          <t>9786255598240</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Beyond Good and Evil</t>
+          <t>Beautiful Stories from Shakespeare</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255598158</t>
+          <t>9786255598233</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dracula</t>
+          <t>Best Russian Short Stories</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>540</v>
+        <v>430</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255598141</t>
+          <t>9786255598226</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Wuthering Heights</t>
+          <t>Pride and Prejudice</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>420</v>
+        <v>540</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255598134</t>
+          <t>9786255598202</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>A Portrait of the Artist as a Young Man</t>
+          <t>Heart of Darkness</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255598127</t>
+          <t>9786255598196</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>The Lost World</t>
+          <t>Middlemarch</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>320</v>
+        <v>830</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255598097</t>
+          <t>9786255598219</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>The Scarlet Letter</t>
+          <t>American Short Stories</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>340</v>
+        <v>410</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255598080</t>
+          <t>9786255598172</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>The Divine Comedy</t>
+          <t>The Complete Tales</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>590</v>
+        <v>830</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255598103</t>
+          <t>9786255598189</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Around The Moon</t>
+          <t>The War Of The Worlds</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255598110</t>
+          <t>9786255598165</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>From the Earth To The Moon</t>
+          <t>Beyond Good and Evil</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255598073</t>
+          <t>9786255598158</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Strange Case of Dr. Jekyll and Mr. Hyde</t>
+          <t>Dracula</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>155</v>
+        <v>540</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255598059</t>
+          <t>9786255598141</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Beowulf</t>
+          <t>Wuthering Heights</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255598066</t>
+          <t>9786255598134</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>The Sonnets</t>
+          <t>A Portrait of the Artist as a Young Man</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255598035</t>
+          <t>9786255598127</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Metamorphosis</t>
+          <t>The Lost World</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255598028</t>
+          <t>9786255598097</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>The Great Gatsby</t>
+          <t>The Scarlet Letter</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255598011</t>
+          <t>9786255598080</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Crime and Punishment</t>
+          <t>The Divine Comedy</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>710</v>
+        <v>590</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255598042</t>
+          <t>9786255598103</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>The Picture of Dorian Gray</t>
+          <t>Around The Moon</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255598004</t>
+          <t>9786255598110</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>From the Earth To The Moon</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255598356</t>
+          <t>9786255598073</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>The Complete Works of William Shakespeare (Ciltli)</t>
+          <t>Strange Case of Dr. Jekyll and Mr. Hyde</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>4250</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255598387</t>
+          <t>9786255598059</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Erewhon</t>
+          <t>Beowulf</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
+          <t>9786255598066</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>The Sonnets</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786255598035</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Metamorphosis</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786255598028</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>The Great Gatsby</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786255598011</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Crime and Punishment</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786255598042</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>The Picture of Dorian Gray</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786255598004</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Frankenstein</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786255598356</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>The Complete Works of William Shakespeare (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786255598387</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Erewhon</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
           <t>9786255598370</t>
         </is>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Moby Dick</t>
         </is>
       </c>
-      <c r="C39" s="1">
+      <c r="C47" s="1">
         <v>750</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>