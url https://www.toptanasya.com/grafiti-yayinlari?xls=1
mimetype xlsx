--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,730 +85,850 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255598462</t>
+          <t>9786255598561</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Sherlock Holmes</t>
+          <t>The Hound of the Baskervilles</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255598479</t>
+          <t>9786255598554</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Walden</t>
+          <t>Anne of Green Gables</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255598486</t>
+          <t>9786255598547</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>The Count of Monte Cristo</t>
+          <t>The Prince</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1000</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255598363</t>
+          <t>9786255598530</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>How We Think</t>
+          <t>Great Expectations</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>680</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255598424</t>
+          <t>9786255598523</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>The History of Tom Jones, a Foundling</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>695</v>
+        <v>970</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255598400</t>
+          <t>9786255598516</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Alice’s Adventures in Wonderland</t>
+          <t>Adventures of Huckleberry Finn</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255598417</t>
+          <t>9786255598509</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>The Blue Castle</t>
+          <t>Ulysses</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>310</v>
+        <v>930</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255598394</t>
+          <t>9786255598493</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Little Women</t>
+          <t>Leviathan</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>695</v>
+        <v>655</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255598349</t>
+          <t>9786255598462</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Unconscious Memory</t>
+          <t>The Adventures of Sherlock Holmes</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255598332</t>
+          <t>9786255598479</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>A General Introduction to Psychoanalysis</t>
+          <t>Walden</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>750</v>
+        <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255598325</t>
+          <t>9786255598486</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>The Interpretation of Dreams</t>
+          <t>The Count of Monte Cristo</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>830</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255598318</t>
+          <t>9786255598363</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>The Decameron</t>
+          <t>How We Think</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255598301</t>
+          <t>9786255598424</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Best French Short Stories</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>430</v>
+        <v>695</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255598295</t>
+          <t>9786255598400</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dubliners</t>
+          <t>Alice’s Adventures in Wonderland</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255598288</t>
+          <t>9786255598417</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Totem and Taboo</t>
+          <t>The Blue Castle</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>330</v>
+        <v>310</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255598271</t>
+          <t>9786255598394</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>The Book of Travels</t>
+          <t>Little Women</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>830</v>
+        <v>695</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255598264</t>
+          <t>9786255598349</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>The Last Man</t>
+          <t>Unconscious Memory</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>690</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255598257</t>
+          <t>9786255598332</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Thus Spake Zarahustra</t>
+          <t>A General Introduction to Psychoanalysis</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>510</v>
+        <v>750</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255598240</t>
+          <t>9786255598325</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Beautiful Stories from Shakespeare</t>
+          <t>The Interpretation of Dreams</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>270</v>
+        <v>830</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255598233</t>
+          <t>9786255598318</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Best Russian Short Stories</t>
+          <t>The Decameron</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>430</v>
+        <v>850</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255598226</t>
+          <t>9786255598301</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Pride and Prejudice</t>
+          <t>Best French Short Stories</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>540</v>
+        <v>430</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255598202</t>
+          <t>9786255598295</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Heart of Darkness</t>
+          <t>Dubliners</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255598196</t>
+          <t>9786255598288</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Middlemarch</t>
+          <t>Totem and Taboo</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>830</v>
+        <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255598219</t>
+          <t>9786255598271</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>American Short Stories</t>
+          <t>The Book of Travels</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>410</v>
+        <v>830</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255598172</t>
+          <t>9786255598264</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>The Complete Tales</t>
+          <t>The Last Man</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>830</v>
+        <v>690</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255598189</t>
+          <t>9786255598257</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>The War Of The Worlds</t>
+          <t>Thus Spake Zarahustra</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>290</v>
+        <v>510</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255598165</t>
+          <t>9786255598240</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Beyond Good and Evil</t>
+          <t>Beautiful Stories from Shakespeare</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255598158</t>
+          <t>9786255598233</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dracula</t>
+          <t>Best Russian Short Stories</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>540</v>
+        <v>430</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255598141</t>
+          <t>9786255598226</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Wuthering Heights</t>
+          <t>Pride and Prejudice</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>420</v>
+        <v>540</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255598134</t>
+          <t>9786255598202</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>A Portrait of the Artist as a Young Man</t>
+          <t>Heart of Darkness</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255598127</t>
+          <t>9786255598196</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>The Lost World</t>
+          <t>Middlemarch</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>320</v>
+        <v>830</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255598097</t>
+          <t>9786255598219</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>The Scarlet Letter</t>
+          <t>American Short Stories</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>340</v>
+        <v>410</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255598080</t>
+          <t>9786255598172</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>The Divine Comedy</t>
+          <t>The Complete Tales</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>590</v>
+        <v>830</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255598103</t>
+          <t>9786255598189</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Around The Moon</t>
+          <t>The War Of The Worlds</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255598110</t>
+          <t>9786255598165</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>From the Earth To The Moon</t>
+          <t>Beyond Good and Evil</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255598073</t>
+          <t>9786255598158</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Strange Case of Dr. Jekyll and Mr. Hyde</t>
+          <t>Dracula</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>155</v>
+        <v>540</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255598059</t>
+          <t>9786255598141</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Beowulf</t>
+          <t>Wuthering Heights</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255598066</t>
+          <t>9786255598134</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>The Sonnets</t>
+          <t>A Portrait of the Artist as a Young Man</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255598035</t>
+          <t>9786255598127</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Metamorphosis</t>
+          <t>The Lost World</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255598028</t>
+          <t>9786255598097</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>The Great Gatsby</t>
+          <t>The Scarlet Letter</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255598011</t>
+          <t>9786255598080</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Crime and Punishment</t>
+          <t>The Divine Comedy</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>710</v>
+        <v>590</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255598042</t>
+          <t>9786255598103</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>The Picture of Dorian Gray</t>
+          <t>Around The Moon</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255598004</t>
+          <t>9786255598110</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>From the Earth To The Moon</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255598356</t>
+          <t>9786255598073</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>The Complete Works of William Shakespeare (Ciltli)</t>
+          <t>Strange Case of Dr. Jekyll and Mr. Hyde</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>4250</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255598387</t>
+          <t>9786255598059</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Erewhon</t>
+          <t>Beowulf</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
+          <t>9786255598066</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>The Sonnets</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786255598035</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Metamorphosis</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786255598028</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>The Great Gatsby</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786255598011</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Crime and Punishment</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786255598042</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>The Picture of Dorian Gray</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786255598004</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Frankenstein</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786255598356</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>The Complete Works of William Shakespeare (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786255598387</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Erewhon</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
           <t>9786255598370</t>
         </is>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Moby Dick</t>
         </is>
       </c>
-      <c r="C47" s="1">
+      <c r="C55" s="1">
         <v>750</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>