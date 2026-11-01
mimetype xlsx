--- v0 (2026-04-06)
+++ v1 (2026-11-01)
@@ -109,51 +109,51 @@
         <is>
           <t>9786050644531</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Korkuyu Yenmek</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786050644524</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kaygıyı Göğüslemek</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>166</v>
+        <v>192</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786050644517</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Anı Göğüsleme Sanatı</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>264.6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786050644500</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>