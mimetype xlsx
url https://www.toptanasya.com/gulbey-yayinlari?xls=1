--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -85,1450 +85,1555 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256990630</t>
+          <t>9786256990616</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Afacan Robotlar</t>
+          <t>Galata Kulesi Gizemli Taşın Peşinde</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256990623</t>
+          <t>9786256990678</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Afacan Kediler</t>
+          <t>Gizemli Köşkün Hayaleti</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256990647</t>
+          <t>9786256990708</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Afacan Dinozorlar</t>
+          <t>Fatih Sultan Mehmet’in Kızıl Kurdu Zoroğlu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256990494</t>
+          <t>9786256990609</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kasaba - Hayalet Avcıları</t>
+          <t>Esrarengiz Okul Fumarina</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256990418</t>
+          <t>9786256990593</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sanal Casus</t>
+          <t>Kanuni Sultan Süleyman’ın Gizli Silahşörü Atmaca</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256990449</t>
+          <t>9786256990739</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yedi Uyurlar - Ashab-ı Kehf</t>
+          <t>Son Direnişçi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256990548</t>
+          <t>9786256990586</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Işığı Sönen Şehir</t>
+          <t>Sözlerin Sırrı Şifre 20 -25 - 28</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256990333</t>
+          <t>9786256990630</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mezarlıkta Ayin</t>
+          <t>Afacan Robotlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256990463</t>
+          <t>9786256990623</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tuti X60</t>
+          <t>Afacan Kediler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256990456</t>
+          <t>9786256990647</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Uyanışı Talas</t>
+          <t>Afacan Dinozorlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256990531</t>
+          <t>9786256990494</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Keşke Ninem Kadar Olsaydım</t>
+          <t>Gizemli Kasaba - Hayalet Avcıları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256990562</t>
+          <t>9786256990418</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bahar ve Çocuk</t>
+          <t>Sanal Casus</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256990500</t>
+          <t>9786256990449</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kasaba - Canavar Geçidi</t>
+          <t>Yedi Uyurlar - Ashab-ı Kehf</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256990487</t>
+          <t>9786256990548</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Arif’in Uzay Maceraları</t>
+          <t>Işığı Sönen Şehir</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256990067</t>
+          <t>9786256990333</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Gizem</t>
+          <t>Mezarlıkta Ayin</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256990326</t>
+          <t>9786256990463</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Karanlığı</t>
+          <t>Tuti X60</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256990289</t>
+          <t>9786256990456</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf İşler Mahallesi Uzaylı Robot</t>
+          <t>Türklerin Uyanışı Talas</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256990319</t>
+          <t>9786256990531</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Serçe Dudağı</t>
+          <t>Keşke Ninem Kadar Olsaydım</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256990302</t>
+          <t>9786256990562</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Portakal Duvarlı Okul</t>
+          <t>Bahar ve Çocuk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256990296</t>
+          <t>9786256990500</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Saçlı Çocuk ve Anka</t>
+          <t>Gizemli Kasaba - Canavar Geçidi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256990340</t>
+          <t>9786256990487</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Çığlığı</t>
+          <t>Arif’in Uzay Maceraları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057188649</t>
+          <t>9786256990067</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar Boyama Kitabı</t>
+          <t>Ormandaki Gizem</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057188670</t>
+          <t>9786256990326</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Denizaltı Çanlıları Boyama Kitabı</t>
+          <t>Ormanın Karanlığı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057188687</t>
+          <t>9786256990289</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Hayvanları Boyama Kitabı</t>
+          <t>Tuhaf İşler Mahallesi Uzaylı Robot</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057188694</t>
+          <t>9786256990319</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Orman Hayvanları Boyama Kitabı</t>
+          <t>Serçe Dudağı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057188663</t>
+          <t>9786256990302</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Meyveler ve Sebzeler Boyama Kitabı</t>
+          <t>Portakal Duvarlı Okul</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256990050</t>
+          <t>9786256990296</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çimdeki Sessiz Çığlıklar Zeynep</t>
+          <t>Beyaz Saçlı Çocuk ve Anka</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256990258</t>
+          <t>9786256990340</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kadim Türklerin Efsanevi Taşı 1000 Yıllık Kehanet! Yada</t>
+          <t>Gecenin Çığlığı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256990234</t>
+          <t>9786057188649</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Cihanı Dize Getiren Türk Baybars</t>
+          <t>Taşıtlar Boyama Kitabı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256990241</t>
+          <t>9786057188670</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Satuk Buğra Han</t>
+          <t>Denizaltı Çanlıları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256990227</t>
+          <t>9786057188687</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Atam Oğuz Kağan</t>
+          <t>Çiftlik Hayvanları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256990166</t>
+          <t>9786057188694</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Başarı Ekibi</t>
+          <t>Orman Hayvanları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256990111</t>
+          <t>9786057188663</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai - Gizli Görev</t>
+          <t>Meyveler ve Sebzeler Boyama Kitabı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256990128</t>
+          <t>9786256990050</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai - Gizemli Mağara</t>
+          <t>Çimdeki Sessiz Çığlıklar Zeynep</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256990098</t>
+          <t>9786256990258</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Cennet Yolu - Aslan Parçası</t>
+          <t>Kadim Türklerin Efsanevi Taşı 1000 Yıllık Kehanet! Yada</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256990074</t>
+          <t>9786256990234</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif; Asım ve Biz</t>
+          <t>Cihanı Dize Getiren Türk Baybars</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256990142</t>
+          <t>9786256990241</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>1453 Fatih Sultan Mehmet Han</t>
+          <t>Satuk Buğra Han</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256990210</t>
+          <t>9786256990227</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han</t>
+          <t>Atam Oğuz Kağan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256990081</t>
+          <t>9786256990166</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kocam</t>
+          <t>Başarı Ekibi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256990197</t>
+          <t>9786256990111</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Fatihi Selahaddin Eyyubi</t>
+          <t>Arşimet Zekai - Gizli Görev</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256990159</t>
+          <t>9786256990128</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
+          <t>Arşimet Zekai - Gizemli Mağara</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256990135</t>
+          <t>9786256990098</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>3 Defa Tıkla</t>
+          <t>Çanakkale Cennet Yolu - Aslan Parçası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057188601</t>
+          <t>9786256990074</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Korku Kapanı - Çığlık</t>
+          <t>Mehmet Akif; Asım ve Biz</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057186249</t>
+          <t>9786256990142</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Başarı Avcıları</t>
+          <t>1453 Fatih Sultan Mehmet Han</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057186218</t>
+          <t>9786256990210</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kuledeki Sır</t>
+          <t>Cengiz Han</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057186256</t>
+          <t>9786256990081</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai - Okulda Şamata Var</t>
+          <t>Dijital Kocam</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057086914</t>
+          <t>9786256990197</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Soylu Öfke</t>
+          <t>Kudüs Fatihi Selahaddin Eyyubi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256990029</t>
+          <t>9786256990159</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Vatan İçin - İstiklal Marşı'mızın Hikayesi</t>
+          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057426574</t>
+          <t>9786256990135</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi - Geçmişe Yolculuk İstanbul</t>
+          <t>3 Defa Tıkla</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057186287</t>
+          <t>9786057188601</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mafyanın Tutsağı</t>
+          <t>Korku Kapanı - Çığlık</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057188656</t>
+          <t>9786057186249</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Kaçış</t>
+          <t>Başarı Avcıları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057188625</t>
+          <t>9786057186218</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Filistin’de Aşk İsrail’de Ölüm</t>
+          <t>Kuledeki Sır</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057186270</t>
+          <t>9786057186256</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair Hayattan Damlalar</t>
+          <t>Arşimet Zekai - Okulda Şamata Var</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057086983</t>
+          <t>9786057086914</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kurt Kanunu Metehan</t>
+          <t>Soylu Öfke</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057186263</t>
+          <t>9786256990029</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai</t>
+          <t>Her Şey Vatan İçin - İstiklal Marşı'mızın Hikayesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057186294</t>
+          <t>9786057426574</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Matrak Dinozor</t>
+          <t>Zaman Makinesi - Geçmişe Yolculuk İstanbul</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057188632</t>
+          <t>9786057186287</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bukalemun İle Çekirge</t>
+          <t>Mafyanın Tutsağı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057188618</t>
+          <t>9786057188656</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İncili Çavuş</t>
+          <t>Özgürlüğe Kaçış</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057086976</t>
+          <t>9786057188625</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Kayboluş Çanakkale 1915</t>
+          <t>Filistin’de Aşk İsrail’de Ölüm</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057426550</t>
+          <t>9786057186270</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Gençlerle Necip Fazıl</t>
+          <t>Hayata Dair Hayattan Damlalar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057086969</t>
+          <t>9786057086983</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Cihan Padişahı Yavuz Sultan Selim</t>
+          <t>Kurt Kanunu Metehan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057086921</t>
+          <t>9786057186263</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yalınkat Hüzündür Aşk</t>
+          <t>Arşimet Zekai</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057086952</t>
+          <t>9786057186294</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Göktanrının Gölgesi: Oğuz Kağan</t>
+          <t>Matrak Dinozor</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057086945</t>
+          <t>9786057188632</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hafiye</t>
+          <t>Bukalemun İle Çekirge</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057086938</t>
+          <t>9786057188618</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Not Hayalet - Ruhani Serisi 1</t>
+          <t>İncili Çavuş</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057086907</t>
+          <t>9786057086976</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kut'lu Zafer - Çöl Çiçekleri</t>
+          <t>Zamanda Kayboluş Çanakkale 1915</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>500</v>
+        <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057426581</t>
+          <t>9786057426550</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Sultanı Kılıçarslan</t>
+          <t>Gençlerle Necip Fazıl</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057426505</t>
+          <t>9786057086969</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ben</t>
+          <t>Cihan Padişahı Yavuz Sultan Selim</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057426543</t>
+          <t>9786057086921</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar Geçidi Çanakkale</t>
+          <t>Yalınkat Hüzündür Aşk</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057426536</t>
+          <t>9786057086952</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Nizam-ı Alem Büyük Selçuklu</t>
+          <t>Göktanrının Gölgesi: Oğuz Kağan</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057426567</t>
+          <t>9786057086945</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Denizler Fatihi Demir Pençe Barbaros</t>
+          <t>Hafiye</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057426512</t>
+          <t>9786057086938</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Sevebilirim</t>
+          <t>Not Hayalet - Ruhani Serisi 1</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057426598</t>
+          <t>9786057086907</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bir Yolculuk Hikayesi Yunus Emre</t>
+          <t>Kut'lu Zafer - Çöl Çiçekleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057426529</t>
+          <t>9786057426581</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şehadet Beyaz Ölüm Sarıkamış</t>
+          <t>Anadolu Sultanı Kılıçarslan</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786050613728</t>
+          <t>9786057426505</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yıldırım Bayezıd</t>
+          <t>İçimdeki Ben</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786050613735</t>
+          <t>9786057426543</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ateşin ve Ölümün Efendisi Cengiz Han</t>
+          <t>Kahramanlar Geçidi Çanakkale</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786050686487</t>
+          <t>9786057426536</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Emir Timur - Kan ve Demir</t>
+          <t>Nizam-ı Alem Büyük Selçuklu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786050686449</t>
+          <t>9786057426567</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Başlıya Baş Eğdiren Dizliye Diz Çöktüren Bilge Kağan</t>
+          <t>Denizler Fatihi Demir Pençe Barbaros</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050686494</t>
+          <t>9786057426512</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>1909 Hüzün Yılları</t>
+          <t>Yeniden Sevebilirim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050686456</t>
+          <t>9786057426598</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>1453 Fatih Sultan Mehmet Han</t>
+          <t>Bir Yolculuk Hikayesi Yunus Emre</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786050686418</t>
+          <t>9786057426529</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
+          <t>Şehadet Beyaz Ölüm Sarıkamış</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>35</v>
+        <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050613704</t>
+          <t>9786050613728</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Selahaddin Eyyubi</t>
+          <t>Yıldırım Bayezıd</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>40</v>
+        <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057086990</t>
+          <t>9786050613735</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Osman Gazi</t>
+          <t>Ateşin ve Ölümün Efendisi Cengiz Han</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>190</v>
+        <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050686470</t>
+          <t>9786050686487</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>1921 Mareşal Mustafa Kemal</t>
+          <t>Emir Timur - Kan ve Demir</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050686425</t>
+          <t>9786050686449</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mete Han</t>
+          <t>Başlıya Baş Eğdiren Dizliye Diz Çöktüren Bilge Kağan</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>30</v>
+        <v>160</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050686432</t>
+          <t>9786050686494</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İyilik Meleği</t>
+          <t>1909 Hüzün Yılları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050613780</t>
+          <t>9786050686456</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tomris Hatun - Türklerin İlk Kadın Hükümdarı Kızıl Kurt</t>
+          <t>1453 Fatih Sultan Mehmet Han</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256990173</t>
+          <t>9786050686418</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>160</v>
+        <v>35</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050613797</t>
+          <t>9786050613704</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Kılıcı Attila</t>
+          <t>Selahaddin Eyyubi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>190</v>
+        <v>40</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050613759</t>
+          <t>9786057086990</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Turna</t>
+          <t>Osman Gazi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050613711</t>
+          <t>9786050686470</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Son Şarkımsın</t>
+          <t>1921 Mareşal Mustafa Kemal</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050613766</t>
+          <t>9786050686425</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Üç Gömlek</t>
+          <t>Mete Han</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050613773</t>
+          <t>9786050686432</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Senin Rengine Boyadım</t>
+          <t>İyilik Meleği</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
+          <t>9786050613780</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Tomris Hatun - Türklerin İlk Kadın Hükümdarı Kızıl Kurt</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786256990173</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Makinesi</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786050613797</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Tanrının Kılıcı Attila</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786050613759</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Yaralı Turna</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786050613711</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Son Şarkımsın</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786050613766</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Üç Gömlek</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786050613773</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Aşkı Senin Rengine Boyadım</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
           <t>9786050686401</t>
         </is>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Şehadet Çanakkale</t>
         </is>
       </c>
-      <c r="C95" s="1">
+      <c r="C102" s="1">
         <v>190</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>