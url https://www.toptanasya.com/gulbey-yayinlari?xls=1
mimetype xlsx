--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,1555 +85,1735 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256990616</t>
+          <t>9786256990555</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Galata Kulesi Gizemli Taşın Peşinde</t>
+          <t>Karpuz Çekirdekleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256990678</t>
+          <t>9786256990685</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Köşkün Hayaleti</t>
+          <t>Hz. Peygamber'in Kırk Yıldızı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256990708</t>
+          <t>9786256990692</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmet’in Kızıl Kurdu Zoroğlu</t>
+          <t>Çocuk Olmak İsteyen Kral</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256990609</t>
+          <t>9786256990654</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Okul Fumarina</t>
+          <t>Ayva Reçeli Takımı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256990593</t>
+          <t>9786256990760</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kanuni Sultan Süleyman’ın Gizli Silahşörü Atmaca</t>
+          <t>Ekmek Arası Festivali</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256990739</t>
+          <t>9786256990791</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Son Direnişçi</t>
+          <t>Zaman Makinesi Geçmişe Yolculuk Çanakkale</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>380</v>
+        <v>170</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256990586</t>
+          <t>9786256990715</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sözlerin Sırrı Şifre 20 -25 - 28</t>
+          <t>Kanuni Sultan Süleyman'ın Demir Yumruğu Bali Bey</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256990630</t>
+          <t>9786256990722</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Afacan Robotlar</t>
+          <t>Yavuz Sultan Selim'in Kartal Pençesi Malkoçoğlu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256990623</t>
+          <t>9786256990661</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Afacan Kediler</t>
+          <t>1453 Surların Şifresi İstanbul'un Fethi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256990647</t>
+          <t>9786256990746</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Afacan Dinozorlar</t>
+          <t>Zaman Kaşifleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256990494</t>
+          <t>9786256990777</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kasaba - Hayalet Avcıları</t>
+          <t>Zehirli Kristal</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256990418</t>
+          <t>9786256990814</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sanal Casus</t>
+          <t>Zaman Dedektifleri Sarnıcın Sırrı</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256990449</t>
+          <t>9786256990616</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yedi Uyurlar - Ashab-ı Kehf</t>
+          <t>Galata Kulesi Gizemli Taşın Peşinde</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256990548</t>
+          <t>9786256990678</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Işığı Sönen Şehir</t>
+          <t>Gizemli Köşkün Hayaleti</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256990333</t>
+          <t>9786256990708</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mezarlıkta Ayin</t>
+          <t>Fatih Sultan Mehmet’in Kızıl Kurdu Zoroğlu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256990463</t>
+          <t>9786256990609</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tuti X60</t>
+          <t>Esrarengiz Okul Fumarina</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256990456</t>
+          <t>9786256990593</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Uyanışı Talas</t>
+          <t>Kanuni Sultan Süleyman’ın Gizli Silahşörü Atmaca</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256990531</t>
+          <t>9786256990739</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Keşke Ninem Kadar Olsaydım</t>
+          <t>Son Direnişçi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256990562</t>
+          <t>9786256990586</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bahar ve Çocuk</t>
+          <t>Sözlerin Sırrı Şifre 20 -25 - 28</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256990500</t>
+          <t>9786256990630</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kasaba - Canavar Geçidi</t>
+          <t>Afacan Robotlar</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256990487</t>
+          <t>9786256990623</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Arif’in Uzay Maceraları</t>
+          <t>Afacan Kediler</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256990067</t>
+          <t>9786256990647</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Gizem</t>
+          <t>Afacan Dinozorlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256990326</t>
+          <t>9786256990494</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Karanlığı</t>
+          <t>Gizemli Kasaba - Hayalet Avcıları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256990289</t>
+          <t>9786256990418</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf İşler Mahallesi Uzaylı Robot</t>
+          <t>Sanal Casus</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256990319</t>
+          <t>9786256990449</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Serçe Dudağı</t>
+          <t>Yedi Uyurlar - Ashab-ı Kehf</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256990302</t>
+          <t>9786256990548</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Portakal Duvarlı Okul</t>
+          <t>Işığı Sönen Şehir</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256990296</t>
+          <t>9786256990333</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Saçlı Çocuk ve Anka</t>
+          <t>Mezarlıkta Ayin</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256990340</t>
+          <t>9786256990463</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Çığlığı</t>
+          <t>Tuti X60</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057188649</t>
+          <t>9786256990456</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar Boyama Kitabı</t>
+          <t>Türklerin Uyanışı Talas</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057188670</t>
+          <t>9786256990531</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Denizaltı Çanlıları Boyama Kitabı</t>
+          <t>Keşke Ninem Kadar Olsaydım</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057188687</t>
+          <t>9786256990562</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Hayvanları Boyama Kitabı</t>
+          <t>Bahar ve Çocuk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057188694</t>
+          <t>9786256990500</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Orman Hayvanları Boyama Kitabı</t>
+          <t>Gizemli Kasaba - Canavar Geçidi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057188663</t>
+          <t>9786256990487</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Meyveler ve Sebzeler Boyama Kitabı</t>
+          <t>Arif’in Uzay Maceraları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256990050</t>
+          <t>9786256990067</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Çimdeki Sessiz Çığlıklar Zeynep</t>
+          <t>Ormandaki Gizem</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256990258</t>
+          <t>9786256990326</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kadim Türklerin Efsanevi Taşı 1000 Yıllık Kehanet! Yada</t>
+          <t>Ormanın Karanlığı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256990234</t>
+          <t>9786256990289</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Cihanı Dize Getiren Türk Baybars</t>
+          <t>Tuhaf İşler Mahallesi Uzaylı Robot</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256990241</t>
+          <t>9786256990319</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Satuk Buğra Han</t>
+          <t>Serçe Dudağı</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256990227</t>
+          <t>9786256990302</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Atam Oğuz Kağan</t>
+          <t>Portakal Duvarlı Okul</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256990166</t>
+          <t>9786256990296</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Başarı Ekibi</t>
+          <t>Beyaz Saçlı Çocuk ve Anka</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256990111</t>
+          <t>9786256990340</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai - Gizli Görev</t>
+          <t>Gecenin Çığlığı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256990128</t>
+          <t>9786057188649</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai - Gizemli Mağara</t>
+          <t>Taşıtlar Boyama Kitabı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256990098</t>
+          <t>9786057188670</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Cennet Yolu - Aslan Parçası</t>
+          <t>Denizaltı Çanlıları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256990074</t>
+          <t>9786057188687</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif; Asım ve Biz</t>
+          <t>Çiftlik Hayvanları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256990142</t>
+          <t>9786057188694</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>1453 Fatih Sultan Mehmet Han</t>
+          <t>Orman Hayvanları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256990210</t>
+          <t>9786057188663</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han</t>
+          <t>Meyveler ve Sebzeler Boyama Kitabı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256990081</t>
+          <t>9786256990050</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kocam</t>
+          <t>Çimdeki Sessiz Çığlıklar Zeynep</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256990197</t>
+          <t>9786256990258</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Fatihi Selahaddin Eyyubi</t>
+          <t>Kadim Türklerin Efsanevi Taşı 1000 Yıllık Kehanet! Yada</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256990159</t>
+          <t>9786256990234</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
+          <t>Cihanı Dize Getiren Türk Baybars</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256990135</t>
+          <t>9786256990241</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>3 Defa Tıkla</t>
+          <t>Satuk Buğra Han</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057188601</t>
+          <t>9786256990227</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Korku Kapanı - Çığlık</t>
+          <t>Atam Oğuz Kağan</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057186249</t>
+          <t>9786256990166</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Başarı Avcıları</t>
+          <t>Başarı Ekibi</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057186218</t>
+          <t>9786256990111</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kuledeki Sır</t>
+          <t>Arşimet Zekai - Gizli Görev</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057186256</t>
+          <t>9786256990128</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai - Okulda Şamata Var</t>
+          <t>Arşimet Zekai - Gizemli Mağara</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057086914</t>
+          <t>9786256990098</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Soylu Öfke</t>
+          <t>Çanakkale Cennet Yolu - Aslan Parçası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256990029</t>
+          <t>9786256990074</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Vatan İçin - İstiklal Marşı'mızın Hikayesi</t>
+          <t>Mehmet Akif; Asım ve Biz</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057426574</t>
+          <t>9786256990142</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi - Geçmişe Yolculuk İstanbul</t>
+          <t>1453 Fatih Sultan Mehmet Han</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057186287</t>
+          <t>9786256990210</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mafyanın Tutsağı</t>
+          <t>Cengiz Han</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057188656</t>
+          <t>9786256990081</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Kaçış</t>
+          <t>Dijital Kocam</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057188625</t>
+          <t>9786256990197</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Filistin’de Aşk İsrail’de Ölüm</t>
+          <t>Kudüs Fatihi Selahaddin Eyyubi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057186270</t>
+          <t>9786256990159</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair Hayattan Damlalar</t>
+          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057086983</t>
+          <t>9786256990135</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kurt Kanunu Metehan</t>
+          <t>3 Defa Tıkla</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057186263</t>
+          <t>9786057188601</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai</t>
+          <t>Korku Kapanı - Çığlık</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057186294</t>
+          <t>9786057186249</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Matrak Dinozor</t>
+          <t>Başarı Avcıları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057188632</t>
+          <t>9786057186218</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bukalemun İle Çekirge</t>
+          <t>Kuledeki Sır</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057188618</t>
+          <t>9786057186256</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İncili Çavuş</t>
+          <t>Arşimet Zekai - Okulda Şamata Var</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057086976</t>
+          <t>9786057086914</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Kayboluş Çanakkale 1915</t>
+          <t>Soylu Öfke</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057426550</t>
+          <t>9786256990029</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gençlerle Necip Fazıl</t>
+          <t>Her Şey Vatan İçin - İstiklal Marşı'mızın Hikayesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057086969</t>
+          <t>9786057426574</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Cihan Padişahı Yavuz Sultan Selim</t>
+          <t>Zaman Makinesi - Geçmişe Yolculuk İstanbul</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057086921</t>
+          <t>9786057186287</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yalınkat Hüzündür Aşk</t>
+          <t>Mafyanın Tutsağı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057086952</t>
+          <t>9786057188656</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Göktanrının Gölgesi: Oğuz Kağan</t>
+          <t>Özgürlüğe Kaçış</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057086945</t>
+          <t>9786057188625</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hafiye</t>
+          <t>Filistin’de Aşk İsrail’de Ölüm</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057086938</t>
+          <t>9786057186270</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Not Hayalet - Ruhani Serisi 1</t>
+          <t>Hayata Dair Hayattan Damlalar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057086907</t>
+          <t>9786057086983</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kut'lu Zafer - Çöl Çiçekleri</t>
+          <t>Kurt Kanunu Metehan</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057426581</t>
+          <t>9786057186263</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Sultanı Kılıçarslan</t>
+          <t>Arşimet Zekai</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057426505</t>
+          <t>9786057186294</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ben</t>
+          <t>Matrak Dinozor</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057426543</t>
+          <t>9786057188632</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar Geçidi Çanakkale</t>
+          <t>Bukalemun İle Çekirge</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057426536</t>
+          <t>9786057188618</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Nizam-ı Alem Büyük Selçuklu</t>
+          <t>İncili Çavuş</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057426567</t>
+          <t>9786057086976</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Denizler Fatihi Demir Pençe Barbaros</t>
+          <t>Zamanda Kayboluş Çanakkale 1915</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057426512</t>
+          <t>9786057426550</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Sevebilirim</t>
+          <t>Gençlerle Necip Fazıl</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057426598</t>
+          <t>9786057086969</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bir Yolculuk Hikayesi Yunus Emre</t>
+          <t>Cihan Padişahı Yavuz Sultan Selim</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057426529</t>
+          <t>9786057086921</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Şehadet Beyaz Ölüm Sarıkamış</t>
+          <t>Yalınkat Hüzündür Aşk</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050613728</t>
+          <t>9786057086952</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yıldırım Bayezıd</t>
+          <t>Göktanrının Gölgesi: Oğuz Kağan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050613735</t>
+          <t>9786057086945</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ateşin ve Ölümün Efendisi Cengiz Han</t>
+          <t>Hafiye</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050686487</t>
+          <t>9786057086938</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Emir Timur - Kan ve Demir</t>
+          <t>Not Hayalet - Ruhani Serisi 1</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050686449</t>
+          <t>9786057086907</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Başlıya Baş Eğdiren Dizliye Diz Çöktüren Bilge Kağan</t>
+          <t>Kut'lu Zafer - Çöl Çiçekleri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050686494</t>
+          <t>9786057426581</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>1909 Hüzün Yılları</t>
+          <t>Anadolu Sultanı Kılıçarslan</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050686456</t>
+          <t>9786057426505</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>1453 Fatih Sultan Mehmet Han</t>
+          <t>İçimdeki Ben</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050686418</t>
+          <t>9786057426543</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
+          <t>Kahramanlar Geçidi Çanakkale</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050613704</t>
+          <t>9786057426536</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Selahaddin Eyyubi</t>
+          <t>Nizam-ı Alem Büyük Selçuklu</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057086990</t>
+          <t>9786057426567</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Osman Gazi</t>
+          <t>Denizler Fatihi Demir Pençe Barbaros</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050686470</t>
+          <t>9786057426512</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>1921 Mareşal Mustafa Kemal</t>
+          <t>Yeniden Sevebilirim</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050686425</t>
+          <t>9786057426598</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Mete Han</t>
+          <t>Bir Yolculuk Hikayesi Yunus Emre</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050686432</t>
+          <t>9786057426529</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İyilik Meleği</t>
+          <t>Şehadet Beyaz Ölüm Sarıkamış</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050613780</t>
+          <t>9786050613728</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Tomris Hatun - Türklerin İlk Kadın Hükümdarı Kızıl Kurt</t>
+          <t>Yıldırım Bayezıd</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256990173</t>
+          <t>9786050613735</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>Ateşin ve Ölümün Efendisi Cengiz Han</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050613797</t>
+          <t>9786050686487</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Kılıcı Attila</t>
+          <t>Emir Timur - Kan ve Demir</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050613759</t>
+          <t>9786050686449</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Turna</t>
+          <t>Başlıya Baş Eğdiren Dizliye Diz Çöktüren Bilge Kağan</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786050613711</t>
+          <t>9786050686494</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Son Şarkımsın</t>
+          <t>1909 Hüzün Yılları</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050613766</t>
+          <t>9786050686456</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Üç Gömlek</t>
+          <t>1453 Fatih Sultan Mehmet Han</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050613773</t>
+          <t>9786050686418</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Senin Rengine Boyadım</t>
+          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
+          <t>9786050613704</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Selahaddin Eyyubi</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786057086990</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Osman Gazi</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786050686470</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>1921 Mareşal Mustafa Kemal</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786050686425</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Mete Han</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786050686432</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>İyilik Meleği</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786050613780</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Tomris Hatun - Türklerin İlk Kadın Hükümdarı Kızıl Kurt</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786256990173</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Makinesi</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786050613797</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Tanrının Kılıcı Attila</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786050613759</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Yaralı Turna</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786050613711</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Son Şarkımsın</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786050613766</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Üç Gömlek</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786050613773</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Aşkı Senin Rengine Boyadım</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
           <t>9786050686401</t>
         </is>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Şehadet Çanakkale</t>
         </is>
       </c>
-      <c r="C102" s="1">
+      <c r="C114" s="1">
         <v>190</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>