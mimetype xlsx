--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,1735 +85,1765 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256990555</t>
+          <t>9786256990784</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Karpuz Çekirdekleri</t>
+          <t>Cesur Yürekli Çocuk</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256990685</t>
+          <t>9786256990470</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber'in Kırk Yıldızı</t>
+          <t>Gizemli Öğretmen</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256990692</t>
+          <t>9786256990555</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Olmak İsteyen Kral</t>
+          <t>Karpuz Çekirdekleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256990654</t>
+          <t>9786256990685</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ayva Reçeli Takımı</t>
+          <t>Hz. Peygamber'in Kırk Yıldızı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256990760</t>
+          <t>9786256990692</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Arası Festivali</t>
+          <t>Çocuk Olmak İsteyen Kral</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256990791</t>
+          <t>9786256990654</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi Geçmişe Yolculuk Çanakkale</t>
+          <t>Ayva Reçeli Takımı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256990715</t>
+          <t>9786256990760</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kanuni Sultan Süleyman'ın Demir Yumruğu Bali Bey</t>
+          <t>Ekmek Arası Festivali</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256990722</t>
+          <t>9786256990791</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim'in Kartal Pençesi Malkoçoğlu</t>
+          <t>Zaman Makinesi Geçmişe Yolculuk Çanakkale</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256990661</t>
+          <t>9786256990715</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>1453 Surların Şifresi İstanbul'un Fethi</t>
+          <t>Kanuni Sultan Süleyman'ın Demir Yumruğu Bali Bey</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256990746</t>
+          <t>9786256990722</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kaşifleri</t>
+          <t>Yavuz Sultan Selim'in Kartal Pençesi Malkoçoğlu</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256990777</t>
+          <t>9786256990661</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Kristal</t>
+          <t>1453 Surların Şifresi İstanbul'un Fethi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256990814</t>
+          <t>9786256990746</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zaman Dedektifleri Sarnıcın Sırrı</t>
+          <t>Zaman Kaşifleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256990616</t>
+          <t>9786256990777</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Galata Kulesi Gizemli Taşın Peşinde</t>
+          <t>Zehirli Kristal</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256990678</t>
+          <t>9786256990814</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Köşkün Hayaleti</t>
+          <t>Zaman Dedektifleri Sarnıcın Sırrı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256990708</t>
+          <t>9786256990616</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmet’in Kızıl Kurdu Zoroğlu</t>
+          <t>Galata Kulesi Gizemli Taşın Peşinde</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256990609</t>
+          <t>9786256990678</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Okul Fumarina</t>
+          <t>Gizemli Köşkün Hayaleti</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256990593</t>
+          <t>9786256990708</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kanuni Sultan Süleyman’ın Gizli Silahşörü Atmaca</t>
+          <t>Fatih Sultan Mehmet’in Kızıl Kurdu Zoroğlu</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256990739</t>
+          <t>9786256990609</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Son Direnişçi</t>
+          <t>Esrarengiz Okul Fumarina</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>380</v>
+        <v>190</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256990586</t>
+          <t>9786256990593</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sözlerin Sırrı Şifre 20 -25 - 28</t>
+          <t>Kanuni Sultan Süleyman’ın Gizli Silahşörü Atmaca</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256990630</t>
+          <t>9786256990739</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Afacan Robotlar</t>
+          <t>Son Direnişçi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>160</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256990623</t>
+          <t>9786256990586</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Afacan Kediler</t>
+          <t>Sözlerin Sırrı Şifre 20 -25 - 28</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256990647</t>
+          <t>9786256990630</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Afacan Dinozorlar</t>
+          <t>Afacan Robotlar</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256990494</t>
+          <t>9786256990623</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kasaba - Hayalet Avcıları</t>
+          <t>Afacan Kediler</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256990418</t>
+          <t>9786256990647</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sanal Casus</t>
+          <t>Afacan Dinozorlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256990449</t>
+          <t>9786256990494</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yedi Uyurlar - Ashab-ı Kehf</t>
+          <t>Gizemli Kasaba - Hayalet Avcıları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256990548</t>
+          <t>9786256990418</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Işığı Sönen Şehir</t>
+          <t>Sanal Casus</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256990333</t>
+          <t>9786256990449</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mezarlıkta Ayin</t>
+          <t>Yedi Uyurlar - Ashab-ı Kehf</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256990463</t>
+          <t>9786256990548</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tuti X60</t>
+          <t>Işığı Sönen Şehir</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256990456</t>
+          <t>9786256990333</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Uyanışı Talas</t>
+          <t>Mezarlıkta Ayin</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256990531</t>
+          <t>9786256990463</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Keşke Ninem Kadar Olsaydım</t>
+          <t>Tuti X60</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256990562</t>
+          <t>9786256990456</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bahar ve Çocuk</t>
+          <t>Türklerin Uyanışı Talas</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256990500</t>
+          <t>9786256990531</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kasaba - Canavar Geçidi</t>
+          <t>Keşke Ninem Kadar Olsaydım</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256990487</t>
+          <t>9786256990562</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Arif’in Uzay Maceraları</t>
+          <t>Bahar ve Çocuk</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256990067</t>
+          <t>9786256990500</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Gizem</t>
+          <t>Gizemli Kasaba - Canavar Geçidi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256990326</t>
+          <t>9786256990487</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Karanlığı</t>
+          <t>Arif’in Uzay Maceraları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256990289</t>
+          <t>9786256990067</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf İşler Mahallesi Uzaylı Robot</t>
+          <t>Ormandaki Gizem</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256990319</t>
+          <t>9786256990326</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Serçe Dudağı</t>
+          <t>Ormanın Karanlığı</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256990302</t>
+          <t>9786256990289</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Portakal Duvarlı Okul</t>
+          <t>Tuhaf İşler Mahallesi Uzaylı Robot</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256990296</t>
+          <t>9786256990319</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Saçlı Çocuk ve Anka</t>
+          <t>Serçe Dudağı</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256990340</t>
+          <t>9786256990302</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Çığlığı</t>
+          <t>Portakal Duvarlı Okul</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057188649</t>
+          <t>9786256990296</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar Boyama Kitabı</t>
+          <t>Beyaz Saçlı Çocuk ve Anka</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057188670</t>
+          <t>9786256990340</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Denizaltı Çanlıları Boyama Kitabı</t>
+          <t>Gecenin Çığlığı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057188687</t>
+          <t>9786057188649</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Hayvanları Boyama Kitabı</t>
+          <t>Taşıtlar Boyama Kitabı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057188694</t>
+          <t>9786057188670</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Orman Hayvanları Boyama Kitabı</t>
+          <t>Denizaltı Çanlıları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057188663</t>
+          <t>9786057188687</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Meyveler ve Sebzeler Boyama Kitabı</t>
+          <t>Çiftlik Hayvanları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256990050</t>
+          <t>9786057188694</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çimdeki Sessiz Çığlıklar Zeynep</t>
+          <t>Orman Hayvanları Boyama Kitabı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256990258</t>
+          <t>9786057188663</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kadim Türklerin Efsanevi Taşı 1000 Yıllık Kehanet! Yada</t>
+          <t>Meyveler ve Sebzeler Boyama Kitabı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256990234</t>
+          <t>9786256990050</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Cihanı Dize Getiren Türk Baybars</t>
+          <t>Çimdeki Sessiz Çığlıklar Zeynep</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256990241</t>
+          <t>9786256990258</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Satuk Buğra Han</t>
+          <t>Kadim Türklerin Efsanevi Taşı 1000 Yıllık Kehanet! Yada</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256990227</t>
+          <t>9786256990234</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Atam Oğuz Kağan</t>
+          <t>Cihanı Dize Getiren Türk Baybars</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256990166</t>
+          <t>9786256990241</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Başarı Ekibi</t>
+          <t>Satuk Buğra Han</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256990111</t>
+          <t>9786256990227</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai - Gizli Görev</t>
+          <t>Atam Oğuz Kağan</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256990128</t>
+          <t>9786256990166</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai - Gizemli Mağara</t>
+          <t>Başarı Ekibi</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256990098</t>
+          <t>9786256990111</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Cennet Yolu - Aslan Parçası</t>
+          <t>Arşimet Zekai - Gizli Görev</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256990074</t>
+          <t>9786256990128</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif; Asım ve Biz</t>
+          <t>Arşimet Zekai - Gizemli Mağara</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256990142</t>
+          <t>9786256990098</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>1453 Fatih Sultan Mehmet Han</t>
+          <t>Çanakkale Cennet Yolu - Aslan Parçası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256990210</t>
+          <t>9786256990074</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han</t>
+          <t>Mehmet Akif; Asım ve Biz</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256990081</t>
+          <t>9786256990142</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kocam</t>
+          <t>1453 Fatih Sultan Mehmet Han</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256990197</t>
+          <t>9786256990210</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Fatihi Selahaddin Eyyubi</t>
+          <t>Cengiz Han</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256990159</t>
+          <t>9786256990081</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
+          <t>Dijital Kocam</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256990135</t>
+          <t>9786256990197</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>3 Defa Tıkla</t>
+          <t>Kudüs Fatihi Selahaddin Eyyubi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057188601</t>
+          <t>9786256990159</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Korku Kapanı - Çığlık</t>
+          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057186249</t>
+          <t>9786256990135</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Başarı Avcıları</t>
+          <t>3 Defa Tıkla</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057186218</t>
+          <t>9786057188601</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kuledeki Sır</t>
+          <t>Korku Kapanı - Çığlık</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057186256</t>
+          <t>9786057186249</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai - Okulda Şamata Var</t>
+          <t>Başarı Avcıları</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057086914</t>
+          <t>9786057186218</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Soylu Öfke</t>
+          <t>Kuledeki Sır</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256990029</t>
+          <t>9786057186256</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Vatan İçin - İstiklal Marşı'mızın Hikayesi</t>
+          <t>Arşimet Zekai - Okulda Şamata Var</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057426574</t>
+          <t>9786057086914</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi - Geçmişe Yolculuk İstanbul</t>
+          <t>Soylu Öfke</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057186287</t>
+          <t>9786256990029</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Mafyanın Tutsağı</t>
+          <t>Her Şey Vatan İçin - İstiklal Marşı'mızın Hikayesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057188656</t>
+          <t>9786057426574</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Kaçış</t>
+          <t>Zaman Makinesi - Geçmişe Yolculuk İstanbul</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057188625</t>
+          <t>9786057186287</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Filistin’de Aşk İsrail’de Ölüm</t>
+          <t>Mafyanın Tutsağı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057186270</t>
+          <t>9786057188656</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair Hayattan Damlalar</t>
+          <t>Özgürlüğe Kaçış</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057086983</t>
+          <t>9786057188625</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kurt Kanunu Metehan</t>
+          <t>Filistin’de Aşk İsrail’de Ölüm</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057186263</t>
+          <t>9786057186270</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Zekai</t>
+          <t>Hayata Dair Hayattan Damlalar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057186294</t>
+          <t>9786057086983</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Matrak Dinozor</t>
+          <t>Kurt Kanunu Metehan</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057188632</t>
+          <t>9786057186263</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bukalemun İle Çekirge</t>
+          <t>Arşimet Zekai</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057188618</t>
+          <t>9786057186294</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İncili Çavuş</t>
+          <t>Matrak Dinozor</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057086976</t>
+          <t>9786057188632</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Kayboluş Çanakkale 1915</t>
+          <t>Bukalemun İle Çekirge</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057426550</t>
+          <t>9786057188618</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Gençlerle Necip Fazıl</t>
+          <t>İncili Çavuş</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057086969</t>
+          <t>9786057086976</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Cihan Padişahı Yavuz Sultan Selim</t>
+          <t>Zamanda Kayboluş Çanakkale 1915</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057086921</t>
+          <t>9786057426550</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yalınkat Hüzündür Aşk</t>
+          <t>Gençlerle Necip Fazıl</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057086952</t>
+          <t>9786057086969</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Göktanrının Gölgesi: Oğuz Kağan</t>
+          <t>Cihan Padişahı Yavuz Sultan Selim</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057086945</t>
+          <t>9786057086921</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hafiye</t>
+          <t>Yalınkat Hüzündür Aşk</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057086938</t>
+          <t>9786057086952</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Not Hayalet - Ruhani Serisi 1</t>
+          <t>Göktanrının Gölgesi: Oğuz Kağan</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057086907</t>
+          <t>9786057086945</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kut'lu Zafer - Çöl Çiçekleri</t>
+          <t>Hafiye</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057426581</t>
+          <t>9786057086938</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Sultanı Kılıçarslan</t>
+          <t>Not Hayalet - Ruhani Serisi 1</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057426505</t>
+          <t>9786057086907</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ben</t>
+          <t>Kut'lu Zafer - Çöl Çiçekleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057426543</t>
+          <t>9786057426581</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar Geçidi Çanakkale</t>
+          <t>Anadolu Sultanı Kılıçarslan</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057426536</t>
+          <t>9786057426505</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Nizam-ı Alem Büyük Selçuklu</t>
+          <t>İçimdeki Ben</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057426567</t>
+          <t>9786057426543</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Denizler Fatihi Demir Pençe Barbaros</t>
+          <t>Kahramanlar Geçidi Çanakkale</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057426512</t>
+          <t>9786057426536</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Sevebilirim</t>
+          <t>Nizam-ı Alem Büyük Selçuklu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057426598</t>
+          <t>9786057426567</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bir Yolculuk Hikayesi Yunus Emre</t>
+          <t>Denizler Fatihi Demir Pençe Barbaros</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057426529</t>
+          <t>9786057426512</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Şehadet Beyaz Ölüm Sarıkamış</t>
+          <t>Yeniden Sevebilirim</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050613728</t>
+          <t>9786057426598</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yıldırım Bayezıd</t>
+          <t>Bir Yolculuk Hikayesi Yunus Emre</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050613735</t>
+          <t>9786057426529</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ateşin ve Ölümün Efendisi Cengiz Han</t>
+          <t>Şehadet Beyaz Ölüm Sarıkamış</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>50</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050686487</t>
+          <t>9786050613728</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Emir Timur - Kan ve Demir</t>
+          <t>Yıldırım Bayezıd</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050686449</t>
+          <t>9786050613735</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Başlıya Baş Eğdiren Dizliye Diz Çöktüren Bilge Kağan</t>
+          <t>Ateşin ve Ölümün Efendisi Cengiz Han</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>190</v>
+        <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786050686494</t>
+          <t>9786050686487</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>1909 Hüzün Yılları</t>
+          <t>Emir Timur - Kan ve Demir</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050686456</t>
+          <t>9786050686449</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>1453 Fatih Sultan Mehmet Han</t>
+          <t>Başlıya Baş Eğdiren Dizliye Diz Çöktüren Bilge Kağan</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050686418</t>
+          <t>9786050686494</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
+          <t>1909 Hüzün Yılları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050613704</t>
+          <t>9786050686456</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Selahaddin Eyyubi</t>
+          <t>1453 Fatih Sultan Mehmet Han</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057086990</t>
+          <t>9786050686418</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Osman Gazi</t>
+          <t>1071 Sultan Alparslan Malazgirt Kartalı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>190</v>
+        <v>35</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786050686470</t>
+          <t>9786050613704</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>1921 Mareşal Mustafa Kemal</t>
+          <t>Selahaddin Eyyubi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050686425</t>
+          <t>9786057086990</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Mete Han</t>
+          <t>Osman Gazi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>30</v>
+        <v>190</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786050686432</t>
+          <t>9786050686470</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İyilik Meleği</t>
+          <t>1921 Mareşal Mustafa Kemal</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786050613780</t>
+          <t>9786050686425</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Tomris Hatun - Türklerin İlk Kadın Hükümdarı Kızıl Kurt</t>
+          <t>Mete Han</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256990173</t>
+          <t>9786050686432</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>İyilik Meleği</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786050613797</t>
+          <t>9786050613780</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Kılıcı Attila</t>
+          <t>Tomris Hatun - Türklerin İlk Kadın Hükümdarı Kızıl Kurt</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786050613759</t>
+          <t>9786256990173</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Turna</t>
+          <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786050613711</t>
+          <t>9786050613797</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Son Şarkımsın</t>
+          <t>Tanrının Kılıcı Attila</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786050613766</t>
+          <t>9786050613759</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Üç Gömlek</t>
+          <t>Yaralı Turna</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786050613773</t>
+          <t>9786050613711</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Senin Rengine Boyadım</t>
+          <t>Son Şarkımsın</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
+          <t>9786050613766</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Üç Gömlek</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786050613773</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Aşkı Senin Rengine Boyadım</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
           <t>9786050686401</t>
         </is>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Şehadet Çanakkale</t>
         </is>
       </c>
-      <c r="C114" s="1">
+      <c r="C116" s="1">
         <v>190</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>