--- v0 (2025-11-02)
+++ v1 (2026-04-06)
@@ -85,340 +85,1090 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055947552</t>
+          <t>9789082635287</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Diyor Ki</t>
+          <t>Dikkat ! Sudoku</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789759999911</t>
+          <t>9789945483929</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka Eğitim Seti (130 Parça Kart ve Etkinlik Kitapları)</t>
+          <t>Okul Öncesi Çoklu Zeka Eğitim Seti</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>875</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055947118</t>
+          <t>3990000027228</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Garfield Komedi Festivali</t>
+          <t>Garfield Kolay Okuma - Yazma Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>65</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055947132</t>
+          <t>3990000025402</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Garfield - Yazı Kitabı 1</t>
+          <t>6 - 9 Yaş Çocuklar İçin Zeka Oyunları (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>15</v>
+        <v>89.12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055947422</t>
+          <t>9799945490489</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Korona Tedbirleri</t>
+          <t>Kıbrıs</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>750</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789753125109</t>
+          <t>9786055947255</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Nokta Birleştir IQ Zeka Geliştir Kutulu (32 Oyun,18 Kart Kalemiyle Beraber Süper Oyun Kartları)</t>
+          <t>Okulöncesi Çocuklar İçin IQ Geliştirici Zeka Oyunları 4</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055947088</t>
+          <t>9786055947248</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Garfield - Renkler Şekiller ve Saat</t>
+          <t>Okulöncesi Çocuklar İçin IQ Geliştirici Zeka Oyunları 3</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055947194</t>
+          <t>3990000072037</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Eğitim Seti</t>
+          <t>Okulöncesi Çocuklar İçin IQ Geliştirici Zeka Oyunları 2</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>6750</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789945490007</t>
+          <t>9786055947262</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Atacan Öykü Seti (10 Cilt) (Ciltli)</t>
+          <t>Okul Öncesi Zeka Oyunları Mumyalar Müzesi 5</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>5500</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789751012134</t>
+          <t>3990000007949</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türk Büyüklerinin Hikayeleri ve Türk Masalları (15 Kitap)</t>
+          <t>Garfield Yazı Defteri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>6500</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055947545</t>
+          <t>9786055947187</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Hayatı ve Özdeyişleri</t>
+          <t>Garfield Yaprak Test: Türkçe - Matematik - Hayat Bilgisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789753120043</t>
+          <t>9789750160349</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Garfield Terbiyesizlik Rehberi</t>
+          <t>Garfield ve Hayalet Öğretmen</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055947521</t>
+          <t>9789750160394</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Garfield Şişmanlıyor - 4.Kitap</t>
+          <t>Garfield ve Gizemli Mumya</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>550</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055947095</t>
+          <t>9789750160356</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Garfield ile Sesler</t>
+          <t>Garfield Special Collection</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789750160387</t>
+          <t>9789759646950</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Garfield Büyük Ziyafet</t>
+          <t>Garfield Puzzle Spor - 20 Parça</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055947033</t>
+          <t>9789759646974</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Garfield Büyük Yarış</t>
+          <t>Garfield Puzzle Odie - 20 Parça</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055947040</t>
+          <t>9789759646981</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Garfield Atıştırıyor</t>
+          <t>Garfield Puzzle Gülen - 50 Parça</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>550</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055947026</t>
+          <t>9789759646967</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Yolu Boyama Kitabı</t>
+          <t>Garfield Puzzle Aile - 50 Parça</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789750160332</t>
+          <t>9786055947002</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Garfield Söz Dinlememe Okuluna Gidiyor</t>
+          <t>Garfield Kartpostal - Neşeli Günler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
+          <t>9786055947156</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Komedi Festivali Boyama ve Aktivite</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9789945481495</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Kolay Okuma - Yazma Seti (12 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>50.93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786055947071</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Garfield ile Matematiğe Hazırlık</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786055947064</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Garfield ile Düşünme Becerileri</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786055947057</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Garfield ile Çizgi Oyunları</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9789750160301</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Güçleniyor</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786055947163</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Geri Dönüyor Boyama ve Aktivite Kitabı</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786055947101</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Geri Dönüyor</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786055947019</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Dünyası Renkleniyor</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9789750160363</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Boyama ve Aktivite Kitabı 2</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9789750160318</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Boyama ve Aktivite Kitabı</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786055947170</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Garfield - Yazı Kitabı 2</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9789750160325</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Garfield - Doğum Günün Kutlu Olsun!</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786055947347</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>9 - 12 Yaş ve Üstü Çocuklar İçin Zeka Oyunları 4</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786055947330</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>9 - 12 Yaş ve Üstü Çocuklar İçin Zeka Oyunları 3</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>3990000048026</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>9 - 12 Yaş ve Üstü Çocuklar İçin Zeka Oyunları 2</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>3990000048027</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>9 - 12 Yaş ve Üstü Çocuklar İçin Zeka Oyunları 1</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>3990000096578</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>6 - 9 Yaş Çocuklar İçin Zeka Oyunları 4</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786055947286</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>6 - 9 Yaş Çocuklar İçin Zeka Oyunları 3</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786055947279</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>6 - 9 Yaş Çocuklar İçin Zeka Oyunları 2</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786055947224</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>6 - 9 Yaş Çocuklar İçin Zeka Oyunları 1</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>3990000017749</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Garfield 4 Kitap Takım Puzzle 20 Parça</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789753120135</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>...ve Karşınızda Garfield</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789753120074</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Takıl Bana</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>3990000072036</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Okulöncesi Çocuklar İçin IQ Geliştirici Zeka Oyunları 1</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786055947538</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Okul - Aile İletişim Defteri</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>3990000018106</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>9-12 Yaş ve Üstü Okul Öncesi Çocuklar İçin Zeka Geliştiren Oyunlar (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>89.12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786055947309</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>6 - 9 Yaş Çocuklar İçin Zeka Oyunları - Masal Labirent 5</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789753120052</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Atıştırma Rehberi</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789750011222</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Değerler Eğitimi Seti (196 Kart)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786055947378</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786055947552</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk Diyor Ki</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789759999911</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Duygusal Zeka Eğitim Seti (130 Parça Kart ve Etkinlik Kitapları)</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786055947118</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Komedi Festivali</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786055947132</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Garfield - Yazı Kitabı 1</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786055947422</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Öykülerle Korona Tedbirleri</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789753125109</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat! Nokta Birleştir IQ Zeka Geliştir Kutulu (32 Oyun,18 Kart Kalemiyle Beraber Süper Oyun Kartları)</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786055947088</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Garfield - Renkler Şekiller ve Saat</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786055947194</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Eğitim Seti</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>6750</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789945490007</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Atacan Öykü Seti (10 Cilt) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789751012134</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Türk Büyüklerinin Hikayeleri ve Türk Masalları (15 Kitap)</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786055947545</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk’ün Hayatı ve Özdeyişleri</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789753120043</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Terbiyesizlik Rehberi</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786055947521</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Şişmanlıyor - 4.Kitap</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786055947095</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Garfield ile Sesler</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789750160387</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Büyük Ziyafet</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786055947033</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Büyük Yarış</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786055947040</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Atıştırıyor</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786055947026</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük Yolu Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789750160332</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Garfield Söz Dinlememe Okuluna Gidiyor</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
           <t>9789750160370</t>
         </is>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Garfield Pişiriyor</t>
         </is>
       </c>
-      <c r="C21" s="1">
+      <c r="C71" s="1">
         <v>550</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>