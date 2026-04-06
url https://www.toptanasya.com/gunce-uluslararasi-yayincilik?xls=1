--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -85,1255 +85,1330 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259289854</t>
+          <t>9786259621951</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar</t>
+          <t>İnsancıklar</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259289830</t>
+          <t>9786259289892</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Cenaze</t>
+          <t>Kürdistan Kartalı Ölümsüz Qazi Mıhemed</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259289816</t>
+          <t>9786259289861</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dönüş</t>
+          <t>Bir Varoşun Şiirleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259621968</t>
+          <t>9786259289878</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Savaş Üzerine</t>
+          <t>Umut Yüklü Yürekler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259621975</t>
+          <t>9786259621999</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Serhıldanen Kurdan</t>
+          <t>Anna Karenina</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259621913</t>
+          <t>9786259289854</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık İçinde Geçen Bir Çocukluk</t>
+          <t>Seçme Yazılar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259621920</t>
+          <t>9786259289830</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Şehirin Belası</t>
+          <t>Cenaze</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259544472</t>
+          <t>9786259289816</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Karakter Yaratmak</t>
+          <t>Dönüş</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259621906</t>
+          <t>9786259621968</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bir Hücrenin Hafızası</t>
+          <t>Emperyalist Savaş Üzerine</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259544496</t>
+          <t>9786259621975</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şatonun Gizemli Taşları</t>
+          <t>Serhıldanen Kurdan</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259544458</t>
+          <t>9786259621913</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kaçak Bir Nehir</t>
+          <t>Yalnızlık İçinde Geçen Bir Çocukluk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259510909</t>
+          <t>9786259621920</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Fırat’ın Yakarışı</t>
+          <t>Şehirin Belası</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259510996</t>
+          <t>9786259544472</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dağ Çiçeğim</t>
+          <t>Bir Karakter Yaratmak</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259544403</t>
+          <t>9786259621906</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yuvasız Kuşlar Gibi Ararken Kaybetmek Şiiri</t>
+          <t>Bir Hücrenin Hafızası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259510927</t>
+          <t>9786259544496</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Deney Odası</t>
+          <t>Şatonun Gizemli Taşları</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259510972</t>
+          <t>9786259544458</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Kaçak Bir Nehir</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259510941</t>
+          <t>9786259510909</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Fırat’ın Yakarışı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259461588</t>
+          <t>9786259510996</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gölgedeki Hayatlar</t>
+          <t>Dağ Çiçeğim</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259461557</t>
+          <t>9786259544403</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Hikayeleri</t>
+          <t>Yuvasız Kuşlar Gibi Ararken Kaybetmek Şiiri</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259945668</t>
+          <t>9786259510927</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Güneşle Birlikte Uyansam Sana</t>
+          <t>Gizemli Deney Odası</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259945682</t>
+          <t>9786259510972</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dünya Emekçi Kadınlar Günü</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259945644</t>
+          <t>9786259510941</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Kars</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259945637</t>
+          <t>9786259461588</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Halkların Tarihsel Dramı</t>
+          <t>Gölgedeki Hayatlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057276346</t>
+          <t>9786259461557</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gölgemdeki Nefes</t>
+          <t>Hayvan Hikayeleri</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057188540</t>
+          <t>9786259945668</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Güneşle Birlikte Uyansam Sana</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057188526</t>
+          <t>9786259945682</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Sürgün</t>
+          <t>Dünya Emekçi Kadınlar Günü</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058195714</t>
+          <t>9786259945644</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kadınların Kurtuluşu</t>
+          <t>Öykülerle Kars</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057432537</t>
+          <t>9786259945637</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Annem Yokça Konuşurdu</t>
+          <t>Halkların Tarihsel Dramı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058195707</t>
+          <t>9786057276346</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Gelişimini Tamamlayamamış Şiirler</t>
+          <t>Gölgemdeki Nefes</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057432513</t>
+          <t>9786057188540</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Serhat Öyküleri</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057276353</t>
+          <t>9786057188526</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Acayip Bir Ülke</t>
+          <t>Sessiz Sürgün</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259289823</t>
+          <t>9786058195714</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Varoşun Şiirleri</t>
+          <t>Kadınların Kurtuluşu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259289809</t>
+          <t>9786057432537</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Denklemi ve Türkiye</t>
+          <t>Annem Yokça Konuşurdu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259621937</t>
+          <t>9786058195707</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Davo</t>
+          <t>Psikolojik Gelişimini Tamamlayamamış Şiirler</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259544489</t>
+          <t>9786057432513</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Serhat Öyküleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259544465</t>
+          <t>9786057276353</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ademden Önce</t>
+          <t>Acayip Bir Ülke</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259544434</t>
+          <t>9786259289823</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Karış Karış Beyoğlu Pera</t>
+          <t>Bir Varoşun Şiirleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259544441</t>
+          <t>9786259289809</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kayıp İstanbul’un Aşıkları</t>
+          <t>Ortadoğu Denklemi ve Türkiye</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259510958</t>
+          <t>9786259621937</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Davo</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259510965</t>
+          <t>9786259544489</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259544410</t>
+          <t>9786259544465</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Biz Öyküler</t>
+          <t>Ademden Önce</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259510910</t>
+          <t>9786259544434</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Diriliş</t>
+          <t>Karış Karış Beyoğlu Pera</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259510989</t>
+          <t>9786259544441</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sanat, Sanatçı ve Radikalleşme</t>
+          <t>Kayıp İstanbul’un Aşıkları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259510934</t>
+          <t>9786259510958</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Köpekler Manifestosu</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259461571</t>
+          <t>9786259510965</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259461595</t>
+          <t>9786259544410</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yer Altından Notlar</t>
+          <t>Biz Öyküler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259461526</t>
+          <t>9786259510910</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Gotine Maqulen Serhede</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259461540</t>
+          <t>9786259510989</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Sanat, Sanatçı ve Radikalleşme</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259461533</t>
+          <t>9786259510934</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Köpekler Manifestosu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259461564</t>
+          <t>9786259461571</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259945651</t>
+          <t>9786259461595</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Digor'un Tarihi</t>
+          <t>Yer Altından Notlar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259461502</t>
+          <t>9786259461526</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tonton Dede Ve Yardımsever Torunları</t>
+          <t>Gotine Maqulen Serhede</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259945675</t>
+          <t>9786259461540</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259945699</t>
+          <t>9786259461533</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259945613</t>
+          <t>9786259461564</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bekes Büyüyor</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259945620</t>
+          <t>9786259945651</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Küba'da Raul Castro Sonrası ve İnsan Manzaraları</t>
+          <t>Digor'un Tarihi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259945606</t>
+          <t>9786259461502</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Küba Devrimi ve Sosyalizm</t>
+          <t>Tonton Dede Ve Yardımsever Torunları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057432568</t>
+          <t>9786259945675</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Redkanlılar - 2. Cilt</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057276384</t>
+          <t>9786259945699</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Emperyalizm</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057276377</t>
+          <t>9786259945613</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Açlık</t>
+          <t>Bekes Büyüyor</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057276391</t>
+          <t>9786259945620</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Redkanlılar - 1. Cilt</t>
+          <t>Küba'da Raul Castro Sonrası ve İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057276360</t>
+          <t>9786259945606</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hakikatı Savunmak</t>
+          <t>Küba Devrimi ve Sosyalizm</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057276339</t>
+          <t>9786057432568</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ürpertili Hayatlar</t>
+          <t>Redkanlılar - 2. Cilt</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057276322</t>
+          <t>9786057276384</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ne Yapmalı?</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057276315</t>
+          <t>9786057276377</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Açlık</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057188595</t>
+          <t>9786057276391</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Devrimciler Yönetse</t>
+          <t>Redkanlılar - 1. Cilt</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057188588</t>
+          <t>9786057276360</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>99 Soruda Pedagoji</t>
+          <t>Hakikatı Savunmak</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057276308</t>
+          <t>9786057276339</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Ürpertili Hayatlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057188564</t>
+          <t>9786057276322</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm ve Savaş</t>
+          <t>Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057188571</t>
+          <t>9786057276315</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Çin Üzerine</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057188557</t>
+          <t>9786057188595</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Devlet ve Devrim</t>
+          <t>Dünyayı Devrimciler Yönetse</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057188533</t>
+          <t>9786057188588</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Marx'ın Kapital'i Üzerine</t>
+          <t>99 Soruda Pedagoji</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057188519</t>
+          <t>9786057276308</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yararsız Bir Adam</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057432599</t>
+          <t>9786057188564</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şairler Tıp Okusaydı</t>
+          <t>Sosyalizm ve Savaş</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057188502</t>
+          <t>9786057188571</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’da Ölümsüz Aşk</t>
+          <t>Çin Üzerine</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057432582</t>
+          <t>9786057188557</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Meltem Sokağı</t>
+          <t>Devlet ve Devrim</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057432551</t>
+          <t>9786057188533</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sevdam Ararat</t>
+          <t>Marx'ın Kapital'i Üzerine</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057432575</t>
+          <t>9786057188519</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Dengbejan</t>
+          <t>Yararsız Bir Adam</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057432544</t>
+          <t>9786057432599</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Digor'un Sürgünleri</t>
+          <t>Şairler Tıp Okusaydı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057432520</t>
+          <t>9786057188502</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Kürdistan’da Ölümsüz Aşk</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
+          <t>9786057432582</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Meltem Sokağı</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786057432551</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Sevdam Ararat</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786057432575</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Çiroken Dengbejan</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786057432544</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Digor'un Sürgünleri</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786057432520</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
           <t>9786057432506</t>
         </is>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Üç Arkadaşın Zor Günleri</t>
         </is>
       </c>
-      <c r="C82" s="1">
+      <c r="C87" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>