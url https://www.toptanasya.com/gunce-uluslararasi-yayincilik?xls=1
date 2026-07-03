--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,1330 +85,1375 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259621951</t>
+          <t>9786259011769</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İnsancıklar</t>
+          <t>Duyguların Gökkuşağı</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259289892</t>
+          <t>9786259621982</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan Kartalı Ölümsüz Qazi Mıhemed</t>
+          <t>Uçurum Halkı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259289861</t>
+          <t>9786259011721</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Varoşun Şiirleri</t>
+          <t>Levirat Bir Töre Hikayesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259289878</t>
+          <t>9786259621951</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Umut Yüklü Yürekler</t>
+          <t>İnsancıklar</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259621999</t>
+          <t>9786259289892</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina</t>
+          <t>Kürdistan Kartalı Ölümsüz Qazi Mıhemed</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259289854</t>
+          <t>9786259289861</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar</t>
+          <t>Bir Varoşun Şiirleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259289830</t>
+          <t>9786259289878</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Cenaze</t>
+          <t>Umut Yüklü Yürekler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259289816</t>
+          <t>9786259621999</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dönüş</t>
+          <t>Anna Karenina</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259621968</t>
+          <t>9786259289854</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Savaş Üzerine</t>
+          <t>Seçme Yazılar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259621975</t>
+          <t>9786259289830</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Serhıldanen Kurdan</t>
+          <t>Cenaze</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259621913</t>
+          <t>9786259289816</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık İçinde Geçen Bir Çocukluk</t>
+          <t>Dönüş</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259621920</t>
+          <t>9786259621968</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Şehirin Belası</t>
+          <t>Emperyalist Savaş Üzerine</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259544472</t>
+          <t>9786259621975</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Karakter Yaratmak</t>
+          <t>Serhıldanen Kurdan</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259621906</t>
+          <t>9786259621913</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Hücrenin Hafızası</t>
+          <t>Yalnızlık İçinde Geçen Bir Çocukluk</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259544496</t>
+          <t>9786259621920</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Şatonun Gizemli Taşları</t>
+          <t>Şehirin Belası</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259544458</t>
+          <t>9786259544472</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kaçak Bir Nehir</t>
+          <t>Bir Karakter Yaratmak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259510909</t>
+          <t>9786259621906</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Fırat’ın Yakarışı</t>
+          <t>Bir Hücrenin Hafızası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259510996</t>
+          <t>9786259544496</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dağ Çiçeğim</t>
+          <t>Şatonun Gizemli Taşları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259544403</t>
+          <t>9786259544458</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yuvasız Kuşlar Gibi Ararken Kaybetmek Şiiri</t>
+          <t>Kaçak Bir Nehir</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259510927</t>
+          <t>9786259510909</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Deney Odası</t>
+          <t>Fırat’ın Yakarışı</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259510972</t>
+          <t>9786259510996</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Dağ Çiçeğim</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259510941</t>
+          <t>9786259544403</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Yuvasız Kuşlar Gibi Ararken Kaybetmek Şiiri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259461588</t>
+          <t>9786259510927</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gölgedeki Hayatlar</t>
+          <t>Gizemli Deney Odası</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259461557</t>
+          <t>9786259510972</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Hikayeleri</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259945668</t>
+          <t>9786259510941</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Güneşle Birlikte Uyansam Sana</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259945682</t>
+          <t>9786259461588</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dünya Emekçi Kadınlar Günü</t>
+          <t>Gölgedeki Hayatlar</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259945644</t>
+          <t>9786259461557</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Kars</t>
+          <t>Hayvan Hikayeleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259945637</t>
+          <t>9786259945668</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Halkların Tarihsel Dramı</t>
+          <t>Güneşle Birlikte Uyansam Sana</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057276346</t>
+          <t>9786259945682</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gölgemdeki Nefes</t>
+          <t>Dünya Emekçi Kadınlar Günü</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057188540</t>
+          <t>9786259945644</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Öykülerle Kars</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057188526</t>
+          <t>9786259945637</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Sürgün</t>
+          <t>Halkların Tarihsel Dramı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058195714</t>
+          <t>9786057276346</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kadınların Kurtuluşu</t>
+          <t>Gölgemdeki Nefes</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057432537</t>
+          <t>9786057188540</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Annem Yokça Konuşurdu</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058195707</t>
+          <t>9786057188526</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Gelişimini Tamamlayamamış Şiirler</t>
+          <t>Sessiz Sürgün</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057432513</t>
+          <t>9786058195714</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Serhat Öyküleri</t>
+          <t>Kadınların Kurtuluşu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057276353</t>
+          <t>9786057432537</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Acayip Bir Ülke</t>
+          <t>Annem Yokça Konuşurdu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259289823</t>
+          <t>9786058195707</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Varoşun Şiirleri</t>
+          <t>Psikolojik Gelişimini Tamamlayamamış Şiirler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259289809</t>
+          <t>9786057432513</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Denklemi ve Türkiye</t>
+          <t>Serhat Öyküleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259621937</t>
+          <t>9786057276353</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Davo</t>
+          <t>Acayip Bir Ülke</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259544489</t>
+          <t>9786259289823</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Bir Varoşun Şiirleri</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259544465</t>
+          <t>9786259289809</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ademden Önce</t>
+          <t>Ortadoğu Denklemi ve Türkiye</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259544434</t>
+          <t>9786259621937</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Karış Karış Beyoğlu Pera</t>
+          <t>Davo</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259544441</t>
+          <t>9786259544489</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kayıp İstanbul’un Aşıkları</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259510958</t>
+          <t>9786259544465</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Ademden Önce</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259510965</t>
+          <t>9786259544434</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Karış Karış Beyoğlu Pera</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259544410</t>
+          <t>9786259544441</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Biz Öyküler</t>
+          <t>Kayıp İstanbul’un Aşıkları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259510910</t>
+          <t>9786259510958</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Diriliş</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259510989</t>
+          <t>9786259510965</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sanat, Sanatçı ve Radikalleşme</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259510934</t>
+          <t>9786259544410</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Köpekler Manifestosu</t>
+          <t>Biz Öyküler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259461571</t>
+          <t>9786259510910</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259461595</t>
+          <t>9786259510989</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yer Altından Notlar</t>
+          <t>Sanat, Sanatçı ve Radikalleşme</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259461526</t>
+          <t>9786259510934</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gotine Maqulen Serhede</t>
+          <t>Köpekler Manifestosu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259461540</t>
+          <t>9786259461571</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259461533</t>
+          <t>9786259461595</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Yer Altından Notlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259461564</t>
+          <t>9786259461526</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto</t>
+          <t>Gotine Maqulen Serhede</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259945651</t>
+          <t>9786259461540</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Digor'un Tarihi</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259461502</t>
+          <t>9786259461533</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tonton Dede Ve Yardımsever Torunları</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259945675</t>
+          <t>9786259461564</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259945699</t>
+          <t>9786259945651</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm</t>
+          <t>Digor'un Tarihi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259945613</t>
+          <t>9786259461502</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bekes Büyüyor</t>
+          <t>Tonton Dede Ve Yardımsever Torunları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259945620</t>
+          <t>9786259945675</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Küba'da Raul Castro Sonrası ve İnsan Manzaraları</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259945606</t>
+          <t>9786259945699</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Küba Devrimi ve Sosyalizm</t>
+          <t>Emperyalizm</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057432568</t>
+          <t>9786259945613</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Redkanlılar - 2. Cilt</t>
+          <t>Bekes Büyüyor</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057276384</t>
+          <t>9786259945620</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Küba'da Raul Castro Sonrası ve İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057276377</t>
+          <t>9786259945606</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Açlık</t>
+          <t>Küba Devrimi ve Sosyalizm</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057276391</t>
+          <t>9786057432568</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Redkanlılar - 1. Cilt</t>
+          <t>Redkanlılar - 2. Cilt</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057276360</t>
+          <t>9786057276384</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hakikatı Savunmak</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057276339</t>
+          <t>9786057276377</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ürpertili Hayatlar</t>
+          <t>Açlık</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057276322</t>
+          <t>9786057276391</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ne Yapmalı?</t>
+          <t>Redkanlılar - 1. Cilt</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057276315</t>
+          <t>9786057276360</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Hakikatı Savunmak</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057188595</t>
+          <t>9786057276339</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Devrimciler Yönetse</t>
+          <t>Ürpertili Hayatlar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057188588</t>
+          <t>9786057276322</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>99 Soruda Pedagoji</t>
+          <t>Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057276308</t>
+          <t>9786057276315</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057188564</t>
+          <t>9786057188595</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm ve Savaş</t>
+          <t>Dünyayı Devrimciler Yönetse</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057188571</t>
+          <t>9786057188588</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çin Üzerine</t>
+          <t>99 Soruda Pedagoji</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057188557</t>
+          <t>9786057276308</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Devlet ve Devrim</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057188533</t>
+          <t>9786057188564</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Marx'ın Kapital'i Üzerine</t>
+          <t>Sosyalizm ve Savaş</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057188519</t>
+          <t>9786057188571</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yararsız Bir Adam</t>
+          <t>Çin Üzerine</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057432599</t>
+          <t>9786057188557</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şairler Tıp Okusaydı</t>
+          <t>Devlet ve Devrim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057188502</t>
+          <t>9786057188533</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’da Ölümsüz Aşk</t>
+          <t>Marx'ın Kapital'i Üzerine</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057432582</t>
+          <t>9786057188519</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Meltem Sokağı</t>
+          <t>Yararsız Bir Adam</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057432551</t>
+          <t>9786057432599</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sevdam Ararat</t>
+          <t>Şairler Tıp Okusaydı</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057432575</t>
+          <t>9786057188502</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Dengbejan</t>
+          <t>Kürdistan’da Ölümsüz Aşk</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057432544</t>
+          <t>9786057432582</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Digor'un Sürgünleri</t>
+          <t>Meltem Sokağı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057432520</t>
+          <t>9786057432551</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Sevdam Ararat</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
+          <t>9786057432575</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Çiroken Dengbejan</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786057432544</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Digor'un Sürgünleri</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786057432520</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
           <t>9786057432506</t>
         </is>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Üç Arkadaşın Zor Günleri</t>
         </is>
       </c>
-      <c r="C87" s="1">
+      <c r="C90" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>