--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,1375 +85,1405 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259011769</t>
+          <t>9786259055329</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Gökkuşağı</t>
+          <t>Alaca Umutlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259621982</t>
+          <t>9786259055312</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Uçurum Halkı</t>
+          <t>Dünyayı Kuyu Bildim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259011721</t>
+          <t>9786259011769</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Levirat Bir Töre Hikayesi</t>
+          <t>Duyguların Gökkuşağı</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259621951</t>
+          <t>9786259621982</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İnsancıklar</t>
+          <t>Uçurum Halkı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259289892</t>
+          <t>9786259011721</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan Kartalı Ölümsüz Qazi Mıhemed</t>
+          <t>Levirat Bir Töre Hikayesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259289861</t>
+          <t>9786259621951</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Varoşun Şiirleri</t>
+          <t>İnsancıklar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259289878</t>
+          <t>9786259289892</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Umut Yüklü Yürekler</t>
+          <t>Kürdistan Kartalı Ölümsüz Qazi Mıhemed</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259621999</t>
+          <t>9786259289861</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina</t>
+          <t>Bir Varoşun Şiirleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259289854</t>
+          <t>9786259289878</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar</t>
+          <t>Umut Yüklü Yürekler</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259289830</t>
+          <t>9786259621999</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Cenaze</t>
+          <t>Anna Karenina</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259289816</t>
+          <t>9786259289854</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dönüş</t>
+          <t>Seçme Yazılar</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259621968</t>
+          <t>9786259289830</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Savaş Üzerine</t>
+          <t>Cenaze</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259621975</t>
+          <t>9786259289816</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Serhıldanen Kurdan</t>
+          <t>Dönüş</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259621913</t>
+          <t>9786259621968</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık İçinde Geçen Bir Çocukluk</t>
+          <t>Emperyalist Savaş Üzerine</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259621920</t>
+          <t>9786259621975</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Şehirin Belası</t>
+          <t>Serhıldanen Kurdan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259544472</t>
+          <t>9786259621913</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Karakter Yaratmak</t>
+          <t>Yalnızlık İçinde Geçen Bir Çocukluk</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259621906</t>
+          <t>9786259621920</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bir Hücrenin Hafızası</t>
+          <t>Şehirin Belası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259544496</t>
+          <t>9786259544472</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Şatonun Gizemli Taşları</t>
+          <t>Bir Karakter Yaratmak</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259544458</t>
+          <t>9786259621906</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kaçak Bir Nehir</t>
+          <t>Bir Hücrenin Hafızası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259510909</t>
+          <t>9786259544496</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Fırat’ın Yakarışı</t>
+          <t>Şatonun Gizemli Taşları</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259510996</t>
+          <t>9786259544458</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dağ Çiçeğim</t>
+          <t>Kaçak Bir Nehir</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259544403</t>
+          <t>9786259510909</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yuvasız Kuşlar Gibi Ararken Kaybetmek Şiiri</t>
+          <t>Fırat’ın Yakarışı</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259510927</t>
+          <t>9786259510996</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Deney Odası</t>
+          <t>Dağ Çiçeğim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259510972</t>
+          <t>9786259544403</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Yuvasız Kuşlar Gibi Ararken Kaybetmek Şiiri</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259510941</t>
+          <t>9786259510927</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Gizemli Deney Odası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259461588</t>
+          <t>9786259510972</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gölgedeki Hayatlar</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259461557</t>
+          <t>9786259510941</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Hikayeleri</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259945668</t>
+          <t>9786259461588</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Güneşle Birlikte Uyansam Sana</t>
+          <t>Gölgedeki Hayatlar</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259945682</t>
+          <t>9786259461557</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dünya Emekçi Kadınlar Günü</t>
+          <t>Hayvan Hikayeleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259945644</t>
+          <t>9786259945668</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Kars</t>
+          <t>Güneşle Birlikte Uyansam Sana</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259945637</t>
+          <t>9786259945682</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Halkların Tarihsel Dramı</t>
+          <t>Dünya Emekçi Kadınlar Günü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057276346</t>
+          <t>9786259945644</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gölgemdeki Nefes</t>
+          <t>Öykülerle Kars</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057188540</t>
+          <t>9786259945637</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Halkların Tarihsel Dramı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057188526</t>
+          <t>9786057276346</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Sürgün</t>
+          <t>Gölgemdeki Nefes</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058195714</t>
+          <t>9786057188540</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kadınların Kurtuluşu</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057432537</t>
+          <t>9786057188526</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Annem Yokça Konuşurdu</t>
+          <t>Sessiz Sürgün</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058195707</t>
+          <t>9786058195714</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Gelişimini Tamamlayamamış Şiirler</t>
+          <t>Kadınların Kurtuluşu</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057432513</t>
+          <t>9786057432537</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Serhat Öyküleri</t>
+          <t>Annem Yokça Konuşurdu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057276353</t>
+          <t>9786058195707</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Acayip Bir Ülke</t>
+          <t>Psikolojik Gelişimini Tamamlayamamış Şiirler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259289823</t>
+          <t>9786057432513</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Varoşun Şiirleri</t>
+          <t>Serhat Öyküleri</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259289809</t>
+          <t>9786057276353</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Denklemi ve Türkiye</t>
+          <t>Acayip Bir Ülke</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259621937</t>
+          <t>9786259289823</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Davo</t>
+          <t>Bir Varoşun Şiirleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259544489</t>
+          <t>9786259289809</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Ortadoğu Denklemi ve Türkiye</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259544465</t>
+          <t>9786259621937</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ademden Önce</t>
+          <t>Davo</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259544434</t>
+          <t>9786259544489</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Karış Karış Beyoğlu Pera</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259544441</t>
+          <t>9786259544465</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kayıp İstanbul’un Aşıkları</t>
+          <t>Ademden Önce</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259510958</t>
+          <t>9786259544434</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Karış Karış Beyoğlu Pera</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259510965</t>
+          <t>9786259544441</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Kayıp İstanbul’un Aşıkları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259544410</t>
+          <t>9786259510958</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Biz Öyküler</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259510910</t>
+          <t>9786259510965</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Diriliş</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259510989</t>
+          <t>9786259544410</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sanat, Sanatçı ve Radikalleşme</t>
+          <t>Biz Öyküler</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259510934</t>
+          <t>9786259510910</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Köpekler Manifestosu</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259461571</t>
+          <t>9786259510989</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Sanat, Sanatçı ve Radikalleşme</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259461595</t>
+          <t>9786259510934</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yer Altından Notlar</t>
+          <t>Köpekler Manifestosu</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259461526</t>
+          <t>9786259461571</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gotine Maqulen Serhede</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259461540</t>
+          <t>9786259461595</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Yer Altından Notlar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259461533</t>
+          <t>9786259461526</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Gotine Maqulen Serhede</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259461564</t>
+          <t>9786259461540</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259945651</t>
+          <t>9786259461533</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Digor'un Tarihi</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259461502</t>
+          <t>9786259461564</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tonton Dede Ve Yardımsever Torunları</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259945675</t>
+          <t>9786259945651</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Digor'un Tarihi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259945699</t>
+          <t>9786259461502</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm</t>
+          <t>Tonton Dede Ve Yardımsever Torunları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259945613</t>
+          <t>9786259945675</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bekes Büyüyor</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259945620</t>
+          <t>9786259945699</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Küba'da Raul Castro Sonrası ve İnsan Manzaraları</t>
+          <t>Emperyalizm</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259945606</t>
+          <t>9786259945613</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Küba Devrimi ve Sosyalizm</t>
+          <t>Bekes Büyüyor</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057432568</t>
+          <t>9786259945620</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Redkanlılar - 2. Cilt</t>
+          <t>Küba'da Raul Castro Sonrası ve İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057276384</t>
+          <t>9786259945606</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Küba Devrimi ve Sosyalizm</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057276377</t>
+          <t>9786057432568</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Açlık</t>
+          <t>Redkanlılar - 2. Cilt</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057276391</t>
+          <t>9786057276384</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Redkanlılar - 1. Cilt</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057276360</t>
+          <t>9786057276377</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hakikatı Savunmak</t>
+          <t>Açlık</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057276339</t>
+          <t>9786057276391</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ürpertili Hayatlar</t>
+          <t>Redkanlılar - 1. Cilt</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>120</v>
+        <v>600</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057276322</t>
+          <t>9786057276360</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ne Yapmalı?</t>
+          <t>Hakikatı Savunmak</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057276315</t>
+          <t>9786057276339</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Ürpertili Hayatlar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057188595</t>
+          <t>9786057276322</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Devrimciler Yönetse</t>
+          <t>Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057188588</t>
+          <t>9786057276315</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>99 Soruda Pedagoji</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057276308</t>
+          <t>9786057188595</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Dünyayı Devrimciler Yönetse</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057188564</t>
+          <t>9786057188588</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm ve Savaş</t>
+          <t>99 Soruda Pedagoji</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057188571</t>
+          <t>9786057276308</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çin Üzerine</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057188557</t>
+          <t>9786057188564</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Devlet ve Devrim</t>
+          <t>Sosyalizm ve Savaş</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057188533</t>
+          <t>9786057188571</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Marx'ın Kapital'i Üzerine</t>
+          <t>Çin Üzerine</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057188519</t>
+          <t>9786057188557</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yararsız Bir Adam</t>
+          <t>Devlet ve Devrim</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057432599</t>
+          <t>9786057188533</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Şairler Tıp Okusaydı</t>
+          <t>Marx'ın Kapital'i Üzerine</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057188502</t>
+          <t>9786057188519</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’da Ölümsüz Aşk</t>
+          <t>Yararsız Bir Adam</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057432582</t>
+          <t>9786057432599</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Meltem Sokağı</t>
+          <t>Şairler Tıp Okusaydı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057432551</t>
+          <t>9786057188502</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sevdam Ararat</t>
+          <t>Kürdistan’da Ölümsüz Aşk</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057432575</t>
+          <t>9786057432582</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Dengbejan</t>
+          <t>Meltem Sokağı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057432544</t>
+          <t>9786057432551</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Digor'un Sürgünleri</t>
+          <t>Sevdam Ararat</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057432520</t>
+          <t>9786057432575</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Çiroken Dengbejan</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
+          <t>9786057432544</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Digor'un Sürgünleri</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786057432520</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
           <t>9786057432506</t>
         </is>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Üç Arkadaşın Zor Günleri</t>
         </is>
       </c>
-      <c r="C90" s="1">
+      <c r="C92" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>