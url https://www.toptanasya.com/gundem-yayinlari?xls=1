--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -124,51 +124,51 @@
         <is>
           <t>9789758618637</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Yeni Dünya Dizaynı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789758618620</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Türk Siyasetinde Bir Kasımpaşalı Tayyip Erdoğan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789758618644</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kıbrıs Diye Bir Ada</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789752641396</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>