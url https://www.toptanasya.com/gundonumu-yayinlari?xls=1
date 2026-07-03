--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -85,475 +85,490 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054243761</t>
+          <t>9786054243785</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Derman Amcamın Eczanesi</t>
+          <t>Padişahın Sarayı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054243693</t>
+          <t>9786054243761</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İki Kalbin Ebedi Aşkı Muhabbethanemiz Evlilik ve Aile</t>
+          <t>Derman Amcamın Eczanesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>405</v>
+        <v>210</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054243624</t>
+          <t>9786054243693</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Abdülkadir Geylani ve El Esmaül Hüsna Kasidesi</t>
+          <t>İki Kalbin Ebedi Aşkı Muhabbethanemiz Evlilik ve Aile</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>135</v>
+        <v>405</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054243655</t>
+          <t>9786054243624</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dualı Öyküler</t>
+          <t>Abdülkadir Geylani ve El Esmaül Hüsna Kasidesi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789756382868</t>
+          <t>9786054243655</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadın - Erkek Eşitliği ve Başörtüsü (Türban) Yasağı</t>
+          <t>Dualı Öyküler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>15</v>
+        <v>135</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789756382745</t>
+          <t>9789756382868</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türk Aleviliği</t>
+          <t>Türkiye’de Kadın - Erkek Eşitliği ve Başörtüsü (Türban) Yasağı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>162</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054243082</t>
+          <t>9789756382745</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Yön Veren Kahramanlar</t>
+          <t>Türk Aleviliği</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>14</v>
+        <v>162</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054243068</t>
+          <t>9786054243082</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sahabi Annelerimiz</t>
+          <t>Tarihe Yön Veren Kahramanlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>148</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756382530</t>
+          <t>9786054243068</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Nur Işığında Hz. Muhammed</t>
+          <t>Sahabi Annelerimiz</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>9</v>
+        <v>148</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756382738</t>
+          <t>9789756382530</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Nur Işığında Esma-i Hüsna</t>
+          <t>Risale-i Nur Işığında Hz. Muhammed</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>256</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756382974</t>
+          <t>9789756382738</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin Kızları</t>
+          <t>Risale-i Nur Işığında Esma-i Hüsna</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>7</v>
+        <v>162</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054243501</t>
+          <t>9789756382974</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Belgelerine Göre Said Nursi’nin Seyyidliği Meselesi</t>
+          <t>Peygamber Efendimizin Kızları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>45</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000013196</t>
+          <t>9786054243501</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Nübüvvet Tartışmaları</t>
+          <t>Osmanlı Belgelerine Göre Said Nursi’nin Seyyidliği Meselesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>135</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756382820</t>
+          <t>3990000013196</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mukayeseli Olarak İslam Hukuk Usulünde Kurallar Çatışması</t>
+          <t>Nübüvvet Tartışmaları</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054243426</t>
+          <t>9789756382820</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Şura Kavramı</t>
+          <t>Mukayeseli Olarak İslam Hukuk Usulünde Kurallar Çatışması</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000004033</t>
+          <t>9786054243426</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Kıssaları ve Medeniyetlerin İnşası</t>
+          <t>Kur’an’da Şura Kavramı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>28</v>
+        <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054243273</t>
+          <t>3990000004033</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Şehir</t>
+          <t>Kur’an Kıssaları ve Medeniyetlerin İnşası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789756382899</t>
+          <t>9786054243273</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Aleminin Sultanları</t>
+          <t>Kayıp Şehir</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054243167</t>
+          <t>9789756382899</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Kadına Yönelik Ayrımcılık Yasağı</t>
+          <t>Kadınlar Aleminin Sultanları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000012519</t>
+          <t>9786054243167</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Çevre</t>
+          <t>İslam’da Kadına Yönelik Ayrımcılık Yasağı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000014563</t>
+          <t>3990000012519</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku (2 Kitap Takım)</t>
+          <t>İslam ve Çevre</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>41</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000012518</t>
+          <t>3990000014563</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İslam Ekonomisi</t>
+          <t>İslam Hukuku (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000010482</t>
+          <t>3990000012518</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hak Arama Hürriyeti ve Said Nursi</t>
+          <t>İslam Ekonomisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>135</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756382967</t>
+          <t>3990000010482</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gül Kokulu Annelerimiz</t>
+          <t>Hak Arama Hürriyeti ve Said Nursi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>10</v>
+        <v>135</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000011405</t>
+          <t>9789756382967</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Erguvani Yazılar</t>
+          <t>Gül Kokulu Annelerimiz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054243419</t>
+          <t>3990000011405</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İslamda Irkçılık Yasağı</t>
+          <t>Erguvani Yazılar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000012520</t>
+          <t>9786054243419</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İslam’da İlim ve İlim Adamı</t>
+          <t>İslamda Irkçılık Yasağı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054243532</t>
+          <t>3990000012520</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İzzettin Yıldırım</t>
+          <t>İslam’da İlim ve İlim Adamı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
+          <t>9786054243532</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>İzzettin Yıldırım</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
           <t>9789756382912</t>
         </is>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>NLP Tekniği ile Vaiz ve İmamlar için Cemaat ile Etkili İletişim</t>
         </is>
       </c>
-      <c r="C30" s="1">
+      <c r="C31" s="1">
         <v>405</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>