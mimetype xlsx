--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -259,51 +259,51 @@
         <is>
           <t>9789944764018</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Hakkari’den Ermeni Meselesine Bakış</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789944764872</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Cinler Alemi: Gizemli Gerçekler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>265</v>
+        <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789759176518</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Gelecekte Eğitim</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789944764063</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>