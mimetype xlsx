--- v1 (2026-07-03)
+++ v2 (2026-11-01)
@@ -109,51 +109,51 @@
         <is>
           <t>9786055770549</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Semazen</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789944293839</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Türkçe’nin Nakışı: Cinas</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>115</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789944246125</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Türk Dili</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789944293242</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -214,81 +214,81 @@
         <is>
           <t>9789944764438</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soru - Cevap ve Alıştırmalar ile Türkçe Dil Bilgisi ve Türkçe - İngilizce Arasındaki Farklılıklar</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789944246866</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Operasyon</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>165</v>
+        <v>353</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789944246873</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kanlı Plan</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789944764018</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Hakkari’den Ermeni Meselesine Bakış</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>145</v>
+        <v>245</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789944764872</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Cinler Alemi: Gizemli Gerçekler</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789759176518</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -544,51 +544,51 @@
         <is>
           <t>3990000016853</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bombalarımıza Sponsor Arıyoruz</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>2.78</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789944293396</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Yasaklı Apartmanda Kiracı Olmak</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>155</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789944764025</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Beyaz Çile</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789944764070</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
@@ -694,51 +694,51 @@
         <is>
           <t>9789944246859</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Gizli Servis</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789944246927</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Yarasanın Aşkı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>154</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789944764148</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Matemli Kardelen</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>3990000017412</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
@@ -784,51 +784,51 @@
         <is>
           <t>9786055770358</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Neresi Güzel 15 Yaşın</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>2.96</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786055770105</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>ÖSS Türkçe</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>50</v>
+        <v>295</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789944764285</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Namaz Hocası Açıklamalı İslam İlmihali</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>3990000026809</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>