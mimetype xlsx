--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -85,880 +85,2665 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258646351</t>
+          <t>9786258967265</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zihin Sudoku</t>
+          <t>Meleklerin İsyanı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>256</v>
+        <v>440</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258646344</t>
+          <t>9786258967289</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zeka Sudoku</t>
+          <t>Yeni Başlayanlar İçin Sanat Tarihi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>256</v>
+        <v>520</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258646399</t>
+          <t>9786258947038</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Uzay Macerası Labirent Bulmaca</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>144</v>
+        <v>416</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258646405</t>
+          <t>9786258947236</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Süper Kahramanlar Labirent Bulmaca</t>
+          <t>Monte Cristo Kontu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>144</v>
+        <v>424</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258646429</t>
+          <t>9786258967678</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Orman Kaşifleri Labirent Bulmaca</t>
+          <t>Konstantinopolis</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>144</v>
+        <v>368</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258646313</t>
+          <t>9786258947120</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Strateji Sudoku</t>
+          <t>Notre Dame’ın Kamburu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>256</v>
+        <v>432</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258646337</t>
+          <t>9786258967319</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Muhakeme Sudoku</t>
+          <t>İstanbul'un Peçesiz Kadınları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>256</v>
+        <v>392</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258646368</t>
+          <t>9786258947519</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mantık Sudoku</t>
+          <t>Nana</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>256</v>
+        <v>416</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258646412</t>
+          <t>9786258947496</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Labirent Bulmaca Robot Şehir</t>
+          <t>Meyhane</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>144</v>
+        <v>416</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258646436</t>
+          <t>9786258967258</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Hazine Labirent Bulmaca</t>
+          <t>A'mâk-ı Hayal</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>144</v>
+        <v>368</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258646443</t>
+          <t>9786258947144</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Adası Labirent Bulmaca</t>
+          <t>Oblomov</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>144</v>
+        <v>424</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258646382</t>
+          <t>9786258967609</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Sudoku</t>
+          <t>At Sırtında Anadolu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>256</v>
+        <v>304</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258646467</t>
+          <t>9786258947304</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Denizaltı Dünyası Labirent Bulmaca</t>
+          <t>Parma Manastırı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>144</v>
+        <v>424</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258646498</t>
+          <t>9786258967951</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Mantık Bulmacaları 3</t>
+          <t>Yirmi Üç Hikâye</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>312</v>
+        <v>248</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258646481</t>
+          <t>9786258967876</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Mantık Bulmacaları 2</t>
+          <t>Ölüler Evinden Notlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>312</v>
+        <v>288</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258646474</t>
+          <t>9786258967944</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Mantık Bulmacaları 1</t>
+          <t>Sanat Nedir?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>304</v>
+        <v>352</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258646306</t>
+          <t>9786258967982</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Akıl Yürütme Sudoku</t>
+          <t>Asilzadeler Yuvası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>256</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258646375</t>
+          <t>9786258967975</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Beyin Sudoku</t>
+          <t>Boris Godunov</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>256</v>
+        <v>152</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258646320</t>
+          <t>9786258967883</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Analiz Sudoku</t>
+          <t>Efendi İle Uşağı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>256</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258646290</t>
+          <t>9786258967920</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Akıl Sudoku</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>256</v>
+        <v>440</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258646245</t>
+          <t>9786258967852</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Zeka Oyunları ile Matematiksel Düşünme ve Çözüm Yöntemleri</t>
+          <t>Kreutzer Sonat</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>216</v>
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258646207</t>
+          <t>9786258967562</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zeka Oyunları, Bulmacaları</t>
+          <t>Hayatımı Boşa mı Yaşıyorum?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>256</v>
+        <v>208</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258646214</t>
+          <t>9786258967463</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mantık Oyunları ve Bulmacaları</t>
+          <t>Bilgeliğin Yedi Sütunu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>224</v>
+        <v>528</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258646221</t>
+          <t>9786258967968</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Matematik Bulmacaları ve Çözümleri</t>
+          <t>Taras Bulba</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258646276</t>
+          <t>9786258967890</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Zeka Oyunları</t>
+          <t>Müfettiş</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>184</v>
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258646283</t>
+          <t>9786258967937</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zihin Açan Bulmacalar</t>
+          <t>Petersburg Öyküleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258646252</t>
+          <t>9786258967869</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Matematik Bulmacaları ve Paradokslar</t>
+          <t>Öteki</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258646238</t>
+          <t>9786258967906</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Matematik, Mantık ve Zihin Oyunları</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>248</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258646269</t>
+          <t>9786258967913</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şaşırtan Bulmacalar ve Akıl Oyunları</t>
+          <t>Dikanka Yakınlarında Bir Çiftlikte Akşam Toplantıları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>224</v>
+        <v>256</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258646191</t>
+          <t>9786258967999</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bilmece ve Mantık Oyunları</t>
+          <t>Arefe</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>248</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258646160</t>
+          <t>9786258967418</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türk Töresi</t>
+          <t>İlk Çağda Kürtler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>208</v>
+        <v>312</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258646153</t>
+          <t>9786258967548</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Türk Yurduna Dair</t>
+          <t>Kadınlar Neden Aldatır?</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>216</v>
+        <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258646177</t>
+          <t>9786258967494</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kürt Aşiretleri Hakkında</t>
+          <t>Jung'un Aynasında Kendini ve Aşkını Bul</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>192</v>
+        <v>224</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258646146</t>
+          <t>9786258967555</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türk Ahlakı</t>
+          <t>İnsan Tek Eşli mi Yaratıldı, Çok Eşli mi?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>216</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258646184</t>
+          <t>9786258967470</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Medeniyet</t>
+          <t>Konstantiniyye'de Kırk Yıl</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258646108</t>
+          <t>9786258967517</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Efendisi Ol</t>
+          <t>Erkekler Neden Aldatır?</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>224</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258646115</t>
+          <t>9786258967487</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Ayna: Sürüden Ayrılmak</t>
+          <t>Freud'un Divanında Söyleyemediğin Her Şey</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>312</v>
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258646078</t>
+          <t>9786258967500</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Artık Umursamıyorum</t>
+          <t>İlk Aşk Neden Hiç Unutulmuyor?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>224</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258646122</t>
+          <t>9786258967531</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Altın Işık</t>
+          <t>Seviyor Musun, Yoksa Sahip Mi Olmak İstiyorsun?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>160</v>
+        <v>272</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258646092</t>
+          <t>9786258967449</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Temizliği</t>
+          <t>Konstantinopolis’in Düşüşü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>376</v>
+        <v>336</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258646139</t>
+          <t>9786258967524</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türkleşmek İslamlaşmak Muasırlaşmak</t>
+          <t>Neden Hep Aynı Tip İnsanlara Aşık Oluyorsun?</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259335865</t>
+          <t>9786258967432</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>TUS Klinik Tıp Bilimleri Testi Deneme 2</t>
+          <t>Kürtler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>110</v>
+        <v>328</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259338415</t>
+          <t>9786258967425</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT-MSÜ-KPSS-DGS-ALES-AGS Türkçe ÖSYM Soruları Analizi ve Çözümleri</t>
+          <t>Ortaçağda Kürtler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>385</v>
+        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259338439</t>
+          <t>9786258967401</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT-MSÜ-KPSS-DGS-ALES-AGS Tarih ÖSYM Soruları Analizi ve Çözümleri</t>
+          <t>Şark Meselesi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>595</v>
+        <v>336</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259335834</t>
+          <t>9786258967241</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT-AYT-KPSS-DGS-ALES Paragraf</t>
+          <t>Altı Ennead (Seçme)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>224</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259335803</t>
+          <t>9786258967074</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT-AYT-KPSS-ALES-DGS-MSÜ-AGS Matematik Temel Muhakeme ve Problem Çözme</t>
+          <t>İsis’in Perdesi Aralanıyor, Gizli Öğreti</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>325</v>
+        <v>264</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259338422</t>
+          <t>9786258646924</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>TYT-MSÜ-KPSS-DGS-ALES-AGS Matematik ÖSYM Soruları Analizi ve Çözümleri</t>
+          <t>I Ching</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>390</v>
+        <v>208</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259338460</t>
+          <t>9786258967128</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Kimya ÖSYM Soruları Analizi ve Çözümleri</t>
+          <t>Hermetik Öğretiye Giriş</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>296</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259335827</t>
+          <t>9786258646528</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT-AYT-KPSS-ALES-DGS-MSÜ-AGS Paragraf Aklı</t>
+          <t>Hatha Yoga Pradipika</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>255</v>
+        <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259335841</t>
+          <t>9786258967005</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT-AYT-KPSS-ALES-DGS-MSÜ-AGS Matematik Net Odak Problemler</t>
+          <t>Elmas Sutra</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>315</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258646047</t>
+          <t>9786258967067</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2026 YÖKDİL İngilizce Sosyal Bilimler 5 Deneme</t>
+          <t>Enokyan Çağrılar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>456</v>
+        <v>264</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258646030</t>
+          <t>9786258646948</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>MEB EKYS Müdür ve Müdür Yardımcılığı Sınavı 5 Deneme</t>
+          <t>Corpus Hermeticum</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258646023</t>
+          <t>9786258646931</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2026 MSÜ Deneme Sınavı</t>
+          <t>Dhammapada</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>280</v>
+        <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258646016</t>
+          <t>9786258646917</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>DİB-MBSTS Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı 5 Deneme</t>
+          <t>Gılgamış Destanı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>320</v>
+        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258646054</t>
+          <t>9786258967111</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Milli Savunma Üniversitesi Askeri Öğrenci Aday Belirleme Sınavı</t>
+          <t>Yüksek Büyü: Öğreti ve Ritüel</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>280</v>
+        <v>296</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
+          <t>9786258646979</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Tibet Ölüler Kitabı</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786258646986</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Upanişadlar</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786258967036</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Ramayana</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786258967050</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Ruhlar Kitabı</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786258967043</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Savaş Sanatı</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786258646962</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Tao Te Ching</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786258967180</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Süleyman'ın Kayıp Bilgi Sanatı</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786258967081</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Perdesi Aralanmış Kabala</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786258967104</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Okült Güçleri ve Mistik Erdemleri</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786258646955</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Patanjali Yoga Sûtraları</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786258967098</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Okült Felsefe Üzerine Üç Kitap</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786258967142</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Kabala Büyüsü</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786258967135</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Kara Büyü Kitabı</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786258967029</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Mısır Ölüler Kitabı</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786258646993</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Kama Sutra</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786258967012</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Mahabharata</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786258967234</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Buda'nın İncili</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786258967227</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Bohemyalıların Tarot'u</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786258967210</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yoginin Otobiyografisi</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786258967203</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Bhakti Yoga</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786258967173</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Anacalypsis</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786258967159</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Altın Dal</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786258646900</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Bhagavad Gita</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786258967166</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Asya'nın Işığı</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786258967197</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Başarının Gizli Kapısı</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786258646856</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Çengel Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786258646740</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Külliyatı</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786258646702</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Koleksiyonu</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786258646771</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Enstitüsü</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786258646788</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Atlası</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786258646672</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Akademisi</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786258646825</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Anime Çengel Bulmaca</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786258646689</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Ansiklopedisi</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786258646696</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Antolojisi</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786258646719</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Arşivi</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786258646832</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>LGS Türkçe Çengel Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786258646849</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>T.C.İnkılap Tarihi ve Atatürkçülük Çengel Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786258646795</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>LGS İngilizce Çengel Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786258646863</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>LGS Fen Bilimleri Çengel Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786258646801</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>LGS Din Kültürü ve Ahlak Bilgisi Çengel Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786258646818</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Dedektif Bulmacaları Sessiz Oda</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786258646887</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Dedektif Bulmacaları 3 Kül Arşivi</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786258646757</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Panoraması</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786258646764</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Salonu</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786258646726</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Kütüphanesi</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786258646870</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Dedektif Bulmacaları 2 Kayıp Defter</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786258646733</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Çengel Bulmaca Hazinesi</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786258646573</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>TYT ve AYT'ye Yardımcı Matematik Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786258646535</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Hız Arttıran Matemeatik Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786258646566</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>TYT ve AYT'ye Yardımcı Biyoloji Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786258646627</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>TYT ve AYT' Ye Yardımcı Coğrafya Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786258646610</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>TYT ve AYT'ye Yardımcı Fizik Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786258646603</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>AYT-TYT'de Hızlandıran Kimya Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786258646597</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Tyt Ve Ayt'ye Yardımcı Kimya Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786258646511</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem Futbol Bulmacası</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786258646559</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>TYT ve AYT'ye Yardımcı Tarih Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786258646634</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>TYT-AYT Sınavlarında Hız Arttıran Türk Dili Ve Edebiyatı Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786258646658</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>YKS Fizik Anahtar Sifreli 50 Bulmaca</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786258646504</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Sözel Mantık Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786258646580</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>TYT ve AYT'ye Yardımcı Sözcük Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786258646542</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>TYT ve AYT'ye Yardımcı Türkçe Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786258646665</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>TYT - AYT Kimya Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786258646641</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>YKS’ye Yardımcı Hız Arttıran Matematik Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786258646450</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Dinozorlar Çağı Labirent Bulmaca</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786258646351</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Zihin Sudoku</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786258646344</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Sudoku</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786258646399</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Uzay Macerası Labirent Bulmaca</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786258646405</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Süper Kahramanlar Labirent Bulmaca</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786258646429</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Orman Kaşifleri Labirent Bulmaca</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786258646313</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Strateji Sudoku</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786258646337</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Muhakeme Sudoku</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786258646368</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Mantık Sudoku</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786258646412</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Labirent Bulmaca Robot Şehir</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786258646436</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Hazine Labirent Bulmaca</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786258646443</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Ejderha Adası Labirent Bulmaca</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786258646382</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Düşünce Sudoku</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786258646467</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Denizaltı Dünyası Labirent Bulmaca</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786258646498</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Dedektif Mantık Bulmacaları 3</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786258646481</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Dedektif Mantık Bulmacaları 2</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786258646474</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Dedektif Mantık Bulmacaları 1</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786258646306</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Yürütme Sudoku</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786258646375</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Beyin Sudoku</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786258646320</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Analiz Sudoku</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786258646290</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Sudoku</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786258646245</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Oyunları ile Matematiksel Düşünme ve Çözüm Yöntemleri</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786258646207</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Oyunları, Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786258646214</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Mantık Oyunları ve Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786258646221</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Bulmacaları ve Çözümleri</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786258646276</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Zeka Oyunları</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786258646283</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Zihin Açan Bulmacalar</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786258646252</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Bulmacaları ve Paradokslar</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786258646238</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Matematik, Mantık ve Zihin Oyunları</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786258646269</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Şaşırtan Bulmacalar ve Akıl Oyunları</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786258646191</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Bilmece ve Mantık Oyunları</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786258646160</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Türk Töresi</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786258646153</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Türk Yurduna Dair</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786258646177</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Aşiretleri Hakkında</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786258646146</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ahlakı</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786258646184</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Kültür ve Medeniyet</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786258646108</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Efendisi Ol</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786258646115</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Ayna: Sürüden Ayrılmak</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786258646078</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Artık Umursamıyorum</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786258646122</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Altın Işık</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786258646092</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Bilinçaltı Temizliği</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786258646139</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Türkleşmek İslamlaşmak Muasırlaşmak</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786259335865</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>TUS Klinik Tıp Bilimleri Testi Deneme 2</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786259338415</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT-MSÜ-KPSS-DGS-ALES-AGS Türkçe ÖSYM Soruları Analizi ve Çözümleri</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786259338439</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT-MSÜ-KPSS-DGS-ALES-AGS Tarih ÖSYM Soruları Analizi ve Çözümleri</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786259335834</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT-AYT-KPSS-DGS-ALES Paragraf</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786259335803</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT-AYT-KPSS-ALES-DGS-MSÜ-AGS Matematik Temel Muhakeme ve Problem Çözme</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786259338422</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>TYT-MSÜ-KPSS-DGS-ALES-AGS Matematik ÖSYM Soruları Analizi ve Çözümleri</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786259338460</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT Kimya ÖSYM Soruları Analizi ve Çözümleri</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786259335827</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT-AYT-KPSS-ALES-DGS-MSÜ-AGS Paragraf Aklı</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786259335841</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>2026 TYT-AYT-KPSS-ALES-DGS-MSÜ-AGS Matematik Net Odak Problemler</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786258646047</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>2026 YÖKDİL İngilizce Sosyal Bilimler 5 Deneme</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786258646030</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>MEB EKYS Müdür ve Müdür Yardımcılığı Sınavı 5 Deneme</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786258646023</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>2026 MSÜ Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786258646016</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>DİB-MBSTS Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı 5 Deneme</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786258646054</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Milli Savunma Üniversitesi Askeri Öğrenci Aday Belirleme Sınavı</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
           <t>9786258646061</t>
         </is>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B176" s="1" t="inlineStr">
         <is>
           <t>GUY 2026 Gelir Uzman Yardımcılığı 5 Deneme</t>
         </is>
       </c>
-      <c r="C57" s="1">
+      <c r="C176" s="1">
         <v>328</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>