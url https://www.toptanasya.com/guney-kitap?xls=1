--- v0 (2026-04-06)
+++ v1 (2026-11-01)
@@ -85,535 +85,640 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259923260</t>
+          <t>8786057135964</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hayatınızı Değiştirecek Kitaplar Seti</t>
+          <t>Hayatınızı Değiştirecek Kitaplar Seti – 3 Kitap Set</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>849</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259923239</t>
+          <t>8786057479655</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Elon Musk Gibi Düşünmek</t>
+          <t>Gökyüzü Efsaneleri Seti – 2 Kitap Set</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>249</v>
+        <v>655</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057479600</t>
+          <t>8786058017214</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bly Malikanesi</t>
+          <t>Gerilim – Macera Seti – 3 Kitap Set</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>805</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259923215</t>
+          <t>8786057135926</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Stresle Başa Çıkma Rehberi – Hayatınızı Değiştirecek Kitaplar Serisi</t>
+          <t>Gençlik – Macera Seti – 2 Kitap Set</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>290</v>
+        <v>605</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057135988</t>
+          <t>8786058017290</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Kızlar Kulübü- Konumuz Cinayet</t>
+          <t>Dünya Masalları Seti – 3 Kitap Set</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>390</v>
+        <v>835</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057135971</t>
+          <t>8786058017276</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Terapi Amaçlı Çocuk Hikayeleri</t>
+          <t>Dünün Küçükleri Seti - 4 Kitap Set</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>329</v>
+        <v>680</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057135995</t>
+          <t>8786058017245</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hayatınızı Değiştirecek Kitaplar Serisi - 2 Kitap Set</t>
+          <t>Başarılı İnsanlar Gibi Düşünmek – 3 Kitap Set</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>569</v>
+        <v>640</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057135964</t>
+          <t>9786259923260</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Bilgenin Mutluluk Rehberi</t>
+          <t>Hayatınızı Değiştirecek Kitaplar Seti</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>290</v>
+        <v>849</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057135957</t>
+          <t>9786259923239</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bilinçli Yaşama Rehberi</t>
+          <t>Elon Musk Gibi Düşünmek</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>290</v>
+        <v>249</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057135926</t>
+          <t>9786057479600</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Genç Adam ve Deniz</t>
+          <t>Bly Malikanesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>219</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057135933</t>
+          <t>9786259923215</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Yön Veren Dünün Küçükleri (3 Kitap Takım)</t>
+          <t>Stresle Başa Çıkma Rehberi – Hayatınızı Değiştirecek Kitaplar Serisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>490</v>
+        <v>290</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057135940</t>
+          <t>9786057135988</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Yön Veren En Etkin 100 Seti (3 Kitap Takım)</t>
+          <t>Dedektif Kızlar Kulübü- Konumuz Cinayet</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>1390</v>
+        <v>390</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057479693</t>
+          <t>9786057135971</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Yön Veren En Etkin 100 Filozof</t>
+          <t>Terapi Amaçlı Çocuk Hikayeleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>440</v>
+        <v>329</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057479679</t>
+          <t>9786057135995</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Frida Kahlo - Dünyaya Yön Veren Dünün Küçükleri</t>
+          <t>Hayatınızı Değiştirecek Kitaplar Serisi - 2 Kitap Set</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>170</v>
+        <v>569</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057479662</t>
+          <t>9786057135964</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Steve Jobs - Dünyaya Yön Veren Dünün Küçükleri</t>
+          <t>Bir Bilgenin Mutluluk Rehberi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>170</v>
+        <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057479686</t>
+          <t>9786057135957</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Elon Musk - Dünyaya Yön Veren Dünün Küçükleri</t>
+          <t>Bilinçli Yaşama Rehberi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>170</v>
+        <v>290</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057135902</t>
+          <t>9786057135926</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Efsaneleri Seti (2 Kitap Takım)</t>
+          <t>Genç Adam ve Deniz</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>649</v>
+        <v>219</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057135919</t>
+          <t>9786057135933</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dünya Masalları Seti - 3 Kitap Takım</t>
+          <t>Dünyaya Yön Veren Dünün Küçükleri (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>799</v>
+        <v>490</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057479655</t>
+          <t>9786057135940</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gölge Ejderhaların Yükselişi - Gökyüzü Efsaneleri</t>
+          <t>Dünyaya Yön Veren En Etkin 100 Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>329</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058017283</t>
+          <t>9786057479693</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Anne Bana Bağırma</t>
+          <t>Dünyaya Yön Veren En Etkin 100 Filozof</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>440</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058017221</t>
+          <t>9786057479679</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sarı Odanın Esrarı</t>
+          <t>Frida Kahlo - Dünyaya Yön Veren Dünün Küçükleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>289</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058017207</t>
+          <t>9786057479662</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Yön Veren En Etkin 100</t>
+          <t>Steve Jobs - Dünyaya Yön Veren Dünün Küçükleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>490</v>
+        <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058017238</t>
+          <t>9786057479686</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sahip Olduğunuz Stresi Doğru Kullanmak</t>
+          <t>Elon Musk - Dünyaya Yön Veren Dünün Küçükleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>145</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057479631</t>
+          <t>9786057135902</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Yön Veren En Etkin 100 Seti (2 Kitap Takım)</t>
+          <t>Gökyüzü Efsaneleri Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>960</v>
+        <v>649</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058017276</t>
+          <t>9786057135919</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Anne Frank - Sesini Dünyaya Duyuran Kız</t>
+          <t>Dünya Masalları Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>170</v>
+        <v>799</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057479648</t>
+          <t>9786057479655</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Buddha Gibi Düşünmek</t>
+          <t>Gölge Ejderhaların Yükselişi - Gökyüzü Efsaneleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>249</v>
+        <v>329</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057479624</t>
+          <t>9786058017283</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Baba Yaga Efsanesi - Rus Masalları</t>
+          <t>Anne Bana Bağırma</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057479617</t>
+          <t>9786058017221</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Ruhlar Tarlası</t>
+          <t>Sarı Odanın Esrarı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>279</v>
+        <v>289</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058017245</t>
+          <t>9786058017207</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nikola Tesla Gibi Düşünmek</t>
+          <t>Dünyaya Yön Veren En Etkin 100</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>145</v>
+        <v>490</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058017252</t>
+          <t>9786058017238</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ejderhanın Kızı</t>
+          <t>Sahip Olduğunuz Stresi Doğru Kullanmak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>329</v>
+        <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058017269</t>
+          <t>9786057479631</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Yön Veren En Etkin 100 Bilim İnsanı</t>
+          <t>Dünyaya Yön Veren En Etkin 100 Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>490</v>
+        <v>960</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058017290</t>
+          <t>9786058017276</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Hayat Ovası</t>
+          <t>Anne Frank - Sesini Dünyaya Duyuran Kız</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>279</v>
+        <v>170</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9786057479648</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Buddha Gibi Düşünmek</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786057479624</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Baba Yaga Efsanesi - Rus Masalları</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786057479617</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Kutsal Ruhlar Tarlası</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786058017245</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Nikola Tesla Gibi Düşünmek</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786058017252</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Ejderhanın Kızı</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786058017269</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Dünyaya Yön Veren En Etkin 100 Bilim İnsanı</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786058017290</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuz Hayat Ovası</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
           <t>9786058017214</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Satranç Makinesi</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C41" s="1">
         <v>329</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>