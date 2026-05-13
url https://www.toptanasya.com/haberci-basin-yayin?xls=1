--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,3055 +85,3070 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259549361</t>
+          <t>9786259549378</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yeni Antlaşma Belgeleri</t>
+          <t>Hristiyan Danışmalığı İçsel Konular</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054707171</t>
+          <t>9786259549361</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yuhanna'nın Mektupları'nın Mesajı</t>
+          <t>Yeni Antlaşma Belgeleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259549347</t>
+          <t>9786054707171</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyet Karmaşası Çağında Tanrı'nın Kadınlar İçin Tasarısı</t>
+          <t>Yuhanna'nın Mektupları'nın Mesajı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259549330</t>
+          <t>9786259549347</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mesih Uğruna Acı Çekmek</t>
+          <t>Cinsiyet Karmaşası Çağında Tanrı'nın Kadınlar İçin Tasarısı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259549323</t>
+          <t>9786259549330</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Kadın</t>
+          <t>Mesih Uğruna Acı Çekmek</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259549316</t>
+          <t>9786259549323</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>1700. Yılında İznik Konsili</t>
+          <t>Benim Adım Kadın</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259549309</t>
+          <t>9786259549316</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Markos</t>
+          <t>1700. Yılında İznik Konsili</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259860398</t>
+          <t>9786259549309</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Daha Derin Kazın</t>
+          <t>Markos</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259860381</t>
+          <t>9786259860398</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İyi Haber’i Bilmek</t>
+          <t>Daha Derin Kazın</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259860374</t>
+          <t>9786259860381</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>70 İman Kahramanı</t>
+          <t>İyi Haber’i Bilmek</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259860367</t>
+          <t>9786259860374</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynliğin Temelleri</t>
+          <t>70 İman Kahramanı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259860336</t>
+          <t>9786259860367</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Maksatlı Yaşam</t>
+          <t>Ebeveynliğin Temelleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259860350</t>
+          <t>9786259860336</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bekarlığa Dair 7 Yanılgı</t>
+          <t>Maksatlı Yaşam</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259860343</t>
+          <t>9786259860350</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Oğul Kavramı</t>
+          <t>Bekarlığa Dair 7 Yanılgı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259860329</t>
+          <t>9786259860343</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Paskalya Nedir?</t>
+          <t>Tanrı’nın Oğul Kavramı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259860312</t>
+          <t>9786259860329</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Musa’yı Okurken İsa’yı Görmek - Tora’nın Amacı Yeşua’da Gerçekleşiyor</t>
+          <t>Paskalya Nedir?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259860305</t>
+          <t>9786259860312</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Ruhsallık</t>
+          <t>Musa’yı Okurken İsa’yı Görmek - Tora’nın Amacı Yeşua’da Gerçekleşiyor</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054707973</t>
+          <t>9786259860305</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tanrı İle Barışmak</t>
+          <t>Sağlıklı Ruhsallık</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054707966</t>
+          <t>9786054707973</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Noel Nedir?</t>
+          <t>Tanrı İle Barışmak</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054707980</t>
+          <t>9786054707966</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bilim Herşeyi Açıklayabilir Mi?</t>
+          <t>Noel Nedir?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054707942</t>
+          <t>9786054707980</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Acı Sorunu</t>
+          <t>Bilim Herşeyi Açıklayabilir Mi?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054707959</t>
+          <t>9786054707942</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gizlisonda Mektupları</t>
+          <t>Acı Sorunu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054707911</t>
+          <t>9786054707959</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yeşaya’nın Mesajı</t>
+          <t>Gizlisonda Mektupları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054707928</t>
+          <t>9786054707911</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Teolojik Düşünmek</t>
+          <t>Yeşaya’nın Mesajı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054707904</t>
+          <t>9786054707928</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mısır’dan Çıkış</t>
+          <t>Teolojik Düşünmek</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054707898</t>
+          <t>9786054707904</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Romalılar’ın Mesajı</t>
+          <t>Mısır’dan Çıkış</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054707874</t>
+          <t>9786054707898</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mesih İsa'nın Topluluğu</t>
+          <t>Romalılar’ın Mesajı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054707867</t>
+          <t>9786054707874</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Galatyalılar’ın Mesajı</t>
+          <t>Mesih İsa'nın Topluluğu</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054707843</t>
+          <t>9786054707867</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ahlak</t>
+          <t>Galatyalılar’ın Mesajı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054707836</t>
+          <t>9786054707843</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Sözünün Mesajı</t>
+          <t>Ahlak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054707829</t>
+          <t>9786054707836</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Önderlik Etmek</t>
+          <t>Tanrı’nın Sözünün Mesajı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054707805</t>
+          <t>9786054707829</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Pastoral Vaaz</t>
+          <t>Sevgiyle Önderlik Etmek</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054707799</t>
+          <t>9786054707805</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Matta’nın Mesajı</t>
+          <t>Pastoral Vaaz</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054707775</t>
+          <t>9786054707799</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yeni Gözlerle Görmek</t>
+          <t>Matta’nın Mesajı</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054707782</t>
+          <t>9786054707775</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Vahiy</t>
+          <t>Yeni Gözlerle Görmek</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054707553</t>
+          <t>9786054707782</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yeşu'nun Mesajı</t>
+          <t>Vahiy</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054707515</t>
+          <t>9786054707553</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2. Petrus ve Yahuda'nın Mesajı</t>
+          <t>Yeşu'nun Mesajı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789759283377</t>
+          <t>9786054707515</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Çalışmak Kutsaldır Hıristiyan Çalışma Hayatı</t>
+          <t>2. Petrus ve Yahuda'nın Mesajı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758820658</t>
+          <t>9789759283377</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bekleme Sürecindeki Bayan</t>
+          <t>Çalışmak Kutsaldır Hıristiyan Çalışma Hayatı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758820177</t>
+          <t>9789758820658</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bağlandım Sana</t>
+          <t>Bekleme Sürecindeki Bayan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758820535</t>
+          <t>9789758820177</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Taç Polikarp (İzmir Episkoposu)</t>
+          <t>Bağlandım Sana</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>8</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758820795</t>
+          <t>9789758820535</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Acı Sorunu</t>
+          <t>Ateşten Taç Polikarp (İzmir Episkoposu)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>60</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758820665</t>
+          <t>9789758820795</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Acı Çekilirken Tanrı Nerede?</t>
+          <t>Acı Sorunu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>9.26</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758820979</t>
+          <t>9789758820665</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2. Korintliler’in Mesajı</t>
+          <t>Acı Çekilirken Tanrı Nerede?</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758820955</t>
+          <t>9789758820979</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>1. Korintliler’in Mesajı</t>
+          <t>2. Korintliler’in Mesajı</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054707126</t>
+          <t>9789758820955</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Amos’un Mesajı</t>
+          <t>1. Korintliler’in Mesajı</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054707034</t>
+          <t>9786054707126</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mezmurlar’ın Mesajı</t>
+          <t>Amos’un Mesajı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054707041</t>
+          <t>9786054707034</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yakup’un Mesajı</t>
+          <t>Mezmurlar’ın Mesajı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054707102</t>
+          <t>9786054707041</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluşun Mesajı</t>
+          <t>Yakup’un Mesajı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>18.52</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054707072</t>
+          <t>9786054707102</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hezekiel'in Mesajı</t>
+          <t>Kurtuluşun Mesajı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054707355</t>
+          <t>9786054707072</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Luka’nın Mesajı</t>
+          <t>Hezekiel'in Mesajı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054707416</t>
+          <t>9786054707355</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Risk İyidir</t>
+          <t>Luka’nın Mesajı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054707409</t>
+          <t>9786054707416</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hoşea’nın Mesajı</t>
+          <t>Risk İyidir</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>130</v>
+        <v>50</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054707324</t>
+          <t>9786054707409</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Markos'un Mesajı</t>
+          <t>Hoşea’nın Mesajı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054707331</t>
+          <t>9786054707324</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yunus'un Mesajı</t>
+          <t>Markos'un Mesajı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054707300</t>
+          <t>9786054707331</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hakimler'in Mesajı</t>
+          <t>Yunus'un Mesajı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054707317</t>
+          <t>9786054707300</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Işığında</t>
+          <t>Hakimler'in Mesajı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054707454</t>
+          <t>9786054707317</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ağıtlar'ın Mesajı</t>
+          <t>Sonsuzluğun Işığında</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054707393</t>
+          <t>9786054707454</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Süleyman’ın Özdeyişleri</t>
+          <t>Ağıtlar'ın Mesajı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054707348</t>
+          <t>9786054707393</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yoel, Mika ve Habakkuk’un Mesajı</t>
+          <t>Süleyman’ın Özdeyişleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054707270</t>
+          <t>9786054707348</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ezra ve Hagay’ın Mesajı</t>
+          <t>Yoel, Mika ve Habakkuk’un Mesajı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054707287</t>
+          <t>9786054707270</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hazine İlkesi</t>
+          <t>Ezra ve Hagay’ın Mesajı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>30</v>
+        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054707386</t>
+          <t>9786054707287</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ovadya, Nahum, Sefanya’nın Mesajı</t>
+          <t>Hazine İlkesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054707362</t>
+          <t>9786054707386</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Paklık İlkesi</t>
+          <t>Ovadya, Nahum, Sefanya’nın Mesajı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>50</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054707379</t>
+          <t>9786054707362</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Elçilerin İşleri</t>
+          <t>Cinsel Paklık İlkesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054707263</t>
+          <t>9786054707379</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Daniel’in Mesajı</t>
+          <t>Elçilerin İşleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054707461</t>
+          <t>9786054707263</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dua'nın Mesajı</t>
+          <t>Daniel’in Mesajı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054707423</t>
+          <t>9786054707461</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kaan Koryürek - Başlangıçtan Sonsuzluğa</t>
+          <t>Dua'nın Mesajı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>40</v>
+        <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054707195</t>
+          <t>9786054707423</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nehemya’nın Mesajı</t>
+          <t>Kaan Koryürek - Başlangıçtan Sonsuzluğa</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>140</v>
+        <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054707157</t>
+          <t>9786054707195</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ester’in Mesajı</t>
+          <t>Nehemya’nın Mesajı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054707188</t>
+          <t>9786054707157</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Krallar’ın Mesajı</t>
+          <t>Ester’in Mesajı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054707058</t>
+          <t>9786054707188</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlığın Temelleri</t>
+          <t>Krallar’ın Mesajı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789789758821</t>
+          <t>9786054707058</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Duası</t>
+          <t>Hristiyanlığın Temelleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789758820993</t>
+          <t>9789789758821</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yuhanna’nın Mesajı</t>
+          <t>Yüreğin Duası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758820078</t>
+          <t>9789758820993</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yeşu</t>
+          <t>Yuhanna’nın Mesajı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758820856</t>
+          <t>9789758820078</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yeşaya’nın Mesajı</t>
+          <t>Yeşu</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>8699759384978</t>
+          <t>9789758820856</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yeşaya</t>
+          <t>Yeşaya’nın Mesajı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789758820153</t>
+          <t>8699759384978</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yeni Antlaşma Görevlisi</t>
+          <t>Yeşaya</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000012217</t>
+          <t>9789758820153</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yaşam İçin Teoloji</t>
+          <t>Yeni Antlaşma Görevlisi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789751088208</t>
+          <t>3990000012217</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yasanın Tekrarı</t>
+          <t>Yaşam İçin Teoloji</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758820900</t>
+          <t>9789751088208</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış’ın Mesajı</t>
+          <t>Yasanın Tekrarı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>18.52</v>
+        <v>120</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758820115</t>
+          <t>9789758820900</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yakup Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
+          <t>Yaratılış’ın Mesajı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>20</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758820320</t>
+          <t>9789758820115</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Vaftiz ve Doluluk Kutsal Ruh’un Günümüzdeki İşleyişi</t>
+          <t>Yakup Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758820887</t>
+          <t>9789758820320</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Üçlü Birlik</t>
+          <t>Vaftiz ve Doluluk Kutsal Ruh’un Günümüzdeki İşleyişi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758820030</t>
+          <t>9789758820887</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Titus Tanrı Sözü ile Yaşam Değiştiren Karşılaşma</t>
+          <t>Üçlü Birlik</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758820092</t>
+          <t>9789758820030</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tek Kitap Tek Öykü</t>
+          <t>Titus Tanrı Sözü ile Yaşam Değiştiren Karşılaşma</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>4.63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758820771</t>
+          <t>9789758820092</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’yla Yürüyüş</t>
+          <t>Tek Kitap Tek Öykü</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>50</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758820054</t>
+          <t>9789758820771</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yı Aramak Mümkün Olan En Yüce Doyum</t>
+          <t>Tanrı’yla Yürüyüş</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>6</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758820603</t>
+          <t>9789758820054</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Bizi İyileştirmesine İzin Vermek</t>
+          <t>Tanrı'yı Aramak Mümkün Olan En Yüce Doyum</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758820634</t>
+          <t>9789758820603</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Tanrı ile Barışmak</t>
+          <t>Tanrı’nın Bizi İyileştirmesine İzin Vermek</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758820047</t>
+          <t>9789758820634</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Süleyman’ın Özdeyişleri Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
+          <t>Tanrı ile Barışmak</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758820948</t>
+          <t>9789758820047</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Selanikliler’in Mesajı</t>
+          <t>Süleyman’ın Özdeyişleri Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054707010</t>
+          <t>9789758820948</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Samuel’in Mesajı</t>
+          <t>Selanikliler’in Mesajı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789758820498</t>
+          <t>9786054707010</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sadhu Sundar Singh’in Yaşamı</t>
+          <t>Samuel’in Mesajı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758820818</t>
+          <t>9789758820498</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Saatçinin Kızı</t>
+          <t>Sadhu Sundar Singh’in Yaşamı</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758820085</t>
+          <t>9789758820818</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Rut ve Ester Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
+          <t>Saatçinin Kızı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758820474</t>
+          <t>9789758820085</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ruhsal Mutluluk</t>
+          <t>Rut ve Ester Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>6.48</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>8699759384992</t>
+          <t>9789758820474</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Romalılar Tanrı Sözü ile Yaşam Değiştiren Karşılaşma</t>
+          <t>Ruhsal Mutluluk</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>20</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758820375</t>
+          <t>8699759384992</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Romalılar Mektubu'nun Mesajı Uyanış Getiren Mektup</t>
+          <t>Romalılar Tanrı Sözü ile Yaşam Değiştiren Karşılaşma</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758820528</t>
+          <t>9789758820375</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Rahibe Teresa Sevgi Görevlisi</t>
+          <t>Romalılar Mektubu'nun Mesajı Uyanış Getiren Mektup</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758820788</t>
+          <t>9789758820528</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Parlak Kapılar</t>
+          <t>Rahibe Teresa Sevgi Görevlisi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758820757</t>
+          <t>9789758820788</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Özde Hristiyanlık</t>
+          <t>Parlak Kapılar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758820412</t>
+          <t>9789758820757</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Önderlik İlk Kilisede Yönetim ve Düzen</t>
+          <t>Özde Hristiyanlık</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758820740</t>
+          <t>9789758820412</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk Yolcuları</t>
+          <t>Önderlik İlk Kilisede Yönetim ve Düzen</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758820344</t>
+          <t>9789758820740</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Günah Günahın Teolojisi</t>
+          <t>Sonsuzluk Yolcuları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758820436</t>
+          <t>9789758820344</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ofsayt Ecuatina’da Ofsayt</t>
+          <t>Orijinal Günah Günahın Teolojisi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789759283360</t>
+          <t>9789758820436</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Nerede Yaşadığını Biliyorum!</t>
+          <t>Ofsayt Ecuatina’da Ofsayt</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758820672</t>
+          <t>9789759283360</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Narnia Diyarı</t>
+          <t>Nerede Yaşadığını Biliyorum!</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>7.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758820849</t>
+          <t>9789758820672</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Müjdeler’e Güvenebilir miyiz?</t>
+          <t>Narnia Diyarı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>8.33</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758820016</t>
+          <t>9789758820849</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Mısır’dan Çıkış Tanrı Sözü ile Yaşam Değiştiren Karşılaşma</t>
+          <t>Müjdeler’e Güvenebilir miyiz?</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>20</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789758820825</t>
+          <t>9789758820016</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mısır’dan Çıkış</t>
+          <t>Mısır’dan Çıkış Tanrı Sözü ile Yaşam Değiştiren Karşılaşma</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758820214</t>
+          <t>9789758820825</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Mesih’te Kalın</t>
+          <t>Mısır’dan Çıkış</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758820184</t>
+          <t>9789758820214</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Mesih’in Mutlak Dönüşü</t>
+          <t>Mesih’te Kalın</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758820580</t>
+          <t>9789758820184</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mesih’in Krallığı</t>
+          <t>Mesih’in Mutlak Dönüşü</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758820146</t>
+          <t>9789758820580</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Mesih ve Birlik</t>
+          <t>Mesih’in Krallığı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789759283353</t>
+          <t>9789758820146</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Melekler ve Biz</t>
+          <t>Mesih ve Birlik</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758820108</t>
+          <t>9789759283353</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Matta Tanrı Sözü ile Yaşam Değiştiren Karşılaşma</t>
+          <t>Melekler ve Biz</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054707027</t>
+          <t>9789758820108</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Levililer’in Mesajı</t>
+          <t>Matta Tanrı Sözü ile Yaşam Değiştiren Karşılaşma</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789758820269</t>
+          <t>9786054707027</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Olan'ı Tanımak</t>
+          <t>Levililer’in Mesajı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>6899759384936</t>
+          <t>9789758820269</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap'ı Okumak ve Çalışmak Tanrı'yı Tanıyabilmek İçin</t>
+          <t>Kutsal Olan'ı Tanımak</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789758820627</t>
+          <t>6899759384936</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap’ı Bilinçli Şekilde Okumak</t>
+          <t>Kutsal Kitap'ı Okumak ve Çalışmak Tanrı'yı Tanıyabilmek İçin</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758820559</t>
+          <t>9789758820627</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap’a Güvenebilirsiniz İman ve İnancımızın Temeli</t>
+          <t>Kutsal Kitap’ı Bilinçli Şekilde Okumak</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>8639759384981</t>
+          <t>9789758820559</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap İhtiyarlığı</t>
+          <t>Kutsal Kitap’a Güvenebilirsiniz İman ve İnancımızın Temeli</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789758820139</t>
+          <t>8639759384981</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Koloseliler ve Filimon</t>
+          <t>Kutsal Kitap İhtiyarlığı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758820313</t>
+          <t>9789758820139</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kilise Başlangıç Tarihine Giriş</t>
+          <t>Koloseliler ve Filimon</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758820689</t>
+          <t>9789758820313</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kayıp İnciller</t>
+          <t>Kilise Başlangıç Tarihine Giriş</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>8</v>
+        <v>150</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758820405</t>
+          <t>9789758820689</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kardaki Hazineler</t>
+          <t>Kayıp İnciller</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>50</v>
+        <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789758820429</t>
+          <t>9789758820405</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İyileştiren Ruhsallık</t>
+          <t>Kardaki Hazineler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>6.48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789758820917</t>
+          <t>9789758820429</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İsa’yı Örnek Alan Önderlik</t>
+          <t>İyileştiren Ruhsallık</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>20</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789758820597</t>
+          <t>9789758820917</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İsa'nın Yolu</t>
+          <t>İsa’yı Örnek Alan Önderlik</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789758820238</t>
+          <t>9789758820597</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İsa’nın Doğuşu</t>
+          <t>İsa'nın Yolu</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>4.63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789758820450</t>
+          <t>9789758820238</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İsa ve Pavlus Aynı Fikirde miydi?</t>
+          <t>İsa’nın Doğuşu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>8</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789758820542</t>
+          <t>9789758820450</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İsa Gibi Yönetin</t>
+          <t>İsa ve Pavlus Aynı Fikirde miydi?</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>8699759283318</t>
+          <t>9789758820542</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
+          <t>İsa Gibi Yönetin</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758820764</t>
+          <t>8699759283318</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Işık Yıldızı</t>
+          <t>Yaratılış Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789758820573</t>
+          <t>9789758820764</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Hatıraların Tedavisi</t>
+          <t>Işık Yıldızı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789758820192</t>
+          <t>9789758820573</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Hasar Görmüş Duygularımızın Tedavisi</t>
+          <t>Hatıraların Tedavisi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758820719</t>
+          <t>9789758820192</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Günlük Yolculuğumuz</t>
+          <t>Hasar Görmüş Duygularımızın Tedavisi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>11.11</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789758820337</t>
+          <t>9789758820719</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Göksel Adam Çinli Hıristiyan Yun Kardeşin Olağanüstü Gerçek Yaşam Öyküsü</t>
+          <t>Günlük Yolculuğumuz</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758820511</t>
+          <t>9789758820337</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğin İzinde</t>
+          <t>Göksel Adam Çinli Hıristiyan Yun Kardeşin Olağanüstü Gerçek Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>4.63</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758820399</t>
+          <t>9789758820511</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Galip</t>
+          <t>Gerçeğin İzinde</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>50</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789758820641</t>
+          <t>9789758820399</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Galatyalılar Mektubunun Mesajı</t>
+          <t>Galip</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789758820245</t>
+          <t>9789758820641</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Galatyalılar</t>
+          <t>Galatyalılar Mektubunun Mesajı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758820221</t>
+          <t>9789758820245</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Filozoflar ve İnanç</t>
+          <t>Galatyalılar</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054707003</t>
+          <t>9789758820221</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Filipililer’in Mesajı</t>
+          <t>Filozoflar ve İnanç</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758820832</t>
+          <t>9786054707003</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Şaşırtan Bağışlama</t>
+          <t>Filipililer’in Mesajı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>8.33</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9799759283307</t>
+          <t>9789758820832</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Filipililer Mektubu Üzerine</t>
+          <t>Şaşırtan Bağışlama</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>10</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789758820863</t>
+          <t>9799759283307</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Eski Antlaşma’ya Genel Bakış (Ciltli)</t>
+          <t>Filipililer Mektubu Üzerine</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>55.56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789758820023</t>
+          <t>9789758820863</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Elçilerin İşleri Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
+          <t>Eski Antlaşma’ya Genel Bakış (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>20</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789758820986</t>
+          <t>9789758820023</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Efesliler’in Mesajı</t>
+          <t>Elçilerin İşleri Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789758820733</t>
+          <t>9789758820986</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Dawkins Yanılgısı</t>
+          <t>Efesliler’in Mesajı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>5.56</v>
+        <v>120</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758820566</t>
+          <t>9789758820733</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İş Etiği Verimli İnanç</t>
+          <t>Dawkins Yanılgısı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>70</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789759283384</t>
+          <t>9789758820566</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yuhanna Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
+          <t>İş Etiği Verimli İnanç</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054707256</t>
+          <t>9789759283384</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Rut’un Mesajı</t>
+          <t>Yuhanna Tanrı Sözü İle Yaşam Değiştiren Karşılaşma</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054707225</t>
+          <t>9786054707256</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Çölde Sayım</t>
+          <t>Rut’un Mesajı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054707201</t>
+          <t>9786054707225</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Malaki'nin Mesajı</t>
+          <t>Çölde Sayım</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054707294</t>
+          <t>9786054707201</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Tarihler'in Mesajı</t>
+          <t>Malaki'nin Mesajı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786259549354</t>
+          <t>9786054707294</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yuhanna’nın Mesajı</t>
+          <t>Tarihler'in Mesajı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>450</v>
+        <v>160</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054707218</t>
+          <t>9786259549354</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Zekeriya’nın Mesajı</t>
+          <t>Yuhanna’nın Mesajı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054707119</t>
+          <t>9786054707218</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>1. Petrus’un Mesajı</t>
+          <t>Zekeriya’nın Mesajı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054707249</t>
+          <t>9786054707119</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Yeremya’nın Mesajı</t>
+          <t>1. Petrus’un Mesajı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054707232</t>
+          <t>9786054707249</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İlahi Söyleyen Kahinler</t>
+          <t>Yeremya’nın Mesajı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054707140</t>
+          <t>9786054707232</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>İbraniler’in Mesajı</t>
+          <t>İlahi Söyleyen Kahinler</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054707065</t>
+          <t>9786054707140</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Dağdaki Vaaz’ın Mesajı</t>
+          <t>İbraniler’in Mesajı</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789758820306</t>
+          <t>9786054707065</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Sözü ile Yaşam Değiştiren Karşılaşma: Filipililer</t>
+          <t>Dağdaki Vaaz’ın Mesajı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789758820283</t>
+          <t>9789758820306</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Sözü ile Yaşam Değiştiren Karşılama: Yasa'nın Tekrarı</t>
+          <t>Tanrı Sözü ile Yaşam Değiştiren Karşılaşma: Filipililer</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789758820290</t>
+          <t>9789758820283</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Sözü ile Yaşam Değiştiren Karşılaşma: Efesliler</t>
+          <t>Tanrı Sözü ile Yaşam Değiştiren Karşılama: Yasa'nın Tekrarı</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9799759283338</t>
+          <t>9789758820290</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Kadını</t>
+          <t>Tanrı Sözü ile Yaşam Değiştiren Karşılaşma: Efesliler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789758820276</t>
+          <t>9799759283338</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Ezgiler Ezgisi</t>
+          <t>Tanrı Kadını</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>8699759384923</t>
+          <t>9789758820276</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İnanın ve Vaftiz Olun</t>
+          <t>Ezgiler Ezgisi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789758820504</t>
+          <t>8699759384923</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Kurtuluş Tasarısı</t>
+          <t>İnanın ve Vaftiz Olun</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>4.63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054707164</t>
+          <t>9789758820504</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Eyüp'ün Mesajı</t>
+          <t>Tanrı'nın Kurtuluş Tasarısı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>120</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054707089</t>
+          <t>9786054707164</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Koloseliler ve Filimon’un Mesajı</t>
+          <t>Eyüp'ün Mesajı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054707744</t>
+          <t>9786054707089</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs Dünyasında Tanrı Nerede?</t>
+          <t>Koloseliler ve Filimon’un Mesajı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054707133</t>
+          <t>9786054707744</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Diriliş ve Yaşam Ben'im</t>
+          <t>Koronavirüs Dünyasında Tanrı Nerede?</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054707751</t>
+          <t>9786054707133</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bağışlayıcılığın Sağladığı Yeni Özgürlük</t>
+          <t>Diriliş ve Yaşam Ben'im</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054707683</t>
+          <t>9786054707751</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kötülük ve Acı Çekmek</t>
+          <t>Bağışlayıcılığın Sağladığı Yeni Özgürlük</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054707706</t>
+          <t>9786054707683</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Bitişikteki Evren</t>
+          <t>Kötülük ve Acı Çekmek</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054707690</t>
+          <t>9786054707706</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış</t>
+          <t>Bitişikteki Evren</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054707676</t>
+          <t>9786054707690</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Tanrı</t>
+          <t>Yaratılış</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054707720</t>
+          <t>9786054707676</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sevince ve Acıya Olan Çağrımız</t>
+          <t>Yaşayan Tanrı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054707621</t>
+          <t>9786054707720</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan İlahiyatının Hikayesi</t>
+          <t>Sevince ve Acıya Olan Çağrımız</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054707669</t>
+          <t>9786054707621</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleri İle Öğrenci Yetiştirme: Mesih’in İzleyicisi Olmak ve Yetiştirmek</t>
+          <t>Hristiyan İlahiyatının Hikayesi</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054707591</t>
+          <t>9786054707669</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>1. Timoteos ve Titus’un Mesajı</t>
+          <t>Tüm Yönleri İle Öğrenci Yetiştirme: Mesih’in İzleyicisi Olmak ve Yetiştirmek</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054707645</t>
+          <t>9786054707591</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Eşcinsellik Karşıtı mı?</t>
+          <t>1. Timoteos ve Titus’un Mesajı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>10</v>
+        <v>250</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054707652</t>
+          <t>9786054707645</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’yı Tanımak</t>
+          <t>Tanrı Eşcinsellik Karşıtı mı?</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>180</v>
+        <v>10</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054707614</t>
+          <t>9786054707652</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Cennet ve Cehennem</t>
+          <t>Tanrı’yı Tanımak</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054707638</t>
+          <t>9786054707614</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Yüce Görevin Anlamı</t>
+          <t>Cennet ve Cehennem</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054707584</t>
+          <t>9786054707638</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2. Timoteos’un Mesajı</t>
+          <t>Yüce Görevin Anlamı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054707539</t>
+          <t>9786054707584</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Mesih’in Kimliği</t>
+          <t>2. Timoteos’un Mesajı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054707522</t>
+          <t>9786054707539</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Yaşam - Mezmurlar</t>
+          <t>Mesih’in Kimliği</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054707577</t>
+          <t>9786054707522</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Lütuf ve Gerçek Paradoksu</t>
+          <t>Birlikte Yaşam - Mezmurlar</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054707607</t>
+          <t>9786054707577</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Reformcuların Teolojileri</t>
+          <t>Lütuf ve Gerçek Paradoksu</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054707485</t>
+          <t>9786054707607</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Gücüyle</t>
+          <t>Reformcuların Teolojileri</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>40</v>
+        <v>500</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054707478</t>
+          <t>9786054707485</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Krallığın Müjdesi?</t>
+          <t>Tanrı’nın Gücüyle</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054707492</t>
+          <t>9786054707478</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Ölçütleri</t>
+          <t>Krallığın Müjdesi?</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054707508</t>
+          <t>9786054707492</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Vaiz'in Mesajı</t>
+          <t>Ahlak Ölçütleri</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054707430</t>
+          <t>9786054707508</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Fark Ne?</t>
+          <t>Vaiz'in Mesajı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054707447</t>
+          <t>9786054707430</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kutsallık</t>
+          <t>Fark Ne?</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054707560</t>
+          <t>9786054707447</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ezgiler Ezgisin'in Mesajı</t>
+          <t>Kutsallık</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
+          <t>9786054707560</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Ezgiler Ezgisin'in Mesajı</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
           <t>9786054707546</t>
         </is>
       </c>
-      <c r="B202" s="1" t="inlineStr">
+      <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Dirilişin Mesajı</t>
         </is>
       </c>
-      <c r="C202" s="1">
+      <c r="C203" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>