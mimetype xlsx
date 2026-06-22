--- v0 (2026-02-06)
+++ v1 (2026-06-22)
@@ -85,1810 +85,1840 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259674827</t>
+          <t>9786057292155</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dramada Kültürü Üretmek</t>
+          <t>Gösterimlerin Çözümlemesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>750</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259417257</t>
+          <t>9786259417288</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İberya Seyahat Rehberi</t>
+          <t>Edebiyattan Tiyatroya - Teatrallik</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>440</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259674810</t>
+          <t>9786259674827</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Duman - Deneyim (2 Oyun Bir Arada)</t>
+          <t>Dramada Kültürü Üretmek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259417271</t>
+          <t>9786259417257</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Salto Mortale</t>
+          <t>İberya Seyahat Rehberi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259417219</t>
+          <t>9786259674810</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çocukluk</t>
+          <t>Duman - Deneyim (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259417233</t>
+          <t>9786259417271</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ezilenlerin Tiyatrosu ve Diğer Politik Poetikalar</t>
+          <t>Salto Mortale</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259417226</t>
+          <t>9786259417219</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bent Oyununda Fütursuz Oyunculuk</t>
+          <t>Dijital Çocukluk</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054630424</t>
+          <t>9786259417233</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kurmaca, Yanılsama, Oyunculuk, Deneyim, Hakikat Arasında</t>
+          <t>Ezilenlerin Tiyatrosu ve Diğer Politik Poetikalar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259417202</t>
+          <t>9786259417226</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Turizm</t>
+          <t>Bent Oyununda Fütursuz Oyunculuk</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054630486</t>
+          <t>9786054630424</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Nordik Oyunlar - 4 Oyun Bir Arada</t>
+          <t>Kurmaca, Yanılsama, Oyunculuk, Deneyim, Hakikat Arasında</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057292186</t>
+          <t>9786259417202</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Erwin Motor - Suzy Storck (2 Oyun Bir Arada)</t>
+          <t>Turizm</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057292179</t>
+          <t>9786054630486</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Marx Döndü - Emma (2 Oyun Bir Arada)</t>
+          <t>Nordik Oyunlar - 4 Oyun Bir Arada</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057292193</t>
+          <t>9786057292186</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Günün Şafağı - Kantus (2 Oyun Bir Arada)</t>
+          <t>Erwin Motor - Suzy Storck (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>270</v>
+        <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057292117</t>
+          <t>9786057292179</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tiyatrocular İçin Metin Çözümleme Rehberi Oyun Analizi</t>
+          <t>Marx Döndü - Emma (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057292162</t>
+          <t>9786057292193</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Korku ya da Brad Pitt’in Paranoyaya Kapıldığı Gün</t>
+          <t>Günün Şafağı - Kantus (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057292148</t>
+          <t>9786057292117</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Arşimet Prensibi - Fairfly (2 Oyun Birarada)</t>
+          <t>Tiyatrocular İçin Metin Çözümleme Rehberi Oyun Analizi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057292131</t>
+          <t>9786057292162</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Devrimci Yakınlıklar</t>
+          <t>Kozmik Korku ya da Brad Pitt’in Paranoyaya Kapıldığı Gün</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057292100</t>
+          <t>9786057292148</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Logostan Kurtulmak</t>
+          <t>Arşimet Prensibi - Fairfly (2 Oyun Birarada)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057292124</t>
+          <t>9786057292131</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hayat Der Gülümserim - Sonbahara Son Güller - Öldüğümüz Gece</t>
+          <t>Devrimci Yakınlıklar</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054630943</t>
+          <t>9786057292100</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Melih Cevdet Anday Tiyatrosu</t>
+          <t>Logostan Kurtulmak</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054630981</t>
+          <t>9786057292124</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dev Bir Köpek</t>
+          <t>Hayat Der Gülümserim - Sonbahara Son Güller - Öldüğümüz Gece</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054630974</t>
+          <t>9786054630943</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2 Oyun Bir Arada - Heterofil / Medea’ya Göre Ahlak</t>
+          <t>Melih Cevdet Anday Tiyatrosu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054630998</t>
+          <t>9786054630981</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2 Oyun Bir Arada - Toz | Istırap Korosu</t>
+          <t>Dev Bir Köpek</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054630929</t>
+          <t>9786054630974</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüşler - Annenin Çocuğunun Babası (2 Oyun Bir Arada)</t>
+          <t>2 Oyun Bir Arada - Heterofil / Medea’ya Göre Ahlak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054630936</t>
+          <t>9786054630998</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ağırlık - Londinium (2 Oyun Bir Arada)</t>
+          <t>2 Oyun Bir Arada - Toz | Istırap Korosu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054630912</t>
+          <t>9786054630929</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kızlar Öldürebilseydi - Düşüyorum (2 Oyun Bir Arada)</t>
+          <t>Eve Dönüşler - Annenin Çocuğunun Babası (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054630653</t>
+          <t>9786054630936</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kendi Olmak Veya Olamamak</t>
+          <t>Ağırlık - Londinium (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054630721</t>
+          <t>9786054630912</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Oyuncunun Yeni Temel El Kitabı</t>
+          <t>Kızlar Öldürebilseydi - Düşüyorum (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054630684</t>
+          <t>9786054630653</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gelecek 1917</t>
+          <t>Kendi Olmak Veya Olamamak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>275</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054630608</t>
+          <t>9786054630721</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sen İstanbul'dan Daha Güzelsin</t>
+          <t>Oyuncunun Yeni Temel El Kitabı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054630349</t>
+          <t>9786054630684</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Tiyatrolar</t>
+          <t>Gelecek 1917</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054630714</t>
+          <t>9786054630608</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yolda Bir Mola</t>
+          <t>Sen İstanbul'dan Daha Güzelsin</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054630677</t>
+          <t>9786054630349</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>E-Mülteci / First Lady / Kenardakiler</t>
+          <t>Alternatif Tiyatrolar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054630363</t>
+          <t>9786054630714</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yunan Felsefesi</t>
+          <t>Uzun Yolda Bir Mola</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054630615</t>
+          <t>9786054630677</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Can'lı ve Işıl'tılı Maceralar: Yeryüzü Okulu</t>
+          <t>E-Mülteci / First Lady / Kenardakiler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054630240</t>
+          <t>9786054630363</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet-zen</t>
+          <t>Yunan Felsefesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>22</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054630066</t>
+          <t>9786054630615</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Beckett</t>
+          <t>Can'lı ve Işıl'tılı Maceralar: Yeryüzü Okulu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054630264</t>
+          <t>9786054630240</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dramaturjiden Sahne Çözümlemesine Tiyatroda Alımlama</t>
+          <t>Bisiklet-zen</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054630332</t>
+          <t>9786054630066</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare’den Hikayeler</t>
+          <t>Yeni Başlayanlar İçin Beckett</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054630103</t>
+          <t>9786054630264</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Faşizm ve Büyük Sermaye</t>
+          <t>Dramaturjiden Sahne Çözümlemesine Tiyatroda Alımlama</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>420</v>
+        <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054630257</t>
+          <t>9786054630332</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bolşevizm Tarihi</t>
+          <t>Shakespeare’den Hikayeler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054630202</t>
+          <t>9786054630103</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Açık Denizlerin Bin Yıllık Gizi</t>
+          <t>Faşizm ve Büyük Sermaye</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>80</v>
+        <v>420</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054630097</t>
+          <t>9786054630257</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Brecht ve Yöntem</t>
+          <t>Bolşevizm Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054630233</t>
+          <t>9786054630202</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ne İçin Mücadele Ediyoruz?</t>
+          <t>Açık Denizlerin Bin Yıllık Gizi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058869776</t>
+          <t>9786054630097</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Kapitalizm İmkansızdır</t>
+          <t>Brecht ve Yöntem</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058869769</t>
+          <t>9786054630233</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tiyatro Tarihi</t>
+          <t>Ne İçin Mücadele Ediyoruz?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054630011</t>
+          <t>9786058869776</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Che Guevara</t>
+          <t>Yeşil Kapitalizm İmkansızdır</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>22</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054630028</t>
+          <t>9786058869769</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yanılsamaların Şenlik Ateşi</t>
+          <t>Tiyatro Tarihi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058869752</t>
+          <t>9786054630011</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Walter Benjamin</t>
+          <t>Yeni Başlayanlar İçin Che Guevara</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>400</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058869721</t>
+          <t>9786054630028</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tek Boyutlu Kadın</t>
+          <t>Yanılsamaların Şenlik Ateşi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054630059</t>
+          <t>9786058869752</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şahların Şahı</t>
+          <t>Walter Benjamin</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054630073</t>
+          <t>9786058869721</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Stanislavski: Bir Giriş</t>
+          <t>Tek Boyutlu Kadın</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>20</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054630042</t>
+          <t>9786054630059</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Soyutlamanın Şiddeti</t>
+          <t>Şahların Şahı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054630035</t>
+          <t>9786054630073</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Samuel Beckett Tiyatrosu</t>
+          <t>Stanislavski: Bir Giriş</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058869714</t>
+          <t>9786054630042</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Oyunculuk Sanatında Yöntem ve Paradoks</t>
+          <t>Soyutlamanın Şiddeti</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058869790</t>
+          <t>9786054630035</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche</t>
+          <t>Samuel Beckett Tiyatrosu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054630004</t>
+          <t>9786058869714</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Militan Modernizm</t>
+          <t>Oyunculuk Sanatında Yöntem ve Paradoks</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058869738</t>
+          <t>9786058869790</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Marx Kullanma Klavuzu</t>
+          <t>Nietzsche</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054630110</t>
+          <t>9786054630004</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kavgam</t>
+          <t>Militan Modernizm</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>18.52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058869745</t>
+          <t>9786058869738</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Gerçekçilik</t>
+          <t>Marx Kullanma Klavuzu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054630080</t>
+          <t>9786054630110</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kahverengi Veba</t>
+          <t>Kavgam</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>85</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058869707</t>
+          <t>9786058869745</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Brecht</t>
+          <t>Kapitalist Gerçekçilik</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>270</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058869783</t>
+          <t>9786054630080</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Akışkan Modern Dünyadan 44 Mektup</t>
+          <t>Kahverengi Veba</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>270</v>
+        <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054630691</t>
+          <t>9786058869707</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Iphigenia - Helen (2 Oyun Bir Arada)</t>
+          <t>Yeni Başlayanlar İçin Brecht</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054630707</t>
+          <t>9786058869783</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Seni Seviyorum Türkiye - Berlin Zamanı (2 Oyun Bir Arada )</t>
+          <t>Akışkan Modern Dünyadan 44 Mektup</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054630660</t>
+          <t>9786054630691</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tiyatroda Zaman/Mekan</t>
+          <t>Iphigenia - Helen (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054630639</t>
+          <t>9786054630707</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Devrim Fikri Üzerine</t>
+          <t>Seni Seviyorum Türkiye - Berlin Zamanı (2 Oyun Bir Arada )</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054630646</t>
+          <t>9786054630660</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Onlar Vazgeçmedi</t>
+          <t>Tiyatroda Zaman/Mekan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054630455</t>
+          <t>9786054630639</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Tiyatroyla Düşümek</t>
+          <t>Devrim Fikri Üzerine</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054630400</t>
+          <t>9786054630646</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm - Teori ve Güncel Tartışmalar</t>
+          <t>Onlar Vazgeçmedi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>370</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054630578</t>
+          <t>9786054630455</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>William Shakespeare</t>
+          <t>Tiyatroyla Düşümek</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054630325</t>
+          <t>9786054630400</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Pen Lı Seyrangehe / Pen Parkta</t>
+          <t>Emperyalizm - Teori ve Güncel Tartışmalar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054630318</t>
+          <t>9786054630578</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Hayalleriniz Çalınabilir</t>
+          <t>William Shakespeare</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054630622</t>
+          <t>9786054630325</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Televizyon Halleri: Dizi Dizi Türkiye</t>
+          <t>Pen Lı Seyrangehe / Pen Parkta</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054630547</t>
+          <t>9786054630318</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Korsanlar!</t>
+          <t>Dikkat Hayalleriniz Çalınabilir</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054630561</t>
+          <t>9786054630622</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Toplum</t>
+          <t>Televizyon Halleri: Dizi Dizi Türkiye</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054630554</t>
+          <t>9786054630547</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Amerika'nın Yasak Hikayesi</t>
+          <t>Korsanlar!</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054630295</t>
+          <t>9786054630561</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ernst Bloch’la Söyleşiler</t>
+          <t>Toplum</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054630523</t>
+          <t>9786054630554</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Korsanlar! - Balinalarla Macera Peşinde</t>
+          <t>Amerika'nın Yasak Hikayesi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054630509</t>
+          <t>9786054630295</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Brecht</t>
+          <t>Ernst Bloch’la Söyleşiler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054630493</t>
+          <t>9786054630523</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dionysos’un Dönüşü</t>
+          <t>Korsanlar! - Balinalarla Macera Peşinde</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>30</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054630516</t>
+          <t>9786054630509</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bir Aile Kroniği</t>
+          <t>Dünden Bugüne Brecht</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054630448</t>
+          <t>9786054630493</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Abanoz</t>
+          <t>Dionysos’un Dönüşü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054630271</t>
+          <t>9786054630516</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>EXPO 58</t>
+          <t>Bir Aile Kroniği</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054630387</t>
+          <t>9786054630448</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kağıtların Çığlığı</t>
+          <t>Abanoz</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054630356</t>
+          <t>9786054630271</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Dönemi Türk Tiyatrosu</t>
+          <t>EXPO 58</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054630417</t>
+          <t>9786054630387</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Dünya Edebiyat Tarihi Cilt: 1</t>
+          <t>Kağıtların Çığlığı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>85</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054630530</t>
+          <t>9786054630356</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Korsanlar!</t>
+          <t>Tanzimat Dönemi Türk Tiyatrosu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054630462</t>
+          <t>9786054630417</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bastırılmanın Geri Dönüşü</t>
+          <t>Yeni Başlayanlar İçin Dünya Edebiyat Tarihi Cilt: 1</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>400</v>
+        <v>85</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054630394</t>
+          <t>9786054630530</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Tiyatro ve Multimedya</t>
+          <t>Korsanlar!</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054630370</t>
+          <t>9786054630462</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Güzel Bahçe Masalları</t>
+          <t>Bastırılmanın Geri Dönüşü</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>16</v>
+        <v>400</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054630189</t>
+          <t>9786054630394</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Atların En Havalısı</t>
+          <t>Tiyatro ve Multimedya</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054630196</t>
+          <t>9786054630370</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Radikal Baba</t>
+          <t>Güzel Bahçe Masalları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>400</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054630165</t>
+          <t>9786054630189</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sirkte</t>
+          <t>Atların En Havalısı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054630134</t>
+          <t>9786054630196</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>10 Derste Kapitalizm: Resimli Küçük Heterodoks İktisat Dersi</t>
+          <t>Radikal Baba</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054630127</t>
+          <t>9786054630165</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Haldun Taner Tiyatrosu</t>
+          <t>Sirkte</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054630479</t>
+          <t>9786054630134</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kukla</t>
+          <t>10 Derste Kapitalizm: Resimli Küçük Heterodoks İktisat Dersi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054630301</t>
+          <t>9786054630127</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Thorstein Veblen: Kullanım Kılavuzu</t>
+          <t>Haldun Taner Tiyatrosu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054630219</t>
+          <t>9786054630479</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Benim Annem Bir Goril</t>
+          <t>Kayıp Kukla</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054630158</t>
+          <t>9786054630301</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Dört Ayaklı Mucize</t>
+          <t>Thorstein Veblen: Kullanım Kılavuzu</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054630172</t>
+          <t>9786054630219</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sözcük Kırpan Çocuk</t>
+          <t>Benim Annem Bir Goril</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>9.26</v>
+        <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054630141</t>
+          <t>9786054630158</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Hoppidi Hoop Dedi</t>
+          <t>Dört Ayaklı Mucize</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054630431</t>
+          <t>9786054630172</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Son 100 Gün</t>
+          <t>Sözcük Kırpan Çocuk</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>400</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054630288</t>
+          <t>9786054630141</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Heredot'la Yolculuklar</t>
+          <t>Hoppidi Hoop Dedi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054630226</t>
+          <t>9786054630431</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Maske Kitabı</t>
+          <t>Son 100 Gün</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054630967</t>
+          <t>9786054630288</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Yaşam Kurabilir miyiz?</t>
+          <t>Heredot'la Yolculuklar</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054630950</t>
+          <t>9786054630226</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Kıyamet</t>
+          <t>Maske Kitabı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054630806</t>
+          <t>9786054630967</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hayatımın Hayaletleri</t>
+          <t>Yeni Bir Yaşam Kurabilir miyiz?</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054630769</t>
+          <t>9786054630950</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Organik Bütünün Oluşumu</t>
+          <t>Kapitalist Kıyamet</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054630790</t>
+          <t>9786054630806</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kaos - Sonra - Terk - İyi Ki Varsın</t>
+          <t>Hayatımın Hayaletleri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054630783</t>
+          <t>9786054630769</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bir Hikayemiz Var Bizim - Bakarsın Bulutlar Gider - O Kadar Uzun Sustum Ki</t>
+          <t>Organik Bütünün Oluşumu</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054630776</t>
+          <t>9786054630790</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Ay Tedirginliği - Dünyanın Ortasında Bir Yer - Sahibinden Kiralık</t>
+          <t>Kaos - Sonra - Terk - İyi Ki Varsın</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054630752</t>
+          <t>9786054630783</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kurmacanın İnşası</t>
+          <t>Bir Hikayemiz Var Bizim - Bakarsın Bulutlar Gider - O Kadar Uzun Sustum Ki</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054630592</t>
+          <t>9786054630776</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Maxwell Sim'in Aşırı Özel Hayatı</t>
+          <t>Ay Tedirginliği - Dünyanın Ortasında Bir Yer - Sahibinden Kiralık</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054630738</t>
+          <t>9786054630752</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Aksak İstanbul Hikayeleri / Ev–Kakofonik Bir Oyun / Noter (3 Oyun Bir Arada)</t>
+          <t>Kurmacanın İnşası</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054630585</t>
+          <t>9786054630592</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>11 Numara</t>
+          <t>Maxwell Sim'in Aşırı Özel Hayatı</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054630745</t>
+          <t>9786054630738</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sevmekten Öldü Desinler / Kader Can (2 Oyun Bir Arada)</t>
+          <t>Aksak İstanbul Hikayeleri / Ev–Kakofonik Bir Oyun / Noter (3 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
+          <t>9786054630585</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>11 Numara</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786054630745</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Sevmekten Öldü Desinler / Kader Can (2 Oyun Bir Arada)</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
           <t>9786259417264</t>
         </is>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Etik Rejim</t>
         </is>
       </c>
-      <c r="C119" s="1">
+      <c r="C121" s="1">
         <v>340</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>