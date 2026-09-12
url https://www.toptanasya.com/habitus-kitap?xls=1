--- v1 (2026-06-22)
+++ v2 (2026-09-12)
@@ -124,906 +124,906 @@
         <is>
           <t>9786259417288</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Edebiyattan Tiyatroya - Teatrallik</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>440</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259674827</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dramada Kültürü Üretmek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259417257</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>İberya Seyahat Rehberi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259674810</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Duman - Deneyim (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259417271</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Salto Mortale</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259417219</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dijital Çocukluk</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259417233</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Ezilenlerin Tiyatrosu ve Diğer Politik Poetikalar</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259417226</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Bent Oyununda Fütursuz Oyunculuk</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786054630424</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kurmaca, Yanılsama, Oyunculuk, Deneyim, Hakikat Arasında</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259417202</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Turizm</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786054630486</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Nordik Oyunlar - 4 Oyun Bir Arada</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057292186</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Erwin Motor - Suzy Storck (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057292179</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Marx Döndü - Emma (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057292193</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Günün Şafağı - Kantus (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057292117</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Tiyatrocular İçin Metin Çözümleme Rehberi Oyun Analizi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057292162</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Kozmik Korku ya da Brad Pitt’in Paranoyaya Kapıldığı Gün</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057292148</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Arşimet Prensibi - Fairfly (2 Oyun Birarada)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057292131</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Devrimci Yakınlıklar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057292100</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Logostan Kurtulmak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057292124</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Hayat Der Gülümserim - Sonbahara Son Güller - Öldüğümüz Gece</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786054630943</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Melih Cevdet Anday Tiyatrosu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786054630981</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Dev Bir Köpek</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786054630974</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2 Oyun Bir Arada - Heterofil / Medea’ya Göre Ahlak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786054630998</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2 Oyun Bir Arada - Toz | Istırap Korosu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786054630929</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Eve Dönüşler - Annenin Çocuğunun Babası (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786054630936</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Ağırlık - Londinium (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786054630912</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Kızlar Öldürebilseydi - Düşüyorum (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786054630653</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kendi Olmak Veya Olamamak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786054630721</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Oyuncunun Yeni Temel El Kitabı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786054630684</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Gelecek 1917</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786054630608</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Sen İstanbul'dan Daha Güzelsin</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786054630349</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Alternatif Tiyatrolar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786054630714</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Uzun Yolda Bir Mola</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786054630677</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>E-Mülteci / First Lady / Kenardakiler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786054630363</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Yunan Felsefesi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786054630615</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Can'lı ve Işıl'tılı Maceralar: Yeryüzü Okulu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786054630240</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Bisiklet-zen</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786054630066</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Beckett</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786054630264</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Dramaturjiden Sahne Çözümlemesine Tiyatroda Alımlama</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786054630332</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Shakespeare’den Hikayeler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786054630103</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Faşizm ve Büyük Sermaye</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786054630257</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Bolşevizm Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786054630202</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Açık Denizlerin Bin Yıllık Gizi</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786054630097</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Brecht ve Yöntem</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786054630233</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Ne İçin Mücadele Ediyoruz?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786058869776</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Yeşil Kapitalizm İmkansızdır</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786058869769</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Tiyatro Tarihi</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786054630011</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Che Guevara</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786054630028</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Yanılsamaların Şenlik Ateşi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786058869752</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Walter Benjamin</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786058869721</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Tek Boyutlu Kadın</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786054630059</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Şahların Şahı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786054630073</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Stanislavski: Bir Giriş</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786054630042</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Soyutlamanın Şiddeti</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786054630035</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Samuel Beckett Tiyatrosu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786058869714</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Oyunculuk Sanatında Yöntem ve Paradoks</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786058869790</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Nietzsche</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786054630004</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Militan Modernizm</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786058869738</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Marx Kullanma Klavuzu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786054630110</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Kavgam</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786058869745</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
@@ -1039,886 +1039,886 @@
         <is>
           <t>9786054630080</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Kahverengi Veba</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786058869707</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Brecht</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786058869783</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Akışkan Modern Dünyadan 44 Mektup</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786054630691</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Iphigenia - Helen (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786054630707</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Seni Seviyorum Türkiye - Berlin Zamanı (2 Oyun Bir Arada )</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786054630660</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Tiyatroda Zaman/Mekan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786054630639</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Devrim Fikri Üzerine</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786054630646</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Onlar Vazgeçmedi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786054630455</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Tiyatroyla Düşümek</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786054630400</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Emperyalizm - Teori ve Güncel Tartışmalar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786054630578</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>William Shakespeare</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786054630325</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Pen Lı Seyrangehe / Pen Parkta</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786054630318</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Dikkat Hayalleriniz Çalınabilir</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786054630622</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Televizyon Halleri: Dizi Dizi Türkiye</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786054630547</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Korsanlar!</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786054630561</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Toplum</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786054630554</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Amerika'nın Yasak Hikayesi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786054630295</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Ernst Bloch’la Söyleşiler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786054630523</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Korsanlar! - Balinalarla Macera Peşinde</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786054630509</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Dünden Bugüne Brecht</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786054630493</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Dionysos’un Dönüşü</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786054630516</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Bir Aile Kroniği</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786054630448</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Abanoz</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786054630271</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>EXPO 58</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786054630387</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Kağıtların Çığlığı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786054630356</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Tanzimat Dönemi Türk Tiyatrosu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786054630417</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Dünya Edebiyat Tarihi Cilt: 1</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786054630530</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Korsanlar!</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786054630462</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Bastırılmanın Geri Dönüşü</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786054630394</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Tiyatro ve Multimedya</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786054630370</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Güzel Bahçe Masalları</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786054630189</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Atların En Havalısı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786054630196</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Radikal Baba</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786054630165</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Sirkte</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786054630134</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>10 Derste Kapitalizm: Resimli Küçük Heterodoks İktisat Dersi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786054630127</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Haldun Taner Tiyatrosu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786054630479</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Kayıp Kukla</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786054630301</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Thorstein Veblen: Kullanım Kılavuzu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786054630219</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Benim Annem Bir Goril</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786054630158</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Dört Ayaklı Mucize</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786054630172</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Sözcük Kırpan Çocuk</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786054630141</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Hoppidi Hoop Dedi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786054630431</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Son 100 Gün</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786054630288</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Heredot'la Yolculuklar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786054630226</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Maske Kitabı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786054630967</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Yeni Bir Yaşam Kurabilir miyiz?</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786054630950</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Kapitalist Kıyamet</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786054630806</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Hayatımın Hayaletleri</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786054630769</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Organik Bütünün Oluşumu</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786054630790</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Kaos - Sonra - Terk - İyi Ki Varsın</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786054630783</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Bir Hikayemiz Var Bizim - Bakarsın Bulutlar Gider - O Kadar Uzun Sustum Ki</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786054630776</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Ay Tedirginliği - Dünyanın Ortasında Bir Yer - Sahibinden Kiralık</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786054630752</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Kurmacanın İnşası</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786054630592</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Maxwell Sim'in Aşırı Özel Hayatı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786054630738</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Aksak İstanbul Hikayeleri / Ev–Kakofonik Bir Oyun / Noter (3 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786054630585</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>11 Numara</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786054630745</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Sevmekten Öldü Desinler / Kader Can (2 Oyun Bir Arada)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786259417264</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Etik Rejim</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>