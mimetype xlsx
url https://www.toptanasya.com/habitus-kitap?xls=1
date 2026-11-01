--- v2 (2026-09-12)
+++ v3 (2026-11-01)
@@ -1009,51 +1009,51 @@
         <is>
           <t>9786054630110</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Kavgam</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786058869745</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Kapitalist Gerçekçilik</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786054630080</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Kahverengi Veba</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786058869707</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>