--- v1 (2026-03-22)
+++ v2 (2026-05-13)
@@ -109,51 +109,51 @@
         <is>
           <t>9786054565498</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>The Duaa of Hatma and Adab Of Tawbah (Hatme Duası ve Tövbe Adabı)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786055455316</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Zekat Risalesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786054565320</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>15. Asırda Hatme Duası ve Tövbe Adabı</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789758466610</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>