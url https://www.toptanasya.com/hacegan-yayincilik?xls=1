--- v2 (2026-05-13)
+++ v3 (2026-07-03)
@@ -754,51 +754,51 @@
         <is>
           <t>9786054491483</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Denize Varan İzler</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>223</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786051594996</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Güldeste</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>115</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786051590578</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Edep Deryasından İnciler</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786054214969</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>