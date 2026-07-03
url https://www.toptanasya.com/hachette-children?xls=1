--- v0 (2026-03-22)
+++ v1 (2026-07-03)
@@ -94,331 +94,331 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9781444963250</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>The Magic Pet Shop: Pugicorn and Hugicorn</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9781408364994</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Where’s The Sporty Poo?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9781408367315</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Where’s The Space Poo?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9781408366905</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Where's The Pirate Poo?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9781408364390</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Where's The Holiday Poo?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9781408368145</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Where's The Farm Poo?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9781408362334</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Where's The Dinosaur Poo?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9781408359648</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Where's The Poo?</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9781408363003</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Where's the Animal Poo?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9781444956863</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Superpoop</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9781526365453</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>The Poo That Grew</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9781444954364</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Magic Pet Shop: Starwhal</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9781444963236</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>The Magic Pet Shop: Starpuff</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9781444966503</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>The Magic Pet Shop: Sparkyfox</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9781444966527</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>The Magic Pet Shop: Pugicorn and The Lovebug</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9781444967159</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Magic Pet Shop: Pugicorn</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9781444955859</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Pandarina</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9781444955835</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>La-La-Llama</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9781444966480</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>The Magic Pet Shop: Elepop</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9781444949056</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>We Love You Hugless Douglas (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>