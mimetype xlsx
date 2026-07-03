--- v1 (2026-03-29)
+++ v2 (2026-07-03)
@@ -154,51 +154,51 @@
         <is>
           <t>9786259939872</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Es-Suveru Bil Kıraatil Aşri Suğra Ala Tarikil İstanbul</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>3500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259939865</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Es-Suveru Bi'l-KıraAti'l-Aşri's-Suğra</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1700</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259939858</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>El-Cevahiru'l Kelamiyye Fi İdahi'l Akideti'l İslamiyye</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259939841</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -214,51 +214,51 @@
         <is>
           <t>9786259939834</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Takribü’n-Neşr Fi’l-Kıraati’l-Aşr (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259939803</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Es-Suveru Bi'l-kıraati'l-Aşri'l-Kübra</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>2250</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057089991</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kim Olduğunu Hatırla! Ben Kimim?</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057089984</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>