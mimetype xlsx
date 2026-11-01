--- v2 (2026-07-03)
+++ v3 (2026-11-01)
@@ -484,51 +484,51 @@
         <is>
           <t>9786057488251</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Es-Suveru Bi'l-Kıraati'l-Aşri's-Suğra - Aşere Vücuhatları (2 Cilt)</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>1150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057089908</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Umdetü'l-Hullan Fi İzahi Zübdeti'l-İrfan 2 Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057488299</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Hanefi-Matüridi Geleneğin Batıya İntikali</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786056925580</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
@@ -709,46 +709,46 @@
         <is>
           <t>9786056925511</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Namazda Huşu Risalesi</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786056925597</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Zübdetü'l-İrfan Fi Vücuhi'l-Kur'an (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>800</v>
+        <v>950</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>