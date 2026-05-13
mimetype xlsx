--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -94,126 +94,126 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786059333399</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Haktan Yayınları Çanta Boy Metinsiz Yüce Meal</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786059333009</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Delailü’l Hayrat - Salavat-ı Şerifeler (Çanta Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059311519</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Çanta Boy Keseli Tesbihli Yasin-i Şerif Seti H-83</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>25</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059333368</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Orta Boy Kuranı Kerim Ekonomik Sıvama (H-74) (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059333269</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Rahleboy Çantalı Hatmi Şerif cüzü 30 Cüz (H-65) (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1020</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059333276</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Camiboy Çantalı Hatmi Şerif cüzü 30 Cüz (H-66) (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1220</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059526517</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ortaboy Kadife Yasin-i Şerif (H-68)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059311564</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
@@ -289,261 +289,261 @@
         <is>
           <t>4440000001569</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Ortaboy Ayaklı Yana Açılan Plaket Kuran-ı Kerim (H-200) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>570</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786019521156</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ortaboy Rahle Özellikli Özel Sandıklı Kur'an-ı Kerim (H-166) (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>600</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059364843</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Camiboy Kadife Kaplı Kuran-ı Kerim (H-78) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>480</v>
+        <v>830</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786059364850</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Rahleboy Kadife Kaplı Kuran-ı Kerim (H-77) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>690</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059364898</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Ortaboy Kadife Kaplı Kuran-ı Kerim (H-76) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059211611</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Hafızboy Kadife Kaplı Kuran-ı Kerim (H-84) (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059333320</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Ortaboy Kabe Kapaklı Yasin-i Şerif (H-71)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>12</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059333306</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Ortaboy Fihristli Karşılıklı Mealli Yasin-i Şerif (H-67)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059333351</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Camiboy Fihristli Karşılıklı Mealli Yasin-i Şerif (H-73)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>75</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786059333344</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Rahleboy Fihristli Karşılıklı Mealli Yasin-i Şerif (H-72)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>65</v>
+        <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786059333221</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Ali Haydar Kuran Elifbası Kitabı (H-48)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059333023</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Delailü'l Hayrat Salavat-ı Şerifeler Ortaboy Açıklamalı Türkçe Okunuşlu Meailli (H-28) (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786059333016</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Delailü'l Hayrat Salavat-ı Şerifeler Ortaboy Açıklamalı ve Mealli Sayfa Tutarlı (H-26) (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>375</v>
+        <v>430</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786059333252</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Delailü'l Hayrat Salavat-ı Şerifeler Ortaboy 3 özellikli Kelime Kelime Türkçe Okunuşlu ve Meailli (H-63) (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786059338684</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Çantaboy Fihristli Kadife Yasin-i Şerif (H-79)</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786059332514</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Çantaboy Fihristli Kadife Yasin-i Şerif (H-35)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>27</v>
+        <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>4440000001564</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Çantaboy Fihristli Kadife Yasin-i Şerif (H-34)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059332521</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
@@ -559,456 +559,456 @@
         <is>
           <t>9786056230165</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Delailül Hayrat Salavat-ı Şerifeler Ortaboy Açıklamalı Türkçe Okunuşlu Meailli (H-27) (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786059333160</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Orta Boy 41 Yasin-i Şerif Sadece Arapça İri Yazılı (H-54)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>34</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789751700001</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Çantaboy 41 Yasin-i Şerif (H-33)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>29</v>
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059333030</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Cami Boy Satır Arası Renkli Kelime Altı Meali - Bilgisayar Hatlı - Diyanet Mühürlü Kuran-ı Kerim (H-32) (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>730</v>
+        <v>840</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059333146</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Yasin-i Şerif Fihristli Karşılıklı Mealli - Çanta Boy (H-50)</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059333085</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Çantaboy 41 Yasin-i Şerif(Kod:H-45)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>13.5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059333078</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Rahle Boy 41 Yasin-i Şerif (H-42)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>65</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786056230103</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Rahleboy Bilgisayar Hatlı Diyanet Mühürlü Kuranı Kerim (H-2) (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>495</v>
+        <v>570</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786059333054</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Yasin-i Şerif Karşılıklı Mealli Türkçe Okunuşlu (H-40)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>25</v>
+        <v>62</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786056230127</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Rahle Boy Satır Arası Renkli Kelime Altı Meali - Bilgisayar Hatlı - Diyanet Mühürlü Kuran-ı Kerim (H-9) (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>560</v>
+        <v>645</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786059333184</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>41 Yasin-i Şerif Orta Boy (H-57)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>34</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786058641952</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Camiboy Bilgisayar Hatlı Diyanet Mühürlü Kuranı Kerim (H-3) (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>640</v>
+        <v>735</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786056230158</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Orta Boy Satır Arası Renkli Kelime Altı Meali - Bilgisayar Hatlı - Diyanet Mühürlü Kuran-ı Kerim (H-8)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>415</v>
+        <v>475</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786056230172</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Hafız Boy Satır Arası Renkli Kelime Altı Meali - Bilgisayar Hatlı - Diyanet Mühürlü Kuran-ı Kerim (H-7) (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>360</v>
+        <v>410</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786058641976</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim ve Yüce Meali Rahle Boy (H-5) (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>495</v>
+        <v>570</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786059333214</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Cami Boy 1 Sayfada 3 Özellikli (H-60) (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>640</v>
+        <v>735</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059333207</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Orta Boy 1 Sayfada 3 Özellikli (H-58) (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>355</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059333238</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Hafız Boy Kur'an-ı Kerim ve Yüce Meali (H-62) (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>310</v>
+        <v>355</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786058641990</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Satıraltı Türkçe Okunuşlu Transkriptli ve Tecvidli - Cami Boy (H-31) (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>730</v>
+        <v>840</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786058464803</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Orta Boy 2'Li Kur'an-ı Kerim Satır Altı Türkçe Okunuşlu (H-29) (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>415</v>
+        <v>475</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786058464810</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Satıraltı ve Türkçe Okunuşlu Transkriptli ve Tecvidli - Rahle Boy (H-30) (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>560</v>
+        <v>645</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786058464827</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim ve Satır Arası Kelime Kelime Türkçe Okunuşu Sesli - Rahle Boy (H-20) (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>560</v>
+        <v>645</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786059333061</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Orta Boy 41 Yasin-i Şerif Fihristli Mealli İri Yazılı (H-41)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786059333092</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Yasin-i Şerif Karşılıklı Mealli Çantaboy (H-46)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786059333115</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Orta Boy 41 Yasin-i Şerif Ramazan Dualı Sesli Karşılıklı Türkçeli İri Yazılı Geniş Kapsamlı (H-47)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786059333153</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>41 Yasin-i Şerif Fihristli İri Yazılı Arapça Çanta Boy (H-53)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>20</v>
+        <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786059333177</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Orta Boy 41 Yasin-i Şerif Fihristli Karşılıklı Mealli (H-56)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>25</v>
+        <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786058464896</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Rahleboy Bilgisayar Hatlı Diyanet Mühürlü Kuranı Kerim Mavi (H-12) (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>495</v>
+        <v>570</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786058464889</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Rahleboy Bilgisayar Hatlı Diyanet Mühürlü Kuranı Kerim Pembe (H-13) (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>495</v>
+        <v>570</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>4440000000499</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Rahleboy Bilgisayar Hatlı Diyanet Mühürlü Kuranı Kerim Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>4440000000497</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
@@ -1024,276 +1024,276 @@
         <is>
           <t>4440000000002</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Rahle Boy Bilgisayar Hatlı Diyanet Mühürlü Kabe Motifli Kuranı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786058464872</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Ortaboy Bilgisayar Hatlı Diyanet Mühürlü Kuranı Kerim Pembe (H-10) (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786056230189</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Camiboy 5'li (Beş) Özellikli Arapça,Türkçe Okunuşlu,Tecvidli,Mealli ve Kelime Mealli Siyah Renk (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>730</v>
+        <v>840</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786058641914</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Arapça Hat - Satır Arası Kelime Meali Türkçe Transkriptli - Meal - Tecvidli Okunuş (H-18) (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>415</v>
+        <v>475</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786056230134</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim ve Satır Arası Kelime Kelime Türkçe Okunuşu Orta Boy (H-15) (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>415</v>
+        <v>475</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786058641983</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim ve Yüce Meali Cami Boy (H-6) (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>640</v>
+        <v>735</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786056230141</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim ve Satır Arası Kelime Kelime Türkçe Okunuşu (H-16) (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>560</v>
+        <v>645</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786059333108</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Yasin-i Şerif Karşılıklı Mealli Türkçe Okunuşlu Cep Boy (H-51)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786059333191</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Rahle boy 1 Sayfada 3 Özellikli Kuranı Kerim ve Meali (H-59) (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>500</v>
+        <v>575</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786058641969</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim ve Yüce Meali Orta (H-4) (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786056230110</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim ve Satır Arası Kelime Kelime Türkçe Okunuşu Cami Boy (H-17) (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>730</v>
+        <v>840</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786056230196</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Arapça Hat - Satır Arası Kelime Meali Türkçe Transkriptli - Meal - Tecvidli Okunuş Rahle Boy (H-24) (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>560</v>
+        <v>645</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786058641945</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Ortaboy Bilgisayar Hatlı Diyanet Mühürlü Kuranı Kerim (H-1) (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786058464865</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Ortaboy Bilgisayar Hatlı Diyanet Mühürlü Kuranı Kerim Mavi (H-11) (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059333245</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Hafız Boy Bilgisayar Hatlı Diyanet Mühürlü Kuranı Kerim (H-61) (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>145</v>
+        <v>355</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786058464834</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>41 Yasin Arapça ve Türkçe Okunuşlu Mealli Fihristli Cep Boy (H-22)</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786058464858</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>41 Yasin Arapça ve Türkçe Okunuşlu Mealli (H-23)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>4440000001563</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Yasin Tebareke Amme Arapça ve Türkçe Okunuşlu Mealli (H-37)</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>