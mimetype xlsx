--- v0 (2026-03-22)
+++ v1 (2026-09-12)
@@ -124,51 +124,51 @@
         <is>
           <t>9786256426542</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Yüzleşiyorum</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786256426498</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Uzak Dur Dünya</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>155</v>
+        <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256426306</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Giresun Şiir Antolojisi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>235</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>