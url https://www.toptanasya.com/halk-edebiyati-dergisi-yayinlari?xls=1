--- v0 (2026-01-21)
+++ v1 (2026-05-13)
@@ -85,1270 +85,1450 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057339287</t>
+          <t>4444444444385</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mete Han - Tarihe Damga Vuran Liderler 2</t>
+          <t>Halk Edebiyatı Dergisi: 69 Kasım-Aralık 2025</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786058250420</t>
+          <t>4444444444384</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Eylül Özlemleri</t>
+          <t>Halk Edebiyatı Dergisi: 68 Eylül-Ekim 2025</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058168374</t>
+          <t>4444444444383</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İnsan Çiftliği</t>
+          <t>Halk Edebiyatı Dergisi: 66-67 Mayıs Ağustos 2025</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057339294</t>
+          <t>9786055014643</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>O Anki Duygularla</t>
+          <t>Aşkta Strateji Öyküleri</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4444444443728</t>
+          <t>3990000056627</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi: 65 Mart - Nisan 2025</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 44</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444443727</t>
+          <t>9786055014827</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi: 64 Ocak - Şubat 2025</t>
+          <t>Çiy Damlaları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057339270</t>
+          <t>3996548796321</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Anılarla Göynük/ Huzura Yolculuk</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 4 Ocak-Şubat 2015</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4444444443131</t>
+          <t>9786058168381</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi: 62 - 63 Birleşik Sayı</t>
+          <t>Stables</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057339232</t>
+          <t>3996595467893</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yazarlığın Kutsal Kitabı / Yaratıcı Yazarlık El Kitabı</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 35 Mart-Nisan 2016</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4444444442797</t>
+          <t>9786057339263</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 61 Temmuz - Ağustos 2024</t>
+          <t>Bazlambaç Hikayeleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057339225</t>
+          <t>4444444444652</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yağmurlar Tutuşursa</t>
+          <t>Halk Edebiyatı Dergisi: 71 Mart - Nisan 2026</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057339218</t>
+          <t>4444444444651</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Ülkesi</t>
+          <t>Halk Edebiyatı Dergisi: 70 Ocak - Şubat 2026</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4444444442642</t>
+          <t>9786057339287</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 60 Mayıs - Haziran 2024</t>
+          <t>Mete Han - Tarihe Damga Vuran Liderler 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4444444442641</t>
+          <t>9786058250420</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 59 Mart - Nisan 2024</t>
+          <t>Eylül Özlemleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4444444442532</t>
+          <t>9786058168374</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 58 Ocak - Şubat 2024</t>
+          <t>İnsan Çiftliği</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057339249</t>
+          <t>9786057339294</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gıdıkla Bıdık</t>
+          <t>O Anki Duygularla</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057339256</t>
+          <t>4444444443728</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han</t>
+          <t>Halk Edebiyatı Dergisi: 65 Mart - Nisan 2025</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4440000003913</t>
+          <t>4444444443727</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 55/56 Temmuz - Ekim 2023</t>
+          <t>Halk Edebiyatı Dergisi: 64 Ocak - Şubat 2025</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4440000003912</t>
+          <t>9786057339270</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 57 Kasım - Aralık 2023</t>
+          <t>Anılarla Göynük/ Huzura Yolculuk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>700</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4440000003384</t>
+          <t>4444444443131</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 54 Mayıs - Haziran 2023</t>
+          <t>Halk Edebiyatı Dergisi: 62 - 63 Birleşik Sayı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4440000003216</t>
+          <t>9786057339232</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 53 Mart - Nisan 2023</t>
+          <t>Yazarlığın Kutsal Kitabı / Yaratıcı Yazarlık El Kitabı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>90</v>
+        <v>800</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4440000003024</t>
+          <t>4444444442797</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 52 Ocak - Şubat 2023</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 61 Temmuz - Ağustos 2024</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>4440000002964</t>
+          <t>9786057339225</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 46 Ocak - Şubat 2022</t>
+          <t>Yağmurlar Tutuşursa</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>4440000002963</t>
+          <t>9786057339218</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 45 Kasım - Aralık 2021</t>
+          <t>Mürekkep Ülkesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>4440000002542</t>
+          <t>4444444442642</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 51 Kasım - Aralık 2022</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 60 Mayıs - Haziran 2024</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>4440000002434</t>
+          <t>4444444442641</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 50 Eylül - Ekim 2022</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 59 Mart - Nisan 2024</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057339201</t>
+          <t>4444444442532</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bardız - Kara Düşen Gözyaşları</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 58 Ocak - Şubat 2024</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4440000001499</t>
+          <t>9786057339249</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 47 Mart - Nisan 2022</t>
+          <t>Gıdıkla Bıdık</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056948794</t>
+          <t>9786057339256</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Örsel Bengü Şiirler (Ciltli)</t>
+          <t>Cengiz Han</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058250482</t>
+          <t>4440000003913</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gece</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 55/56 Temmuz - Ekim 2023</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000031954</t>
+          <t>4440000003912</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 10 Ocak-Şubat 2016</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 57 Kasım - Aralık 2023</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3992148178446</t>
+          <t>4440000003384</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 43 Temmuz-Ağustos 2021</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 54 Mayıs - Haziran 2023</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3991253659872</t>
+          <t>4440000003216</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 36 Mayıs-Haziran 2020</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 53 Mart - Nisan 2023</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056948787</t>
+          <t>4440000003024</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Adayı İçen Deniz</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 52 Ocak - Şubat 2023</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3992148178444</t>
+          <t>4440000002964</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 41 Mart-Nisan 2021</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 46 Ocak - Şubat 2022</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3992148578441</t>
+          <t>4440000002963</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 38 Eylül-Ekim 2020</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 45 Kasım - Aralık 2021</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056948770</t>
+          <t>4440000002542</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Öykü Bahçesi - Antoloji 2</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 51 Kasım - Aralık 2022</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058250451</t>
+          <t>4440000002434</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Nurseli</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 50 Eylül - Ekim 2022</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3992148178445</t>
+          <t>9786057339201</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 42 Mayıs-Haziran 2021</t>
+          <t>Bardız - Kara Düşen Gözyaşları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3998937169786</t>
+          <t>4440000001499</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 14 Eylül-Ekim</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 47 Mart - Nisan 2022</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990013238794</t>
+          <t>9786056948794</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 10 Ocak-Şubat 2016</t>
+          <t>Örsel Bengü Şiirler (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3998379170197</t>
+          <t>9786058250482</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 3 Kasım-Aralık 2014</t>
+          <t>Mavi Gece</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3996587951234</t>
+          <t>3990000031954</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 12 Mayıs-Haziran 2016</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 10 Ocak-Şubat 2016</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990254698378</t>
+          <t>3992148178446</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 1 Haziran-Temmuz 2014</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 43 Temmuz-Ağustos 2021</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3996541238796</t>
+          <t>3991253659872</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 2 Eylül-Ekim 2014</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 36 Mayıs-Haziran 2020</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3995652398745</t>
+          <t>9786056948787</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 23 Mart-Nisan 2018</t>
+          <t>Adayı İçen Deniz</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>3997770002128</t>
+          <t>3992148178444</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 18 Mayıs-Haziran 2017</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 41 Mart-Nisan 2021</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>3998567980001</t>
+          <t>3992148578441</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 6 Mayıs-Haziran 2015</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 38 Eylül-Ekim 2020</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>3991242589657</t>
+          <t>9786056948770</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 7 Temmuz-Ağustos 2015</t>
+          <t>Şiir ve Öykü Bahçesi - Antoloji 2</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3998521478960</t>
+          <t>9786058250451</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 11 Mart-Nisan 2016</t>
+          <t>Nurseli</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>3994123339991</t>
+          <t>3992148178445</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 9 Kasım-Aralık 2015</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 42 Mayıs-Haziran 2021</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056948763</t>
+          <t>3998937169786</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Emina</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 14 Eylül-Ekim</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3992148578442</t>
+          <t>3990013238794</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 39 Kasım-Aralık 2020</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 10 Ocak-Şubat 2016</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3999555221453</t>
+          <t>3998379170197</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 13 Temmuz-Ağustos 2016</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 3 Kasım-Aralık 2014</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990022113356</t>
+          <t>3996587951234</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 8 Eylül-Ekim 2015</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 12 Mayıs-Haziran 2016</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>3999966577784</t>
+          <t>3990254698378</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 12 Mayıs-Haziran 2016</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 1 Haziran-Temmuz 2014</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>8</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>3995540032144</t>
+          <t>3996541238796</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 24 Mayıs-Haziran 2018</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 2 Eylül-Ekim 2014</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3992148578443</t>
+          <t>3995652398745</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 40 Ocak-Şubat 2021</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 23 Mart-Nisan 2018</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>3991253659863</t>
+          <t>3997770002128</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 37 Temmuz-Ağustos 2020</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 18 Mayıs-Haziran 2017</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056948749</t>
+          <t>3998567980001</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Her Şey ile Hiçlik Arasında</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 6 Mayıs-Haziran 2015</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058168398</t>
+          <t>3991242589657</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ah O Gözler</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 7 Temmuz-Ağustos 2015</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3991493729637</t>
+          <t>3998521478960</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dergisi Sayı: 35 Mart-Nisan 2020</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 11 Mart-Nisan 2016</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056948725</t>
+          <t>3994123339991</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tuz Buz</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 9 Kasım-Aralık 2015</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058250475</t>
+          <t>9786056948763</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Rabarba</t>
+          <t>Emina</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055014445</t>
+          <t>3992148578442</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kabul Saati</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 39 Kasım-Aralık 2020</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058168329</t>
+          <t>3999555221453</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Şaşı Felsefesi</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 13 Temmuz-Ağustos 2016</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058168312</t>
+          <t>3990022113356</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bırakın Bu Şarkı Bir Daha Çalsın</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 8 Eylül-Ekim 2015</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056948718</t>
+          <t>3999966577784</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Öykü Bahçesi</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 12 Mayıs-Haziran 2016</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056948732</t>
+          <t>3995540032144</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Engel</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 24 Mayıs-Haziran 2018</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055014360</t>
+          <t>3992148578443</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Aynaya Yazılan Mektuplar</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 40 Ocak-Şubat 2021</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058250413</t>
+          <t>3991253659863</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Saflanma Sanatı</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 37 Temmuz-Ağustos 2020</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058168343</t>
+          <t>9786056948749</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bardız</t>
+          <t>Her Şey ile Hiçlik Arasında</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9780550146120</t>
+          <t>9786058168398</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Gün Doğarken</t>
+          <t>Ah O Gözler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058168305</t>
+          <t>3991493729637</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bu Bahar Sonbahar</t>
+          <t>Halk Edebiyatı Dergisi Sayı: 35 Mart-Nisan 2020</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058250468</t>
+          <t>9786056948725</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yürek Atışlarım</t>
+          <t>Tuz Buz</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055014407</t>
+          <t>9786058250475</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kibirli Güneş</t>
+          <t>Rabarba</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058250437</t>
+          <t>9786055014445</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Medeniyetimizin Şiiri</t>
+          <t>Kabul Saati</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058168367</t>
+          <t>9786058168329</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kar Tanelerinin Damlayan Gözyaşları</t>
+          <t>Şaşı Felsefesi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058250444</t>
+          <t>9786058168312</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Nergis</t>
+          <t>Bırakın Bu Şarkı Bir Daha Çalsın</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055014391</t>
+          <t>9786056948718</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Han</t>
+          <t>Şiir ve Öykü Bahçesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058168350</t>
+          <t>9786056948732</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Ötesinde</t>
+          <t>Engel</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
+          <t>9786055014360</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Aynaya Yazılan Mektuplar</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786058250413</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Saflanma Sanatı</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786058168343</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Bardız</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9780550146120</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Gün Doğarken</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786058168305</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Bu Bahar Sonbahar</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786058250468</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Yürek Atışlarım</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786055014407</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Kibirli Güneş</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786058250437</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Medeniyetimizin Şiiri</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786058168367</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Kar Tanelerinin Damlayan Gözyaşları</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786058250444</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Nergis</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786055014391</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Han</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786058168350</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Evrenin Ötesinde</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
           <t>3990000028067</t>
         </is>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Halk Edebiyatı Dergisi Sayı: 5 Mart-Nisan 2015</t>
         </is>
       </c>
-      <c r="C83" s="1">
-        <v>90</v>
+      <c r="C95" s="1">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>