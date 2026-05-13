--- v1 (2026-03-22)
+++ v2 (2026-05-13)
@@ -1009,51 +1009,51 @@
         <is>
           <t>9789755411040</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Bırakma Beni</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789755411224</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Viyana Kapılarında</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>3990000027166</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Tarihi Hikayeler Eskimeyen Kahramanlar</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789755410456</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
@@ -1069,51 +1069,51 @@
         <is>
           <t>9789755411170</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>İmparatorlukta Gün Batarken</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789755410449</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Yalnızlık</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789754105001</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Millet Katilleri</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789755410418</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>