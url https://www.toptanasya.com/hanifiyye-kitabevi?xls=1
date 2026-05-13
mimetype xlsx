--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,295 +85,310 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9787597873859</t>
+          <t>9786056123405</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Katrun Neda ve Bellüs Süda (Arapça Yeni Dizgi, Cep Boy)</t>
+          <t>Tatbikül Feraiz Ala Mezhebil İmam El Azam Ebi Hanife En Numan b. Sabit (r.a.)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>110</v>
+        <v>340</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056997358</t>
+          <t>9787597873859</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Metni Elfiye İbn Malik Fi Nahvi ve'l Sarf (Yeni Dizgi Arapça Orta Boy)</t>
+          <t>Katrun Neda ve Bellüs Süda (Arapça Yeni Dizgi, Cep Boy)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057495174</t>
+          <t>9786056997358</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şerhu Katrun Neda ve Bellüs Süda (Arapça Yeni Dizgi) (Ciltli)</t>
+          <t>Metni Elfiye İbn Malik Fi Nahvi ve'l Sarf (Yeni Dizgi Arapça Orta Boy)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>760</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789752828742</t>
+          <t>9786057495174</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mukayyed Fenari Ala Kavli Ahmed (Medrese Usulü Eski Yazı Arapça)</t>
+          <t>Şerhu Katrun Neda ve Bellüs Süda (Arapça Yeni Dizgi) (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>340</v>
+        <v>760</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056997341</t>
+          <t>9789752828742</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Muğni-t Tullab Şerhul Ala Metni İsagoci (Yeni Dizgi)</t>
+          <t>Mukayyed Fenari Ala Kavli Ahmed (Medrese Usulü Eski Yazı Arapça)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>370</v>
+        <v>340</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9787597873798</t>
+          <t>9786056997341</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Haşiyetül Kesteli ve Hayali ala Şerhil Akaid (Arapça Eski Dizgi, Arası Not Kağıtılı) (Ciltli)</t>
+          <t>Muğni-t Tullab Şerhul Ala Metni İsagoci (Yeni Dizgi)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1180</v>
+        <v>370</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789752828544</t>
+          <t>9787597873798</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ta'limü-l Müteallim Fi Tarikit Teallüm (Arapça)</t>
+          <t>Haşiyetül Kesteli ve Hayali ala Şerhil Akaid (Arapça Eski Dizgi, Arası Not Kağıtılı) (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056123436</t>
+          <t>9789752828544</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Şerhü İsa Goci Gelenbevi (Bilgisayar Hatlı Yeni Dizgi Arapça Mantık Kitabı)</t>
+          <t>Ta'limü-l Müteallim Fi Tarikit Teallüm (Arapça)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789752828568</t>
+          <t>9786056123436</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Şerhu Fıkhul Ekber Arapça (Ebul Münteha)</t>
+          <t>Şerhü İsa Goci Gelenbevi (Bilgisayar Hatlı Yeni Dizgi Arapça Mantık Kitabı)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789752828414</t>
+          <t>9789752828568</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Fi Usulü Fıkhil Hanefi (Arapça Hanefi Fıkıh Usulü-Rahle Boy)</t>
+          <t>Şerhu Fıkhul Ekber Arapça (Ebul Münteha)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789752828353</t>
+          <t>9789752828414</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mektubat-ı İmam-ı Rabbani (Arapça Eski Dizgi- Tek Cilt Rahle Boy) (Ciltli)</t>
+          <t>Muhtasar Fi Usulü Fıkhil Hanefi (Arapça Hanefi Fıkıh Usulü-Rahle Boy)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057215215</t>
+          <t>9789752828353</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>El-İhtiyar li-Talili'l-Muhtar (2 Cilt) Yeni Dizgi Haşiyeli, Tahkik ve Tahriçli (Ciltli)</t>
+          <t>Mektubat-ı İmam-ı Rabbani (Arapça Eski Dizgi- Tek Cilt Rahle Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>2450</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057495198</t>
+          <t>9786057215215</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ecmelü's-Siyer Li-Ekmeli'l-Beşer (Osmanlıca)</t>
+          <t>El-İhtiyar li-Talili'l-Muhtar (2 Cilt) Yeni Dizgi Haşiyeli, Tahkik ve Tahriçli (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056963957</t>
+          <t>9786057495198</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Emr-i Bi'l-Maruf ve Nehy-i Ani'l-Münker Usulü (Ciltli)</t>
+          <t>Ecmelü's-Siyer Li-Ekmeli'l-Beşer (Osmanlıca)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>820</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4440000002743</t>
+          <t>9786056963957</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yeni Emsile | Emsile Bina Şeması Hediyeli</t>
+          <t>Emr-i Bi'l-Maruf ve Nehy-i Ani'l-Münker Usulü (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>45</v>
+        <v>820</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056379413</t>
+          <t>4440000002743</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Albümlü Altın Silsile</t>
+          <t>Yeni Emsile | Emsile Bina Şeması Hediyeli</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
+          <t>9786056379413</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Albümlü Altın Silsile</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
           <t>3990000076854</t>
         </is>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>İzhar Tercümesi (Ciltli)</t>
         </is>
       </c>
-      <c r="C18" s="1">
+      <c r="C19" s="1">
         <v>27.78</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>