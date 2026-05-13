--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -199,51 +199,51 @@
         <is>
           <t>9786057974433</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kuşeyri'nin Tasavvufi Görüşleri</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059969741</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Sevdalı Bulut - Okul Öncesi Etkinlik Kitabı (5+ Yaş)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>80</v>
+        <v>158</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059969819</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>YKS Felsefe Soru Bankası</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057974143</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
@@ -499,51 +499,51 @@
         <is>
           <t>9786059969703</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Elif İle Arda-Okul Öncesi Eğitim Seti-6 Kitap Takım 3+ Yaş</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786059969734</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Serçekuş Okul Öncesi Eğitim Seti 4+ Yaş</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789756048276</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Yaramazlık Şampiyonu Zozo</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789756048283</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
@@ -1594,51 +1594,51 @@
         <is>
           <t>9786059969833</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2018 YKS Biyoloji Soru Bankası</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786059969710</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Sevdalı Bulut Okul Öncesi Eğitim Seti 5+ Yaş</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>508</v>
+        <v>700</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786059969499</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Cennetin Konukları ve Cennetten Çıkış</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>274</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786059969475</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>