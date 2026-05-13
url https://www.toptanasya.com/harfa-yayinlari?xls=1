--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -109,246 +109,246 @@
         <is>
           <t>9786259935867</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Mutluluk İmparatoru</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259935843</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Nocilla Laboratuvarı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>198</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259935836</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Zaman Bir Anne</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>145</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259935829</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Burada Olmak Muhteşem</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259935812</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Barbara Loden’ın Yaşamına Ek</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259935805</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Nocilla Deneyimi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057492999</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ayı</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057492982</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Düzlükler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057492968</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Nocilla Rüyası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057492951</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Hava Durumu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057492944</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Abide</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057492913</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Sağır Cumhuriyet</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057492906</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Ağlama Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259935850</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Yeryüzünde Bir An İçin Muhteşemiz</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057492937</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Tanca’ya Gece Feribotu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057492975</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Gece Göğünde Çıkış Yaraları</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>95</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>