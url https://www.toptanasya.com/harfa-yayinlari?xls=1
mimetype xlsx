--- v1 (2026-05-13)
+++ v2 (2026-09-12)
@@ -289,51 +289,51 @@
         <is>
           <t>9786057492906</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Ağlama Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259935850</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Yeryüzünde Bir An İçin Muhteşemiz</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057492937</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Tanca’ya Gece Feribotu</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057492975</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>