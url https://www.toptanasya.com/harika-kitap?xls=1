--- v0 (2025-11-07)
+++ v1 (2026-05-13)
@@ -124,156 +124,156 @@
         <is>
           <t>9786057280817</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kalbimde Sen Aklımda O</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057174857</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Benim Hikayem Lionel Messi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057021571</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kylian Mbappe - Yeni Pele</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057021595</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Mucize Çocuk Earling Haaland</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057021557</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Stray Kids Ağladığında</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057021588</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>BTS Askerde</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057174802</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Cadılığın El Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057021540</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>BTS ve Ben</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057021533</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Boji</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057021502</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Generaliniz</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057021526</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>