--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -109,81 +109,81 @@
         <is>
           <t>9786259972619</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>At Kendini Secdeye</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786056074462</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Esmaül Hüsna Hazinesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786056074455</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Aklın Zirvesi Hazreti Muhammed ve Psikolojik Hastalıklar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786050315257</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Çocukların Dilinden En Güzel Çocuk Duaları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9783243087823</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Esma’ül Hüsna Münacatları - Sır Dünyasının Anahtarları (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>