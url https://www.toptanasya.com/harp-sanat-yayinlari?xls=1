--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,955 +85,1075 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255717054</t>
+          <t>9786255717078</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Çanakkale'nin Kahramanları</t>
+          <t>Kan Çiçekleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259664132</t>
+          <t>9786259664187</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Büyük Harp`te Şark Cephesi Hareketleri</t>
+          <t>Bildiğim Savaş</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>928</v>
+        <v>700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259708478</t>
+          <t>9786259664156</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cihan Harbi I: Harbe Neden Girdik?</t>
+          <t>İttihad ve Terakki Gazetesinin Perspektifinden İstanbul ve Selânik (1908)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>555</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259708447</t>
+          <t>9786255717085</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Atın Ehemmiyeti</t>
+          <t>Pençe Kuzey Irak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>210</v>
+        <v>650</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259708423</t>
+          <t>9786259664149</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Denizde Türkler: Denizlerin Hâkimi Osmanlılar</t>
+          <t>Reh - Numâ - yı Zâbıta; Cumhuriyet`e Giden Yolda Polise Rehber</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>535</v>
+        <v>590</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255717115</t>
+          <t>9786259521534</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Harbi Komutanları Albümü</t>
+          <t>Türklerin Deniz Muharebeleri-1: Osmanlı Öncesi Dönem</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1945</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255717016</t>
+          <t>9786259664194</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Orduda SAS Komando Sivilde Kursiyer</t>
+          <t>1940`ların Pilotu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255717030</t>
+          <t>9786259521541</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Harp Tarihi: Savaş ve Muharebe Alanları Cilt 1 İlk Çağ</t>
+          <t>Bugünkü Harplerin Başlıca Demografik Etkileri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>555</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259708485</t>
+          <t>9786255717054</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türk Askeri Hava Gücü: Kuruluşu, İlk Seferleri, Yükselişi ve Müstakil Kuvvet Olması (1911- 1950)</t>
+          <t>Atatürk ve Çanakkale'nin Kahramanları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1760</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259726892</t>
+          <t>9786259664132</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı'nda Kafkas Cephesi</t>
+          <t>Büyük Harp`te Şark Cephesi Hareketleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>775</v>
+        <v>928</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259664101</t>
+          <t>9786259708478</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Cihan Harbi III: Harbi Nasıl Yönettik?</t>
+          <t>Cihan Harbi I: Harbe Neden Girdik?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>705</v>
+        <v>555</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259726847</t>
+          <t>9786259708447</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>I. Dünya Savaşı'nda 15. Fırkanın Kafkasya'daki Faaliyetleri</t>
+          <t>Türklerde Atın Ehemmiyeti</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>375</v>
+        <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259708492</t>
+          <t>9786259708423</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu Savunması: Bir Karargah Çalışması</t>
+          <t>Denizde Türkler: Denizlerin Hâkimi Osmanlılar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>535</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259521596</t>
+          <t>9786255717115</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Alman Tankları: İkinci Dünya Savaşı, Zırhlı Birlikler Ekolü ve Harp Doktrinindeki Etkisi</t>
+          <t>İstiklal Harbi Komutanları Albümü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>605</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259726885</t>
+          <t>9786255717016</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in Efeleri</t>
+          <t>Orduda SAS Komando Sivilde Kursiyer</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>900</v>
+        <v>490</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259708416</t>
+          <t>9786255717030</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Denizde Türkler: Osmanlı Kuruluş Dönemi</t>
+          <t>Anadolu Harp Tarihi: Savaş ve Muharebe Alanları Cilt 1 İlk Çağ</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>750</v>
+        <v>555</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259726861</t>
+          <t>9786259708485</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Galip Hoca ve Efeler</t>
+          <t>Türk Askeri Hava Gücü: Kuruluşu, İlk Seferleri, Yükselişi ve Müstakil Kuvvet Olması (1911- 1950)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1115</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259664118</t>
+          <t>9786259726892</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hibrit Savaş ve İstihbarat</t>
+          <t>Birinci Dünya Savaşı'nda Kafkas Cephesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>440</v>
+        <v>775</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259521589</t>
+          <t>9786259664101</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hatıralar</t>
+          <t>Cihan Harbi III: Harbi Nasıl Yönettik?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>900</v>
+        <v>705</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259708409</t>
+          <t>9786259726847</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Denizde Türkler: Osmanlı Öncesi</t>
+          <t>I. Dünya Savaşı'nda 15. Fırkanın Kafkasya'daki Faaliyetleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>660</v>
+        <v>375</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259521572</t>
+          <t>9786259708492</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türk Süel Alanında Harita ve Krokilere Verilen Değer &amp; Ali Macar Reis Atlası</t>
+          <t>Gelibolu Savunması: Bir Karargah Çalışması</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>255</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259940359</t>
+          <t>9786259521596</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Genç Subayın Hatıraları</t>
+          <t>Alman Tankları: İkinci Dünya Savaşı, Zırhlı Birlikler Ekolü ve Harp Doktrinindeki Etkisi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>755</v>
+        <v>605</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259940342</t>
+          <t>9786259726885</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Büyük Taarruz</t>
+          <t>Cumhuriyet'in Efeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>860</v>
+        <v>900</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259726878</t>
+          <t>9786259708416</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Topal Osman Ağa'nın Hayatı ve Bibliyografyası</t>
+          <t>Denizde Türkler: Osmanlı Kuruluş Dönemi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>1115</v>
+        <v>750</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259521565</t>
+          <t>9786259726861</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sancağımızın Tarihi</t>
+          <t>Galip Hoca ve Efeler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>275</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255717047</t>
+          <t>9786259664118</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Savaşımı</t>
+          <t>Hibrit Savaş ve İstihbarat</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>960</v>
+        <v>440</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259940304</t>
+          <t>9786259521589</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Strateji El Kitabı</t>
+          <t>Hatıralar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>305</v>
+        <v>900</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259940328</t>
+          <t>9786259708409</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Komandonun Tarihi</t>
+          <t>Denizde Türkler: Osmanlı Öncesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>335</v>
+        <v>660</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259796734</t>
+          <t>9786259521572</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Harbe Giriyor Mu?</t>
+          <t>Türk Süel Alanında Harita ve Krokilere Verilen Değer &amp; Ali Macar Reis Atlası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>175</v>
+        <v>255</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259940397</t>
+          <t>9786259940359</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Goltz Paşa'nın Hatıratı</t>
+          <t>Bir Genç Subayın Hatıraları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>755</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259796789</t>
+          <t>9786259940342</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış Harekatı (12-24 Aralık 1914)</t>
+          <t>Adım Adım Büyük Taarruz</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>860</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057348616</t>
+          <t>9786259726878</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İkinci Dünya Savaşında Türkiye'de Japonya Algısı</t>
+          <t>Topal Osman Ağa'nın Hayatı ve Bibliyografyası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>470</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259796772</t>
+          <t>9786259521565</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türk Kemankeşleri</t>
+          <t>Sancağımızın Tarihi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>460</v>
+        <v>275</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259796765</t>
+          <t>9786255717047</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sevres ve Lausanne (Sevr ve Lozan) Gazi Mustafa Kemal'e</t>
+          <t>Bilgi Savaşımı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>960</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259796796</t>
+          <t>9786259940304</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Küçük Paşa</t>
+          <t>Yeni Başlayanlar İçin Strateji El Kitabı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>410</v>
+        <v>305</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259521503</t>
+          <t>9786259940328</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Zalimane Bir İdam Hükmü</t>
+          <t>Komandonun Tarihi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>410</v>
+        <v>335</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259521510</t>
+          <t>9786259796734</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bulgar Komitalarının Tarihi ve Balkan Harbinde Yaptıkları</t>
+          <t>Türkiye Harbe Giriyor Mu?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259521527</t>
+          <t>9786259940397</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kılıç Ali ve Lepanto</t>
+          <t>Goltz Paşa'nın Hatıratı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255717009</t>
+          <t>9786259796789</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mülhem II - Savaşın Çiçekleri</t>
+          <t>Sarıkamış Harekatı (12-24 Aralık 1914)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>870</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255717023</t>
+          <t>9786057348616</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hazırlıkçılar İçin Rehber Kurtulanlar İçin Eylem Planı</t>
+          <t>İkinci Dünya Savaşında Türkiye'de Japonya Algısı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>1145</v>
+        <v>470</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259726854</t>
+          <t>9786259796772</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Taburda Şenlik Var</t>
+          <t>Türk Kemankeşleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>470</v>
+        <v>460</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057348647</t>
+          <t>9786259796765</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Rus Kaynaklarına Göre Yıkılış Sürecinde Türk-Rus İlişkileri: Tarih Sahnesinden Vuruşarak Çekilmek</t>
+          <t>Sevres ve Lausanne (Sevr ve Lozan) Gazi Mustafa Kemal'e</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>1325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259940366</t>
+          <t>9786259796796</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ertuğrul - Vuslata Beş Kala Gidip De Dönmeyenler</t>
+          <t>Küçük Paşa</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>650</v>
+        <v>410</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259796758</t>
+          <t>9786259521503</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gazi İnkılabının Psikolocisi</t>
+          <t>Zalimane Bir İdam Hükmü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>410</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259796703</t>
+          <t>9786259521510</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kahramanlarımız</t>
+          <t>Bulgar Komitalarının Tarihi ve Balkan Harbinde Yaptıkları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259796727</t>
+          <t>9786259521527</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Boğazlar Meselesi</t>
+          <t>Kılıç Ali ve Lepanto</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>315</v>
+        <v>330</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259796710</t>
+          <t>9786255717009</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale ve 18 Mart 1915</t>
+          <t>Mülhem II - Savaşın Çiçekleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>355</v>
+        <v>870</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057348692</t>
+          <t>9786255717023</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Ordu Komutanlığının Bölge Kalkınmasına Etkileri</t>
+          <t>Hazırlıkçılar İçin Rehber Kurtulanlar İçin Eylem Planı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>640</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259940335</t>
+          <t>9786259726854</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Savaşcının Gözyaşları</t>
+          <t>Taburda Şenlik Var</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>600</v>
+        <v>470</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057348678</t>
+          <t>9786057348647</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Cephesi'nde Duyup Düşündüklerim</t>
+          <t>Rus Kaynaklarına Göre Yıkılış Sürecinde Türk-Rus İlişkileri: Tarih Sahnesinden Vuruşarak Çekilmek</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>267</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057348661</t>
+          <t>9786259940366</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hayatımdan Parçalar - Çanakkale'den İstiklal Harbi'ne Harp Hatıralarım</t>
+          <t>Ertuğrul - Vuslata Beş Kala Gidip De Dönmeyenler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>355</v>
+        <v>650</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057348654</t>
+          <t>9786259796758</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Azizem</t>
+          <t>Gazi İnkılabının Psikolocisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>440</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057348630</t>
+          <t>9786259796703</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Türk Bahriye Tarihinin İlkleri</t>
+          <t>Deniz Kahramanlarımız</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057348685</t>
+          <t>9786259796727</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Jeopolitik Akıl ve Yeni Dünya Düzeni</t>
+          <t>Boğazlar Meselesi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057348609</t>
+          <t>9786259796710</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Türk Kara Ordusunda Kurmay Subaylık: Eğitim (1845-1927)</t>
+          <t>Çanakkale ve 18 Mart 1915</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>670</v>
+        <v>355</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057348623</t>
+          <t>9786057348692</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Pers Ordusu</t>
+          <t>Üçüncü Ordu Komutanlığının Bölge Kalkınmasına Etkileri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>510</v>
+        <v>640</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257654180</t>
+          <t>9786259940335</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Askeri Organizasyonunda Kurmay Subaylık : Teşkilat (1848-1914)</t>
+          <t>Savaşcının Gözyaşları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>270</v>
+        <v>600</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257561860</t>
+          <t>9786057348678</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Okyanuslara Doğru</t>
+          <t>Çanakkale Cephesi'nde Duyup Düşündüklerim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>655</v>
+        <v>267</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257561129</t>
+          <t>9786057348661</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Uçaktan Çelik Kanata</t>
+          <t>Hayatımdan Parçalar - Çanakkale'den İstiklal Harbi'ne Harp Hatıralarım</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>490</v>
+        <v>355</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255717108</t>
+          <t>9786057348654</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Büyük Taarruz ve Başkumandanlık Meydan Muharebesi</t>
+          <t>Azizem</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>970</v>
+        <v>440</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
+          <t>9786057348630</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Dünya ve Türk Bahriye Tarihinin İlkleri</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786057348685</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Jeopolitik Akıl ve Yeni Dünya Düzeni</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786057348609</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kara Ordusunda Kurmay Subaylık: Eğitim (1845-1927)</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786057348623</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Pers Ordusu</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786257654180</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Askeri Organizasyonunda Kurmay Subaylık : Teşkilat (1848-1914)</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786257561860</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Okyanuslara Doğru</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786257561129</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Kağıt Uçaktan Çelik Kanata</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786255717108</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Taarruz ve Başkumandanlık Meydan Muharebesi</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
           <t>9786259708454</t>
         </is>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Cihan Harbi II: Harbe Nasıl Girdik?</t>
         </is>
       </c>
-      <c r="C62" s="1">
+      <c r="C70" s="1">
         <v>1235</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>