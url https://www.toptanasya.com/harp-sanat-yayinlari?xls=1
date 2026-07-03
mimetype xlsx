--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1075 +85,1120 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255717078</t>
+          <t>9786255717146</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kan Çiçekleri</t>
+          <t>1939: Zoka 1952: Nato</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259664187</t>
+          <t>9786255717139</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bildiğim Savaş</t>
+          <t>Yakın Tarihten Kanlı Bir Yaprak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>700</v>
+        <v>501.6</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259664156</t>
+          <t>9786255717122</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İttihad ve Terakki Gazetesinin Perspektifinden İstanbul ve Selânik (1908)</t>
+          <t>Kolektif Terör ve Terörizm</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>550</v>
+        <v>492</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255717085</t>
+          <t>9786255717078</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Pençe Kuzey Irak</t>
+          <t>Kan Çiçekleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259664149</t>
+          <t>9786259664187</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Reh - Numâ - yı Zâbıta; Cumhuriyet`e Giden Yolda Polise Rehber</t>
+          <t>Bildiğim Savaş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>590</v>
+        <v>700</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259521534</t>
+          <t>9786259664156</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Deniz Muharebeleri-1: Osmanlı Öncesi Dönem</t>
+          <t>İttihad ve Terakki Gazetesinin Perspektifinden İstanbul ve Selânik (1908)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259664194</t>
+          <t>9786255717085</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>1940`ların Pilotu</t>
+          <t>Pençe Kuzey Irak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>590</v>
+        <v>650</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259521541</t>
+          <t>9786259664149</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bugünkü Harplerin Başlıca Demografik Etkileri</t>
+          <t>Reh - Numâ - yı Zâbıta; Cumhuriyet`e Giden Yolda Polise Rehber</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>590</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255717054</t>
+          <t>9786259521534</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Çanakkale'nin Kahramanları</t>
+          <t>Türklerin Deniz Muharebeleri-1: Osmanlı Öncesi Dönem</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259664132</t>
+          <t>9786259664194</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Büyük Harp`te Şark Cephesi Hareketleri</t>
+          <t>1940`ların Pilotu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>928</v>
+        <v>590</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259708478</t>
+          <t>9786259521541</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Cihan Harbi I: Harbe Neden Girdik?</t>
+          <t>Bugünkü Harplerin Başlıca Demografik Etkileri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>555</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259708447</t>
+          <t>9786255717054</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Atın Ehemmiyeti</t>
+          <t>Atatürk ve Çanakkale'nin Kahramanları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>210</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259708423</t>
+          <t>9786259664132</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Denizde Türkler: Denizlerin Hâkimi Osmanlılar</t>
+          <t>Büyük Harp`te Şark Cephesi Hareketleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>535</v>
+        <v>928</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255717115</t>
+          <t>9786259708478</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Harbi Komutanları Albümü</t>
+          <t>Cihan Harbi I: Harbe Neden Girdik?</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1945</v>
+        <v>555</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255717016</t>
+          <t>9786259708447</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Orduda SAS Komando Sivilde Kursiyer</t>
+          <t>Türklerde Atın Ehemmiyeti</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>490</v>
+        <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255717030</t>
+          <t>9786259708423</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Harp Tarihi: Savaş ve Muharebe Alanları Cilt 1 İlk Çağ</t>
+          <t>Denizde Türkler: Denizlerin Hâkimi Osmanlılar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>555</v>
+        <v>535</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259708485</t>
+          <t>9786255717115</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türk Askeri Hava Gücü: Kuruluşu, İlk Seferleri, Yükselişi ve Müstakil Kuvvet Olması (1911- 1950)</t>
+          <t>İstiklal Harbi Komutanları Albümü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1760</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259726892</t>
+          <t>9786255717016</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı'nda Kafkas Cephesi</t>
+          <t>Orduda SAS Komando Sivilde Kursiyer</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>775</v>
+        <v>490</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259664101</t>
+          <t>9786255717030</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Cihan Harbi III: Harbi Nasıl Yönettik?</t>
+          <t>Anadolu Harp Tarihi: Savaş ve Muharebe Alanları Cilt 1 İlk Çağ</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>705</v>
+        <v>555</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259726847</t>
+          <t>9786259708485</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>I. Dünya Savaşı'nda 15. Fırkanın Kafkasya'daki Faaliyetleri</t>
+          <t>Türk Askeri Hava Gücü: Kuruluşu, İlk Seferleri, Yükselişi ve Müstakil Kuvvet Olması (1911- 1950)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>375</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259708492</t>
+          <t>9786259726892</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu Savunması: Bir Karargah Çalışması</t>
+          <t>Birinci Dünya Savaşı'nda Kafkas Cephesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>775</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259521596</t>
+          <t>9786259664101</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Alman Tankları: İkinci Dünya Savaşı, Zırhlı Birlikler Ekolü ve Harp Doktrinindeki Etkisi</t>
+          <t>Cihan Harbi III: Harbi Nasıl Yönettik?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>605</v>
+        <v>705</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259726885</t>
+          <t>9786259726847</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in Efeleri</t>
+          <t>I. Dünya Savaşı'nda 15. Fırkanın Kafkasya'daki Faaliyetleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>900</v>
+        <v>375</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259708416</t>
+          <t>9786259708492</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Denizde Türkler: Osmanlı Kuruluş Dönemi</t>
+          <t>Gelibolu Savunması: Bir Karargah Çalışması</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259726861</t>
+          <t>9786259521596</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Galip Hoca ve Efeler</t>
+          <t>Alman Tankları: İkinci Dünya Savaşı, Zırhlı Birlikler Ekolü ve Harp Doktrinindeki Etkisi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>1115</v>
+        <v>605</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259664118</t>
+          <t>9786259726885</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hibrit Savaş ve İstihbarat</t>
+          <t>Cumhuriyet'in Efeleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>440</v>
+        <v>900</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259521589</t>
+          <t>9786259708416</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hatıralar</t>
+          <t>Denizde Türkler: Osmanlı Kuruluş Dönemi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259708409</t>
+          <t>9786259726861</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Denizde Türkler: Osmanlı Öncesi</t>
+          <t>Galip Hoca ve Efeler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>660</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259521572</t>
+          <t>9786259664118</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türk Süel Alanında Harita ve Krokilere Verilen Değer &amp; Ali Macar Reis Atlası</t>
+          <t>Hibrit Savaş ve İstihbarat</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>255</v>
+        <v>440</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259940359</t>
+          <t>9786259521589</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir Genç Subayın Hatıraları</t>
+          <t>Hatıralar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>755</v>
+        <v>900</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259940342</t>
+          <t>9786259708409</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Büyük Taarruz</t>
+          <t>Denizde Türkler: Osmanlı Öncesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>860</v>
+        <v>660</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259726878</t>
+          <t>9786259521572</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Topal Osman Ağa'nın Hayatı ve Bibliyografyası</t>
+          <t>Türk Süel Alanında Harita ve Krokilere Verilen Değer &amp; Ali Macar Reis Atlası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>1115</v>
+        <v>255</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259521565</t>
+          <t>9786259940359</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sancağımızın Tarihi</t>
+          <t>Bir Genç Subayın Hatıraları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>275</v>
+        <v>755</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255717047</t>
+          <t>9786259940342</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Savaşımı</t>
+          <t>Adım Adım Büyük Taarruz</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>960</v>
+        <v>860</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259940304</t>
+          <t>9786259726878</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Strateji El Kitabı</t>
+          <t>Topal Osman Ağa'nın Hayatı ve Bibliyografyası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>305</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259940328</t>
+          <t>9786259521565</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Komandonun Tarihi</t>
+          <t>Sancağımızın Tarihi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>335</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259796734</t>
+          <t>9786255717047</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Harbe Giriyor Mu?</t>
+          <t>Bilgi Savaşımı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>175</v>
+        <v>960</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259940397</t>
+          <t>9786259940304</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Goltz Paşa'nın Hatıratı</t>
+          <t>Yeni Başlayanlar İçin Strateji El Kitabı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>305</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259796789</t>
+          <t>9786259940328</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış Harekatı (12-24 Aralık 1914)</t>
+          <t>Komandonun Tarihi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>335</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057348616</t>
+          <t>9786259796734</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İkinci Dünya Savaşında Türkiye'de Japonya Algısı</t>
+          <t>Türkiye Harbe Giriyor Mu?</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>470</v>
+        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259796772</t>
+          <t>9786259940397</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türk Kemankeşleri</t>
+          <t>Goltz Paşa'nın Hatıratı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259796765</t>
+          <t>9786259796789</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sevres ve Lausanne (Sevr ve Lozan) Gazi Mustafa Kemal'e</t>
+          <t>Sarıkamış Harekatı (12-24 Aralık 1914)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259796796</t>
+          <t>9786057348616</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Küçük Paşa</t>
+          <t>İkinci Dünya Savaşında Türkiye'de Japonya Algısı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>410</v>
+        <v>470</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259521503</t>
+          <t>9786259796772</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Zalimane Bir İdam Hükmü</t>
+          <t>Türk Kemankeşleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>410</v>
+        <v>460</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259521510</t>
+          <t>9786259796765</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bulgar Komitalarının Tarihi ve Balkan Harbinde Yaptıkları</t>
+          <t>Sevres ve Lausanne (Sevr ve Lozan) Gazi Mustafa Kemal'e</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259521527</t>
+          <t>9786259796796</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kılıç Ali ve Lepanto</t>
+          <t>Küçük Paşa</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>330</v>
+        <v>410</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255717009</t>
+          <t>9786259521503</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mülhem II - Savaşın Çiçekleri</t>
+          <t>Zalimane Bir İdam Hükmü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>870</v>
+        <v>410</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255717023</t>
+          <t>9786259521510</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hazırlıkçılar İçin Rehber Kurtulanlar İçin Eylem Planı</t>
+          <t>Bulgar Komitalarının Tarihi ve Balkan Harbinde Yaptıkları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1145</v>
+        <v>275</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259726854</t>
+          <t>9786259521527</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Taburda Şenlik Var</t>
+          <t>Kılıç Ali ve Lepanto</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>470</v>
+        <v>330</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057348647</t>
+          <t>9786255717009</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Rus Kaynaklarına Göre Yıkılış Sürecinde Türk-Rus İlişkileri: Tarih Sahnesinden Vuruşarak Çekilmek</t>
+          <t>Mülhem II - Savaşın Çiçekleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>1325</v>
+        <v>870</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259940366</t>
+          <t>9786255717023</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ertuğrul - Vuslata Beş Kala Gidip De Dönmeyenler</t>
+          <t>Hazırlıkçılar İçin Rehber Kurtulanlar İçin Eylem Planı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>650</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259796758</t>
+          <t>9786259726854</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gazi İnkılabının Psikolocisi</t>
+          <t>Taburda Şenlik Var</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>470</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259796703</t>
+          <t>9786057348647</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kahramanlarımız</t>
+          <t>Rus Kaynaklarına Göre Yıkılış Sürecinde Türk-Rus İlişkileri: Tarih Sahnesinden Vuruşarak Çekilmek</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259796727</t>
+          <t>9786259940366</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Boğazlar Meselesi</t>
+          <t>Ertuğrul - Vuslata Beş Kala Gidip De Dönmeyenler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>315</v>
+        <v>650</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259796710</t>
+          <t>9786259796758</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale ve 18 Mart 1915</t>
+          <t>Gazi İnkılabının Psikolocisi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>355</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057348692</t>
+          <t>9786259796703</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Ordu Komutanlığının Bölge Kalkınmasına Etkileri</t>
+          <t>Deniz Kahramanlarımız</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>640</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259940335</t>
+          <t>9786259796727</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Savaşcının Gözyaşları</t>
+          <t>Boğazlar Meselesi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>600</v>
+        <v>315</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057348678</t>
+          <t>9786259796710</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Cephesi'nde Duyup Düşündüklerim</t>
+          <t>Çanakkale ve 18 Mart 1915</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>267</v>
+        <v>355</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057348661</t>
+          <t>9786057348692</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hayatımdan Parçalar - Çanakkale'den İstiklal Harbi'ne Harp Hatıralarım</t>
+          <t>Üçüncü Ordu Komutanlığının Bölge Kalkınmasına Etkileri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>355</v>
+        <v>640</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057348654</t>
+          <t>9786259940335</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Azizem</t>
+          <t>Savaşcının Gözyaşları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>440</v>
+        <v>600</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057348630</t>
+          <t>9786057348678</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Türk Bahriye Tarihinin İlkleri</t>
+          <t>Çanakkale Cephesi'nde Duyup Düşündüklerim</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>700</v>
+        <v>267</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057348685</t>
+          <t>9786057348661</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Jeopolitik Akıl ve Yeni Dünya Düzeni</t>
+          <t>Hayatımdan Parçalar - Çanakkale'den İstiklal Harbi'ne Harp Hatıralarım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>310</v>
+        <v>355</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057348609</t>
+          <t>9786057348654</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Türk Kara Ordusunda Kurmay Subaylık: Eğitim (1845-1927)</t>
+          <t>Azizem</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>670</v>
+        <v>440</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057348623</t>
+          <t>9786057348630</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Pers Ordusu</t>
+          <t>Dünya ve Türk Bahriye Tarihinin İlkleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>510</v>
+        <v>700</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257654180</t>
+          <t>9786057348685</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Askeri Organizasyonunda Kurmay Subaylık : Teşkilat (1848-1914)</t>
+          <t>Jeopolitik Akıl ve Yeni Dünya Düzeni</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257561860</t>
+          <t>9786057348609</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Okyanuslara Doğru</t>
+          <t>Türk Kara Ordusunda Kurmay Subaylık: Eğitim (1845-1927)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>655</v>
+        <v>670</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257561129</t>
+          <t>9786057348623</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Uçaktan Çelik Kanata</t>
+          <t>Pers Ordusu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>490</v>
+        <v>510</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255717108</t>
+          <t>9786257654180</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Büyük Taarruz ve Başkumandanlık Meydan Muharebesi</t>
+          <t>Osmanlı Askeri Organizasyonunda Kurmay Subaylık : Teşkilat (1848-1914)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>970</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
+          <t>9786257561860</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Okyanuslara Doğru</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786257561129</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Kağıt Uçaktan Çelik Kanata</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786255717108</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Taarruz ve Başkumandanlık Meydan Muharebesi</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
           <t>9786259708454</t>
         </is>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Cihan Harbi II: Harbe Nasıl Girdik?</t>
         </is>
       </c>
-      <c r="C70" s="1">
+      <c r="C73" s="1">
         <v>1235</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>