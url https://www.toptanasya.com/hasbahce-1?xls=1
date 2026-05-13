--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,1690 +85,1720 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259616636</t>
+          <t>9786259616698</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Otomobilin Hikayesi</t>
+          <t>Trexin Tuhaf Hikayesi</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259616667</t>
+          <t>9786259616681</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Fosilin İzinde</t>
+          <t>Dedektif Tom Sawyer</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259616643</t>
+          <t>9786259616636</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Deli Hans Davası</t>
+          <t>Otomobilin Hikayesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259616629</t>
+          <t>9786259616667</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kuş Yuvası</t>
+          <t>Fosilin İzinde</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259616612</t>
+          <t>9786259616643</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Atlası</t>
+          <t>Deli Hans Davası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259616605</t>
+          <t>9786259616629</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>6 Saat 22 Dakika Tarihî Hikâyeler</t>
+          <t>Kuş Yuvası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259985992</t>
+          <t>9786259616612</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İdare Sanatı</t>
+          <t>Ahlak Atlası</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259985985</t>
+          <t>9786259616605</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Posta Arabası Soygunu</t>
+          <t>6 Saat 22 Dakika Tarihî Hikâyeler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259985961</t>
+          <t>9786259985992</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacı</t>
+          <t>İdare Sanatı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>155</v>
+        <v>185</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259985978</t>
+          <t>9786259985985</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğin Hikayesi</t>
+          <t>Posta Arabası Soygunu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>190</v>
+        <v>205</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259985954</t>
+          <t>9786259985961</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sahilsiz Deniz</t>
+          <t>Ceviz Ağacı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259985947</t>
+          <t>9786259985978</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi</t>
+          <t>Ekmeğin Hikayesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259985923</t>
+          <t>9786259985954</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Orleans Cinayeti</t>
+          <t>Sahilsiz Deniz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259985930</t>
+          <t>9786259985947</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kazan Doğurdu</t>
+          <t>Mesnevi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057177247</t>
+          <t>9786259985923</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Katibin Kaleminden</t>
+          <t>Orleans Cinayeti</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>110</v>
+        <v>205</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259985909</t>
+          <t>9786259985930</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kuş Dili - Mantıku't-Tayr'dan Seçme Hikayeler</t>
+          <t>Kazan Doğurdu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057177230</t>
+          <t>9786057177247</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sultanın Öğütleri</t>
+          <t>Katibin Kaleminden</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>115</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259985916</t>
+          <t>9786259985909</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Nükte-i Hayat</t>
+          <t>Kuş Dili - Mantıku't-Tayr'dan Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057177261</t>
+          <t>9786057177230</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Küçük Hikayeler Büyük Dersler</t>
+          <t>Sultanın Öğütleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057177285</t>
+          <t>9786259985916</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisse</t>
+          <t>Nükte-i Hayat</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057177223</t>
+          <t>9786057177261</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömür Nasreddin Hoca</t>
+          <t>Küçük Hikayeler Büyük Dersler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>230</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057177216</t>
+          <t>9786057177285</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca Hikayeler - 2 Küçük Hattat</t>
+          <t>Kıssadan Hisse</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057177209</t>
+          <t>9786057177223</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Atasözleri Sözlüğü</t>
+          <t>Bir Ömür Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>245</v>
+        <v>265</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057074270</t>
+          <t>9786057177216</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ümidin Zaferi</t>
+          <t>Osmanlıca Hikayeler - 2 Küçük Hattat</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057074287</t>
+          <t>9786057177209</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin İki Yıl Okul Tatili</t>
+          <t>Hasbahçe'den Atasözleri Sözlüğü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>105</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057074263</t>
+          <t>9786057074270</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Padişah ve Kayıkçı</t>
+          <t>Ümidin Zaferi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057074225</t>
+          <t>9786057074287</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Okuma Günlüğüm</t>
+          <t>İlköğretim İçin İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057074232</t>
+          <t>9786057074263</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bostan - Seçme Hikayeler</t>
+          <t>Padişah ve Kayıkçı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>135</v>
+        <v>185</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057074256</t>
+          <t>9786057074225</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Baharistan - Seçme Hikayeler</t>
+          <t>Okuma Günlüğüm</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057074249</t>
+          <t>9786057074232</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Mercan Adası</t>
+          <t>Bostan - Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>110</v>
+        <v>155</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057074218</t>
+          <t>9786057074256</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Çocuk Kalbi</t>
+          <t>Baharistan - Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>95</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052301463</t>
+          <t>9786057074249</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mantıku’t-tayr’dan Seçmeler</t>
+          <t>İlköğretim İçin Mercan Adası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055101978</t>
+          <t>9786057074218</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Oruç Reis</t>
+          <t>İlköğretim İçin Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>30</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052301005</t>
+          <t>9786052301463</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mesneviden Hikayeler</t>
+          <t>Mantıku’t-tayr’dan Seçmeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>90</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052301050</t>
+          <t>9786055101978</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Oruç Reis</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>105</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059375993</t>
+          <t>9786052301005</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimneden Hikayeler</t>
+          <t>Mesneviden Hikayeler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052301067</t>
+          <t>9786052301050</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şehzade</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059375887</t>
+          <t>9786059375993</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Letaifname’den Seçmeler</t>
+          <t>Kelile ve Dimneden Hikayeler</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059375894</t>
+          <t>9786052301067</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Güliver’in Seyahatleri</t>
+          <t>Küçük Şehzade</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>105</v>
+        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059375870</t>
+          <t>9786059375887</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>Letaifname’den Seçmeler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052301340</t>
+          <t>9786059375894</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Andersen Masalları</t>
+          <t>Güliver’in Seyahatleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052301401</t>
+          <t>9786059375870</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>1453 İstanbul’un Fethi</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052301364</t>
+          <t>9786052301340</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Destanlaşan Hikayeler</t>
+          <t>Andersen Masalları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>140</v>
+        <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052301456</t>
+          <t>9786052301401</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>1453 İstanbul’un Fethi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>135</v>
+        <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052301135</t>
+          <t>9786052301364</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Bilmeceler</t>
+          <t>Destanlaşan Hikayeler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052301517</t>
+          <t>9786052301456</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Deyimler</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>205</v>
+        <v>155</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059375610</t>
+          <t>9786052301135</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Süheyli'den Seçmeler</t>
+          <t>Hasbahçe'den Bilmeceler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052301388</t>
+          <t>9786052301517</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Hasbahçe'den Deyimler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059375535</t>
+          <t>9786059375610</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çağlayanlar'dan Seçmeler</t>
+          <t>Süheyli'den Seçmeler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>105</v>
+        <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052301197</t>
+          <t>9786052301388</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devrialem</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>190</v>
+        <v>265</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059964869</t>
+          <t>9786059375535</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dünya’dan Ay’a Seyahat</t>
+          <t>Çağlayanlar'dan Seçmeler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059964081</t>
+          <t>9786052301197</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bostan'dan Seçmeler</t>
+          <t>80 Günde Devrialem</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>65</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055101992</t>
+          <t>9786059964869</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gülistan'dan Seçmeler</t>
+          <t>Dünya’dan Ay’a Seyahat</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>65</v>
+        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059375313</t>
+          <t>9786059964081</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler (Ciltli)</t>
+          <t>Bostan'dan Seçmeler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>240</v>
+        <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059964524</t>
+          <t>9786055101992</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Robinson Issız Adada</t>
+          <t>Gülistan'dan Seçmeler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059964647</t>
+          <t>9786059375313</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den 41 Seçme Hikayeler (4 Kitap Set)</t>
+          <t>Seçme Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>330</v>
+        <v>275</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059964616</t>
+          <t>9786059964524</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki ve Dini Hikayeler (5 Kitap Set)</t>
+          <t>Robinson Issız Adada</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>330</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052301371</t>
+          <t>9786059964647</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Beş Sene Siper Kavgası</t>
+          <t>Ömer Seyfettin'den 41 Seçme Hikayeler (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>50</v>
+        <v>380</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052301357</t>
+          <t>9786059964616</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Oruç Reis’in Şehadeti 1518 Tilimsan</t>
+          <t>Ahlaki ve Dini Hikayeler (5 Kitap Set)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>50</v>
+        <v>380</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257794190</t>
+          <t>9786052301371</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ömer'in Çocukluğu</t>
+          <t>Yirmi Beş Sene Siper Kavgası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052301548</t>
+          <t>9786052301357</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Balık Kavağa Çıkınca</t>
+          <t>Oruç Reis’in Şehadeti 1518 Tilimsan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057074294</t>
+          <t>9786257794190</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Ömer'in Çocukluğu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>260</v>
+        <v>105</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059964814</t>
+          <t>9786052301548</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Barbaros Kardeşler 1 - Oruş Barbaros</t>
+          <t>Balık Kavağa Çıkınca</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059964685</t>
+          <t>9786057074294</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Siyasetname'den Seçmeler</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>95</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059964968</t>
+          <t>9786059964814</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kabusname’den Seçmeler</t>
+          <t>Barbaros Kardeşler 1 - Oruş Barbaros</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>55</v>
+        <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059964067</t>
+          <t>9786059964685</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Forsa</t>
+          <t>Siyasetname'den Seçmeler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059964074</t>
+          <t>9786059964968</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ümidin Zaferi</t>
+          <t>Kabusname’den Seçmeler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>115</v>
+        <v>65</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059964166</t>
+          <t>9786059964067</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi’den Seçmeler</t>
+          <t>Forsa</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>85</v>
+        <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057470058</t>
+          <t>9786059964074</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>Ümidin Zaferi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>275</v>
+        <v>130</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059964821</t>
+          <t>9786059964166</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Barbaros Kardeşler 2 - Hızır Barbaros</t>
+          <t>Mesnevi’den Seçmeler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059964852</t>
+          <t>9786057470058</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Seyahat</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>160</v>
+        <v>315</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059964395</t>
+          <t>9786059964821</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Baharistan’dan Seçmeler</t>
+          <t>Barbaros Kardeşler 2 - Hızır Barbaros</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>65</v>
+        <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059964241</t>
+          <t>9786059964852</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Güliver Devler Ülkesinde</t>
+          <t>Dünyanın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>80</v>
+        <v>185</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059964500</t>
+          <t>9786059964395</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne'den Seçmeler</t>
+          <t>Baharistan’dan Seçmeler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059964463</t>
+          <t>9786059964241</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca'dan Hikayeler</t>
+          <t>Güliver Devler Ülkesinde</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>55</v>
+        <v>90</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059964272</t>
+          <t>9786059964500</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Güliver Cüceler Ülkesinde</t>
+          <t>Kelile ve Dimne'den Seçmeler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059964401</t>
+          <t>9786059964463</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Yolculuk</t>
+          <t>Nasreddin Hoca'dan Hikayeler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>85</v>
+        <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059964227</t>
+          <t>9786059964272</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den Seçme Hikayeler 4 : Yalnız Efe</t>
+          <t>Güliver Cüceler Ülkesinde</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>85</v>
+        <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059964234</t>
+          <t>9786059964401</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Ay’a Yolculuk</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059964210</t>
+          <t>9786059964227</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den Seçme Hikayeler 3 : Kaşağı</t>
+          <t>Ömer Seyfettin'den Seçme Hikayeler 4 : Yalnız Efe</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055101794</t>
+          <t>9786059964234</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>65</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257794138</t>
+          <t>9786059964210</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Aynası</t>
+          <t>Ömer Seyfettin'den Seçme Hikayeler 3 : Kaşağı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257794121</t>
+          <t>9786055101794</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Güliver Devler Ülkesinde</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257794145</t>
+          <t>9786257794138</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Atasözlerinden Seçmeler</t>
+          <t>Ahlak Aynası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>120</v>
+        <v>105</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786058051591</t>
+          <t>9786257794121</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Masallar</t>
+          <t>Güliver Devler Ülkesinde</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>95</v>
+        <v>105</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057470089</t>
+          <t>9786257794145</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sır İçinde Esrar</t>
+          <t>Atasözlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057074201</t>
+          <t>9786058051591</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Denizler Altında 20 Bin Fersah</t>
+          <t>Hasbahçe'den Masallar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057470096</t>
+          <t>9786057470089</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Pollyanna</t>
+          <t>Sır İçinde Esrar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>105</v>
+        <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257794169</t>
+          <t>9786057074201</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İlla Edep - Mekteb-i Edep</t>
+          <t>İlköğretim İçin Denizler Altında 20 Bin Fersah</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257794176</t>
+          <t>9786057470096</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kitabın Hikayesi</t>
+          <t>İlköğretim İçin Pollyanna</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057470041</t>
+          <t>9786257794169</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin 80 Günde Dünya Turu</t>
+          <t>İlla Edep - Mekteb-i Edep</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>120</v>
+        <v>205</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057470072</t>
+          <t>9786257794176</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>Kitabın Hikayesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057470034</t>
+          <t>9786057470041</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bostan'dan Bir Demet Çiçek</t>
+          <t>İlköğretim İçin 80 Günde Dünya Turu</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257794183</t>
+          <t>9786057470072</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin On Beş Yaşında Bir Kaptan</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>115</v>
+        <v>275</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057470065</t>
+          <t>9786057470034</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gülistan'dan Gül Yaprakları</t>
+          <t>Bostan'dan Bir Demet Çiçek</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257794152</t>
+          <t>9786257794183</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında 20 Bin Fersah</t>
+          <t>İlköğretim İçin On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>315</v>
+        <v>130</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>7262003002419</t>
+          <t>9786057470065</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumun Kütüphanesi (33 Kitap Takım)</t>
+          <t>Gülistan'dan Gül Yaprakları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>810.42</v>
+        <v>160</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058051584</t>
+          <t>9786257794152</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>La Fontaine Masalları</t>
+          <t>Denizler Altında 20 Bin Fersah</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>120</v>
+        <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057470010</t>
+          <t>7262003002419</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Masal Diyarı</t>
+          <t>Çocuğumun Kütüphanesi (33 Kitap Takım)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>90</v>
+        <v>810.42</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057470027</t>
+          <t>9786058051584</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İnsan Gider Sözü Kalır</t>
+          <t>La Fontaine Masalları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>85</v>
+        <v>140</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058051577</t>
+          <t>9786057470010</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Masal Diyarı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>175</v>
+        <v>105</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058051553</t>
+          <t>9786057470027</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Altın Bilgi</t>
+          <t>İnsan Gider Sözü Kalır</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786058051560</t>
+          <t>9786058051577</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Gizli Çekmece</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058051508</t>
+          <t>9786058051553</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İncili Çavuş Fıkraları</t>
+          <t>Altın Bilgi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>95</v>
+        <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058051522</t>
+          <t>9786058051560</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe’den Fıkralar</t>
+          <t>Gizli Çekmece</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>100</v>
+        <v>205</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786058051515</t>
+          <t>9786058051508</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe’den Maniler Ninniler Tekerlemeler</t>
+          <t>İncili Çavuş Fıkraları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058051539</t>
+          <t>9786058051522</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları</t>
+          <t>Hasbahçe’den Fıkralar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>90</v>
+        <v>115</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058051546</t>
+          <t>9786058051515</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Fıkraları</t>
+          <t>Hasbahçe’den Maniler Ninniler Tekerlemeler</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>7262003001740</t>
+          <t>9786058051539</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İhtiyarlığa Övgü Ya Da Sultan Murad'dan Fatih'e Nasihat</t>
+          <t>Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>95</v>
+        <v>105</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
+          <t>9786058051546</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Fıkraları</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>7262003001740</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>İhtiyarlığa Övgü Ya Da Sultan Murad'dan Fatih'e Nasihat</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
           <t>9786057177292</t>
         </is>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Kelile ve Dimne - Seçme Hikayeler</t>
         </is>
       </c>
-      <c r="C111" s="1">
-        <v>90</v>
+      <c r="C113" s="1">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>