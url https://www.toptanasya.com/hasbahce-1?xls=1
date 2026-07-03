--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1720 +85,1780 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259616698</t>
+          <t>9786259016122</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Trexin Tuhaf Hikayesi</t>
+          <t>Sherlocks Holmes - 4 Çifte Kimlik</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259616681</t>
+          <t>9786259016115</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Tom Sawyer</t>
+          <t>Thames Nehri Haydutları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259616636</t>
+          <t>9786259616650</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Otomobilin Hikayesi</t>
+          <t>Mavi Elmas</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259616667</t>
+          <t>9786259016108</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Fosilin İzinde</t>
+          <t>Mürekkep Damlası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>95</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259616643</t>
+          <t>9786259616698</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Deli Hans Davası</t>
+          <t>Trexin Tuhaf Hikayesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259616629</t>
+          <t>9786259616681</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kuş Yuvası</t>
+          <t>Dedektif Tom Sawyer</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259616612</t>
+          <t>9786259616636</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Atlası</t>
+          <t>Otomobilin Hikayesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259616605</t>
+          <t>9786259616667</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>6 Saat 22 Dakika Tarihî Hikâyeler</t>
+          <t>Fosilin İzinde</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>110</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259985992</t>
+          <t>9786259616643</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İdare Sanatı</t>
+          <t>Deli Hans Davası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259985985</t>
+          <t>9786259616629</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Posta Arabası Soygunu</t>
+          <t>Kuş Yuvası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>205</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259985961</t>
+          <t>9786259616612</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacı</t>
+          <t>Ahlak Atlası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259985978</t>
+          <t>9786259616605</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğin Hikayesi</t>
+          <t>6 Saat 22 Dakika Tarihî Hikâyeler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259985954</t>
+          <t>9786259985992</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sahilsiz Deniz</t>
+          <t>İdare Sanatı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>290</v>
+        <v>185</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259985947</t>
+          <t>9786259985985</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi</t>
+          <t>Posta Arabası Soygunu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>205</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259985923</t>
+          <t>9786259985961</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Orleans Cinayeti</t>
+          <t>Ceviz Ağacı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>205</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259985930</t>
+          <t>9786259985978</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kazan Doğurdu</t>
+          <t>Ekmeğin Hikayesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>185</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057177247</t>
+          <t>9786259985954</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Katibin Kaleminden</t>
+          <t>Sahilsiz Deniz</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>125</v>
+        <v>290</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259985909</t>
+          <t>9786259985947</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kuş Dili - Mantıku't-Tayr'dan Seçme Hikayeler</t>
+          <t>Mesnevi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057177230</t>
+          <t>9786259985923</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sultanın Öğütleri</t>
+          <t>Orleans Cinayeti</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>130</v>
+        <v>205</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259985916</t>
+          <t>9786259985930</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Nükte-i Hayat</t>
+          <t>Kazan Doğurdu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>145</v>
+        <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057177261</t>
+          <t>9786057177247</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Küçük Hikayeler Büyük Dersler</t>
+          <t>Katibin Kaleminden</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>75</v>
+        <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057177285</t>
+          <t>9786259985909</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisse</t>
+          <t>Kuş Dili - Mantıku't-Tayr'dan Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057177223</t>
+          <t>9786057177230</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömür Nasreddin Hoca</t>
+          <t>Sultanın Öğütleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>265</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057177216</t>
+          <t>9786259985916</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca Hikayeler - 2 Küçük Hattat</t>
+          <t>Nükte-i Hayat</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>185</v>
+        <v>145</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057177209</t>
+          <t>9786057177261</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Atasözleri Sözlüğü</t>
+          <t>Küçük Hikayeler Büyük Dersler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057074270</t>
+          <t>9786057177285</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ümidin Zaferi</t>
+          <t>Kıssadan Hisse</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>140</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057074287</t>
+          <t>9786057177223</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin İki Yıl Okul Tatili</t>
+          <t>Bir Ömür Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057074263</t>
+          <t>9786057177216</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Padişah ve Kayıkçı</t>
+          <t>Osmanlıca Hikayeler - 2 Küçük Hattat</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057074225</t>
+          <t>9786057177209</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Okuma Günlüğüm</t>
+          <t>Hasbahçe'den Atasözleri Sözlüğü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057074232</t>
+          <t>9786057074270</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bostan - Seçme Hikayeler</t>
+          <t>Ümidin Zaferi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>155</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057074256</t>
+          <t>9786057074287</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Baharistan - Seçme Hikayeler</t>
+          <t>İlköğretim İçin İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057074249</t>
+          <t>9786057074263</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Mercan Adası</t>
+          <t>Padişah ve Kayıkçı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>125</v>
+        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057074218</t>
+          <t>9786057074225</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Çocuk Kalbi</t>
+          <t>Okuma Günlüğüm</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052301463</t>
+          <t>9786057074232</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mantıku’t-tayr’dan Seçmeler</t>
+          <t>Bostan - Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>105</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055101978</t>
+          <t>9786057074256</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Oruç Reis</t>
+          <t>Baharistan - Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>35</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052301005</t>
+          <t>9786057074249</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mesneviden Hikayeler</t>
+          <t>İlköğretim İçin Mercan Adası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>105</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052301050</t>
+          <t>9786057074218</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>İlköğretim İçin Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059375993</t>
+          <t>9786052301463</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimneden Hikayeler</t>
+          <t>Mantıku’t-tayr’dan Seçmeler</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052301067</t>
+          <t>9786055101978</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şehzade</t>
+          <t>Oruç Reis</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>140</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059375887</t>
+          <t>9786052301005</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Letaifname’den Seçmeler</t>
+          <t>Mesneviden Hikayeler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>120</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059375894</t>
+          <t>9786052301050</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Güliver’in Seyahatleri</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059375870</t>
+          <t>9786059375993</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>Kelile ve Dimneden Hikayeler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>185</v>
+        <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052301340</t>
+          <t>9786052301067</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Andersen Masalları</t>
+          <t>Küçük Şehzade</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052301401</t>
+          <t>9786059375887</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>1453 İstanbul’un Fethi</t>
+          <t>Letaifname’den Seçmeler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052301364</t>
+          <t>9786059375894</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Destanlaşan Hikayeler</t>
+          <t>Güliver’in Seyahatleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052301456</t>
+          <t>9786059375870</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>155</v>
+        <v>185</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052301135</t>
+          <t>9786052301340</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Bilmeceler</t>
+          <t>Andersen Masalları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>140</v>
+        <v>115</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052301517</t>
+          <t>9786052301401</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Deyimler</t>
+          <t>1453 İstanbul’un Fethi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>235</v>
+        <v>115</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059375610</t>
+          <t>9786052301364</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Süheyli'den Seçmeler</t>
+          <t>Destanlaşan Hikayeler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052301388</t>
+          <t>9786052301456</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>265</v>
+        <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059375535</t>
+          <t>9786052301135</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çağlayanlar'dan Seçmeler</t>
+          <t>Hasbahçe'den Bilmeceler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052301197</t>
+          <t>9786052301517</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devrialem</t>
+          <t>Hasbahçe'den Deyimler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059964869</t>
+          <t>9786059375610</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dünya’dan Ay’a Seyahat</t>
+          <t>Süheyli'den Seçmeler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>185</v>
+        <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059964081</t>
+          <t>9786052301388</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bostan'dan Seçmeler</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>75</v>
+        <v>265</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055101992</t>
+          <t>9786059375535</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gülistan'dan Seçmeler</t>
+          <t>Çağlayanlar'dan Seçmeler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059375313</t>
+          <t>9786052301197</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler (Ciltli)</t>
+          <t>80 Günde Devrialem</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>275</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059964524</t>
+          <t>9786059964869</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Robinson Issız Adada</t>
+          <t>Dünya’dan Ay’a Seyahat</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059964647</t>
+          <t>9786059964081</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den 41 Seçme Hikayeler (4 Kitap Set)</t>
+          <t>Bostan'dan Seçmeler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>380</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059964616</t>
+          <t>9786055101992</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki ve Dini Hikayeler (5 Kitap Set)</t>
+          <t>Gülistan'dan Seçmeler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>380</v>
+        <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052301371</t>
+          <t>9786059375313</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Beş Sene Siper Kavgası</t>
+          <t>Seçme Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>60</v>
+        <v>275</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052301357</t>
+          <t>9786059964524</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Oruç Reis’in Şehadeti 1518 Tilimsan</t>
+          <t>Robinson Issız Adada</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257794190</t>
+          <t>9786059964647</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ömer'in Çocukluğu</t>
+          <t>Ömer Seyfettin'den 41 Seçme Hikayeler (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>105</v>
+        <v>380</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052301548</t>
+          <t>9786059964616</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Balık Kavağa Çıkınca</t>
+          <t>Ahlaki ve Dini Hikayeler (5 Kitap Set)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057074294</t>
+          <t>9786052301371</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Yirmi Beş Sene Siper Kavgası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059964814</t>
+          <t>9786052301357</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Barbaros Kardeşler 1 - Oruş Barbaros</t>
+          <t>Oruç Reis’in Şehadeti 1518 Tilimsan</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059964685</t>
+          <t>9786257794190</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Siyasetname'den Seçmeler</t>
+          <t>Ömer'in Çocukluğu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059964968</t>
+          <t>9786052301548</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kabusname’den Seçmeler</t>
+          <t>Balık Kavağa Çıkınca</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059964067</t>
+          <t>9786057074294</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Forsa</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>115</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059964074</t>
+          <t>9786059964814</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ümidin Zaferi</t>
+          <t>Barbaros Kardeşler 1 - Oruş Barbaros</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>130</v>
+        <v>70</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059964166</t>
+          <t>9786059964685</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi’den Seçmeler</t>
+          <t>Siyasetname'den Seçmeler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057470058</t>
+          <t>9786059964968</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>Kabusname’den Seçmeler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>315</v>
+        <v>65</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059964821</t>
+          <t>9786059964067</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Barbaros Kardeşler 2 - Hızır Barbaros</t>
+          <t>Forsa</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059964852</t>
+          <t>9786059964074</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Seyahat</t>
+          <t>Ümidin Zaferi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>185</v>
+        <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059964395</t>
+          <t>9786059964166</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Baharistan’dan Seçmeler</t>
+          <t>Mesnevi’den Seçmeler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059964241</t>
+          <t>9786057470058</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Güliver Devler Ülkesinde</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>90</v>
+        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059964500</t>
+          <t>9786059964821</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne'den Seçmeler</t>
+          <t>Barbaros Kardeşler 2 - Hızır Barbaros</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059964463</t>
+          <t>9786059964852</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca'dan Hikayeler</t>
+          <t>Dünyanın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>65</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059964272</t>
+          <t>9786059964395</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Güliver Cüceler Ülkesinde</t>
+          <t>Baharistan’dan Seçmeler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059964401</t>
+          <t>9786059964241</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Yolculuk</t>
+          <t>Güliver Devler Ülkesinde</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059964227</t>
+          <t>9786059964500</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den Seçme Hikayeler 4 : Yalnız Efe</t>
+          <t>Kelile ve Dimne'den Seçmeler</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059964234</t>
+          <t>9786059964463</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Nasreddin Hoca'dan Hikayeler</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059964210</t>
+          <t>9786059964272</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den Seçme Hikayeler 3 : Kaşağı</t>
+          <t>Güliver Cüceler Ülkesinde</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>125</v>
+        <v>65</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055101794</t>
+          <t>9786059964401</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>Ay’a Yolculuk</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257794138</t>
+          <t>9786059964227</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Aynası</t>
+          <t>Ömer Seyfettin'den Seçme Hikayeler 4 : Yalnız Efe</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257794121</t>
+          <t>9786059964234</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Güliver Devler Ülkesinde</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>105</v>
+        <v>65</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257794145</t>
+          <t>9786059964210</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Atasözlerinden Seçmeler</t>
+          <t>Ömer Seyfettin'den Seçme Hikayeler 3 : Kaşağı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>140</v>
+        <v>125</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786058051591</t>
+          <t>9786055101794</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Masallar</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057470089</t>
+          <t>9786257794138</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sır İçinde Esrar</t>
+          <t>Ahlak Aynası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>205</v>
+        <v>105</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057074201</t>
+          <t>9786257794121</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Denizler Altında 20 Bin Fersah</t>
+          <t>Güliver Devler Ülkesinde</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>140</v>
+        <v>105</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057470096</t>
+          <t>9786257794145</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Pollyanna</t>
+          <t>Atasözlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257794169</t>
+          <t>9786058051591</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İlla Edep - Mekteb-i Edep</t>
+          <t>Hasbahçe'den Masallar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>205</v>
+        <v>110</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257794176</t>
+          <t>9786057470089</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kitabın Hikayesi</t>
+          <t>Sır İçinde Esrar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>220</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057470041</t>
+          <t>9786057074201</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin 80 Günde Dünya Turu</t>
+          <t>İlköğretim İçin Denizler Altında 20 Bin Fersah</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057470072</t>
+          <t>9786057470096</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>İlköğretim İçin Pollyanna</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>275</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057470034</t>
+          <t>9786257794169</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bostan'dan Bir Demet Çiçek</t>
+          <t>İlla Edep - Mekteb-i Edep</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>175</v>
+        <v>205</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257794183</t>
+          <t>9786257794176</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin On Beş Yaşında Bir Kaptan</t>
+          <t>Kitabın Hikayesi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057470065</t>
+          <t>9786057470041</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Gülistan'dan Gül Yaprakları</t>
+          <t>İlköğretim İçin 80 Günde Dünya Turu</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257794152</t>
+          <t>9786057470072</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında 20 Bin Fersah</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>360</v>
+        <v>275</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>7262003002419</t>
+          <t>9786057470034</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumun Kütüphanesi (33 Kitap Takım)</t>
+          <t>Bostan'dan Bir Demet Çiçek</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>810.42</v>
+        <v>175</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786058051584</t>
+          <t>9786257794183</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>La Fontaine Masalları</t>
+          <t>İlköğretim İçin On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057470010</t>
+          <t>9786057470065</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Masal Diyarı</t>
+          <t>Gülistan'dan Gül Yaprakları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>105</v>
+        <v>160</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057470027</t>
+          <t>9786257794152</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İnsan Gider Sözü Kalır</t>
+          <t>Denizler Altında 20 Bin Fersah</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>100</v>
+        <v>360</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786058051577</t>
+          <t>7262003002419</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Çocuğumun Kütüphanesi (33 Kitap Takım)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>810.42</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058051553</t>
+          <t>9786058051584</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Altın Bilgi</t>
+          <t>La Fontaine Masalları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058051560</t>
+          <t>9786057470010</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Gizli Çekmece</t>
+          <t>Masal Diyarı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>205</v>
+        <v>105</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786058051508</t>
+          <t>9786057470027</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İncili Çavuş Fıkraları</t>
+          <t>İnsan Gider Sözü Kalır</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058051522</t>
+          <t>9786058051577</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe’den Fıkralar</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>115</v>
+        <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058051515</t>
+          <t>9786058051553</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe’den Maniler Ninniler Tekerlemeler</t>
+          <t>Altın Bilgi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786058051539</t>
+          <t>9786058051560</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları</t>
+          <t>Gizli Çekmece</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>105</v>
+        <v>205</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786058051546</t>
+          <t>9786058051508</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Fıkraları</t>
+          <t>İncili Çavuş Fıkraları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>7262003001740</t>
+          <t>9786058051522</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İhtiyarlığa Övgü Ya Da Sultan Murad'dan Fatih'e Nasihat</t>
+          <t>Hasbahçe’den Fıkralar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
+          <t>9786058051515</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Hasbahçe’den Maniler Ninniler Tekerlemeler</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786058051539</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Nasreddin Hoca Fıkraları</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786058051546</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Fıkraları</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>7262003001740</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>İhtiyarlığa Övgü Ya Da Sultan Murad'dan Fatih'e Nasihat</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
           <t>9786057177292</t>
         </is>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Kelile ve Dimne - Seçme Hikayeler</t>
         </is>
       </c>
-      <c r="C113" s="1">
+      <c r="C117" s="1">
         <v>105</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>