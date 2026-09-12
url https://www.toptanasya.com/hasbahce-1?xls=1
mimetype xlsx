--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,1780 +85,1915 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259016122</t>
+          <t>9786259016177</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sherlocks Holmes - 4 Çifte Kimlik</t>
+          <t>En İyi Robot - Kod Adı: ES13</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>95</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259016115</t>
+          <t>9786259016184</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Thames Nehri Haydutları</t>
+          <t>En İyi Robot 2 - Büyük Ödülün Peşinde</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>95</v>
+        <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259616650</t>
+          <t>9786259016191</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mavi Elmas</t>
+          <t>Trexin Tuhaf Hikâyesi - 2</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>95</v>
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259016108</t>
+          <t>9786259016160</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Damlası</t>
+          <t>Sultanın Polisiyeleri - 4 Gece Treni Hırsızları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>95</v>
+        <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259616698</t>
+          <t>9786259016153</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Trexin Tuhaf Hikayesi</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259616681</t>
+          <t>9786259016146</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Tom Sawyer</t>
+          <t>Kayıp Hazine 5 - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259616636</t>
+          <t>9786259052700</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Otomobilin Hikayesi</t>
+          <t>Sherlocks Holmes - Büyük Tuzak 7</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>95</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259616667</t>
+          <t>9786259052717</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Fosilin İzinde</t>
+          <t>Sherlock Holmes - Londra Kalpazanları 6</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259616643</t>
+          <t>9786259016139</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Deli Hans Davası</t>
+          <t>İstanbul'un Hazineleri Müzeler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259616629</t>
+          <t>9786259016122</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kuş Yuvası</t>
+          <t>Sherlocks Holmes - 4 Çifte Kimlik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259616612</t>
+          <t>9786259016115</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Atlası</t>
+          <t>Thames Nehri Haydutları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>160</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259616605</t>
+          <t>9786259616650</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>6 Saat 22 Dakika Tarihî Hikâyeler</t>
+          <t>Mavi Elmas</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259985992</t>
+          <t>9786259016108</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İdare Sanatı</t>
+          <t>Mürekkep Damlası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>185</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259985985</t>
+          <t>9786259616698</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Posta Arabası Soygunu</t>
+          <t>Trexin Tuhaf Hikayesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>205</v>
+        <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259985961</t>
+          <t>9786259616681</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacı</t>
+          <t>Dedektif Tom Sawyer</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259985978</t>
+          <t>9786259616636</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğin Hikayesi</t>
+          <t>Otomobilin Hikayesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259985954</t>
+          <t>9786259616667</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sahilsiz Deniz</t>
+          <t>Fosilin İzinde</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259985947</t>
+          <t>9786259616643</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi</t>
+          <t>Deli Hans Davası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259985923</t>
+          <t>9786259616629</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Orleans Cinayeti</t>
+          <t>Kuş Yuvası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>205</v>
+        <v>225</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259985930</t>
+          <t>9786259616612</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kazan Doğurdu</t>
+          <t>Ahlak Atlası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>185</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057177247</t>
+          <t>9786259616605</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Katibin Kaleminden</t>
+          <t>6 Saat 22 Dakika Tarihî Hikâyeler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259985909</t>
+          <t>9786259985992</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kuş Dili - Mantıku't-Tayr'dan Seçme Hikayeler</t>
+          <t>İdare Sanatı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>140</v>
+        <v>225</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057177230</t>
+          <t>9786259985985</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sultanın Öğütleri</t>
+          <t>Posta Arabası Soygunu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259985916</t>
+          <t>9786259985961</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Nükte-i Hayat</t>
+          <t>Ceviz Ağacı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>145</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057177261</t>
+          <t>9786259985978</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Küçük Hikayeler Büyük Dersler</t>
+          <t>Ekmeğin Hikayesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>75</v>
+        <v>265</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057177285</t>
+          <t>9786259985954</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisse</t>
+          <t>Sahilsiz Deniz</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>115</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057177223</t>
+          <t>9786259985947</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömür Nasreddin Hoca</t>
+          <t>Mesnevi</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057177216</t>
+          <t>9786259985923</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca Hikayeler - 2 Küçük Hattat</t>
+          <t>Orleans Cinayeti</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057177209</t>
+          <t>9786259985930</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Atasözleri Sözlüğü</t>
+          <t>Kazan Doğurdu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>225</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057074270</t>
+          <t>9786057177247</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ümidin Zaferi</t>
+          <t>Katibin Kaleminden</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057074287</t>
+          <t>9786259985909</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin İki Yıl Okul Tatili</t>
+          <t>Kuş Dili - Mantıku't-Tayr'dan Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057074263</t>
+          <t>9786057177230</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Padişah ve Kayıkçı</t>
+          <t>Sultanın Öğütleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>185</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057074225</t>
+          <t>9786259985916</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Okuma Günlüğüm</t>
+          <t>Nükte-i Hayat</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057074232</t>
+          <t>9786057177261</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bostan - Seçme Hikayeler</t>
+          <t>Küçük Hikayeler Büyük Dersler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>155</v>
+        <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057074256</t>
+          <t>9786057177285</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Baharistan - Seçme Hikayeler</t>
+          <t>Kıssadan Hisse</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057074249</t>
+          <t>9786057177223</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Mercan Adası</t>
+          <t>Bir Ömür Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>125</v>
+        <v>320</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057074218</t>
+          <t>9786057177216</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Çocuk Kalbi</t>
+          <t>Osmanlıca Hikayeler - 2 Küçük Hattat</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>110</v>
+        <v>225</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052301463</t>
+          <t>9786057177209</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mantıku’t-tayr’dan Seçmeler</t>
+          <t>Hasbahçe'den Atasözleri Sözlüğü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>105</v>
+        <v>340</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055101978</t>
+          <t>9786057074270</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Oruç Reis</t>
+          <t>Ümidin Zaferi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>35</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052301005</t>
+          <t>9786057074287</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mesneviden Hikayeler</t>
+          <t>İlköğretim İçin İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>105</v>
+        <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052301050</t>
+          <t>9786057074263</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Padişah ve Kayıkçı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>120</v>
+        <v>225</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059375993</t>
+          <t>9786057074225</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimneden Hikayeler</t>
+          <t>Okuma Günlüğüm</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>105</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052301067</t>
+          <t>9786057074232</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şehzade</t>
+          <t>Bostan - Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059375887</t>
+          <t>9786057074256</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Letaifname’den Seçmeler</t>
+          <t>Baharistan - Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059375894</t>
+          <t>9786057074249</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Güliver’in Seyahatleri</t>
+          <t>İlköğretim İçin Mercan Adası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059375870</t>
+          <t>9786057074218</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>İlköğretim İçin Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>185</v>
+        <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052301340</t>
+          <t>9786052301463</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Andersen Masalları</t>
+          <t>Mantıku’t-tayr’dan Seçmeler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>115</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052301401</t>
+          <t>9786055101978</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>1453 İstanbul’un Fethi</t>
+          <t>Oruç Reis</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>115</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052301364</t>
+          <t>9786052301005</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Destanlaşan Hikayeler</t>
+          <t>Mesneviden Hikayeler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052301456</t>
+          <t>9786052301050</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>155</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052301135</t>
+          <t>9786059375993</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Bilmeceler</t>
+          <t>Kelile ve Dimneden Hikayeler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052301517</t>
+          <t>9786052301067</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Deyimler</t>
+          <t>Küçük Şehzade</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>235</v>
+        <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059375610</t>
+          <t>9786059375887</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Süheyli'den Seçmeler</t>
+          <t>Letaifname’den Seçmeler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>125</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052301388</t>
+          <t>9786059375894</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Güliver’in Seyahatleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>265</v>
+        <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059375535</t>
+          <t>9786059375870</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Çağlayanlar'dan Seçmeler</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>120</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052301197</t>
+          <t>9786052301340</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devrialem</t>
+          <t>Andersen Masalları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059964869</t>
+          <t>9786052301401</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dünya’dan Ay’a Seyahat</t>
+          <t>1453 İstanbul’un Fethi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>185</v>
+        <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059964081</t>
+          <t>9786052301364</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bostan'dan Seçmeler</t>
+          <t>Destanlaşan Hikayeler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>75</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055101992</t>
+          <t>9786052301456</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gülistan'dan Seçmeler</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>75</v>
+        <v>190</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059375313</t>
+          <t>9786052301135</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler (Ciltli)</t>
+          <t>Hasbahçe'den Bilmeceler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>275</v>
+        <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059964524</t>
+          <t>9786052301517</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Robinson Issız Adada</t>
+          <t>Hasbahçe'den Deyimler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>285</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059964647</t>
+          <t>9786059375610</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den 41 Seçme Hikayeler (4 Kitap Set)</t>
+          <t>Süheyli'den Seçmeler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>380</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059964616</t>
+          <t>9786052301388</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki ve Dini Hikayeler (5 Kitap Set)</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052301371</t>
+          <t>9786059375535</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Beş Sene Siper Kavgası</t>
+          <t>Çağlayanlar'dan Seçmeler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>60</v>
+        <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052301357</t>
+          <t>9786052301197</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Oruç Reis’in Şehadeti 1518 Tilimsan</t>
+          <t>80 Günde Devrialem</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>60</v>
+        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257794190</t>
+          <t>9786059964869</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ömer'in Çocukluğu</t>
+          <t>Dünya’dan Ay’a Seyahat</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>105</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052301548</t>
+          <t>9786059964081</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Balık Kavağa Çıkınca</t>
+          <t>Bostan'dan Seçmeler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057074294</t>
+          <t>9786055101992</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Gülistan'dan Seçmeler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059964814</t>
+          <t>9786059375313</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Barbaros Kardeşler 1 - Oruş Barbaros</t>
+          <t>Seçme Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>70</v>
+        <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059964685</t>
+          <t>9786059964524</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Siyasetname'den Seçmeler</t>
+          <t>Robinson Issız Adada</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059964968</t>
+          <t>9786059964647</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kabusname’den Seçmeler</t>
+          <t>Ömer Seyfettin'den 41 Seçme Hikayeler (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>65</v>
+        <v>460</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059964067</t>
+          <t>9786059964616</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Forsa</t>
+          <t>Ahlaki ve Dini Hikayeler (5 Kitap Set)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>115</v>
+        <v>460</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059964074</t>
+          <t>9786052301371</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ümidin Zaferi</t>
+          <t>Yirmi Beş Sene Siper Kavgası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059964166</t>
+          <t>9786052301357</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi’den Seçmeler</t>
+          <t>Oruç Reis’in Şehadeti 1518 Tilimsan</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057470058</t>
+          <t>9786257794190</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>Ömer'in Çocukluğu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>315</v>
+        <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059964821</t>
+          <t>9786052301548</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Barbaros Kardeşler 2 - Hızır Barbaros</t>
+          <t>Balık Kavağa Çıkınca</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059964852</t>
+          <t>9786057074294</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Seyahat</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>185</v>
+        <v>360</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059964395</t>
+          <t>9786059964814</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Baharistan’dan Seçmeler</t>
+          <t>Barbaros Kardeşler 1 - Oruş Barbaros</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059964241</t>
+          <t>9786059964685</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Güliver Devler Ülkesinde</t>
+          <t>Siyasetname'den Seçmeler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059964500</t>
+          <t>9786059964968</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne'den Seçmeler</t>
+          <t>Kabusname’den Seçmeler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059964463</t>
+          <t>9786059964067</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca'dan Hikayeler</t>
+          <t>Forsa</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>65</v>
+        <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059964272</t>
+          <t>9786059964074</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Güliver Cüceler Ülkesinde</t>
+          <t>Ümidin Zaferi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>65</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059964401</t>
+          <t>9786059964166</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Yolculuk</t>
+          <t>Mesnevi’den Seçmeler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059964227</t>
+          <t>9786057470058</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den Seçme Hikayeler 4 : Yalnız Efe</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>380</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059964234</t>
+          <t>9786059964821</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Barbaros Kardeşler 2 - Hızır Barbaros</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>65</v>
+        <v>135</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059964210</t>
+          <t>9786059964852</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den Seçme Hikayeler 3 : Kaşağı</t>
+          <t>Dünyanın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>125</v>
+        <v>225</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055101794</t>
+          <t>9786059964395</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>Baharistan’dan Seçmeler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>140</v>
+        <v>75</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257794138</t>
+          <t>9786059964241</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Aynası</t>
+          <t>Güliver Devler Ülkesinde</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257794121</t>
+          <t>9786059964500</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Güliver Devler Ülkesinde</t>
+          <t>Kelile ve Dimne'den Seçmeler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>105</v>
+        <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257794145</t>
+          <t>9786059964463</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Atasözlerinden Seçmeler</t>
+          <t>Nasreddin Hoca'dan Hikayeler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058051591</t>
+          <t>9786059964272</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe'den Masallar</t>
+          <t>Güliver Cüceler Ülkesinde</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057470089</t>
+          <t>9786059964401</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sır İçinde Esrar</t>
+          <t>Ay’a Yolculuk</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>205</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057074201</t>
+          <t>9786059964227</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Denizler Altında 20 Bin Fersah</t>
+          <t>Ömer Seyfettin'den Seçme Hikayeler 4 : Yalnız Efe</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057470096</t>
+          <t>9786059964234</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin Pollyanna</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257794169</t>
+          <t>9786059964210</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İlla Edep - Mekteb-i Edep</t>
+          <t>Ömer Seyfettin'den Seçme Hikayeler 3 : Kaşağı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>205</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257794176</t>
+          <t>9786055101794</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kitabın Hikayesi</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057470041</t>
+          <t>9786257794138</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin 80 Günde Dünya Turu</t>
+          <t>Ahlak Aynası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057470072</t>
+          <t>9786257794121</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>Güliver Devler Ülkesinde</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>275</v>
+        <v>130</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057470034</t>
+          <t>9786257794145</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bostan'dan Bir Demet Çiçek</t>
+          <t>Atasözlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257794183</t>
+          <t>9786058051591</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İçin On Beş Yaşında Bir Kaptan</t>
+          <t>Hasbahçe'den Masallar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057470065</t>
+          <t>9786057470089</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Gülistan'dan Gül Yaprakları</t>
+          <t>Sır İçinde Esrar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257794152</t>
+          <t>9786057074201</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında 20 Bin Fersah</t>
+          <t>İlköğretim İçin Denizler Altında 20 Bin Fersah</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>360</v>
+        <v>170</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>7262003002419</t>
+          <t>9786057470096</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumun Kütüphanesi (33 Kitap Takım)</t>
+          <t>İlköğretim İçin Pollyanna</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>810.42</v>
+        <v>145</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058051584</t>
+          <t>9786257794169</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>La Fontaine Masalları</t>
+          <t>İlla Edep - Mekteb-i Edep</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057470010</t>
+          <t>9786257794176</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Masal Diyarı</t>
+          <t>Kitabın Hikayesi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>105</v>
+        <v>265</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057470027</t>
+          <t>9786057470041</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İnsan Gider Sözü Kalır</t>
+          <t>İlköğretim İçin 80 Günde Dünya Turu</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058051577</t>
+          <t>9786057470072</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058051553</t>
+          <t>9786057470034</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Altın Bilgi</t>
+          <t>Bostan'dan Bir Demet Çiçek</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786058051560</t>
+          <t>9786257794183</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gizli Çekmece</t>
+          <t>İlköğretim İçin On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>205</v>
+        <v>160</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786058051508</t>
+          <t>9786057470065</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İncili Çavuş Fıkraları</t>
+          <t>Gülistan'dan Gül Yaprakları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>110</v>
+        <v>195</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786058051522</t>
+          <t>9786257794152</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe’den Fıkralar</t>
+          <t>Denizler Altında 20 Bin Fersah</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>115</v>
+        <v>435</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786058051515</t>
+          <t>7262003002419</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Hasbahçe’den Maniler Ninniler Tekerlemeler</t>
+          <t>Çocuğumun Kütüphanesi (33 Kitap Takım)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>120</v>
+        <v>810.42</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786058051539</t>
+          <t>9786058051584</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları</t>
+          <t>La Fontaine Masalları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>105</v>
+        <v>170</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786058051546</t>
+          <t>9786057470010</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Fıkraları</t>
+          <t>Masal Diyarı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>7262003001740</t>
+          <t>9786057470027</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İhtiyarlığa Övgü Ya Da Sultan Murad'dan Fatih'e Nasihat</t>
+          <t>İnsan Gider Sözü Kalır</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
+          <t>9786058051577</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Pollyanna</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786058051553</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Altın Bilgi</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786058051560</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Çekmece</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786058051508</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>İncili Çavuş Fıkraları</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786058051522</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Hasbahçe’den Fıkralar</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786058051515</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Hasbahçe’den Maniler Ninniler Tekerlemeler</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786058051539</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Nasreddin Hoca Fıkraları</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786058051546</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Fıkraları</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>7262003001740</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>İhtiyarlığa Övgü Ya Da Sultan Murad'dan Fatih'e Nasihat</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
           <t>9786057177292</t>
         </is>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Kelile ve Dimne - Seçme Hikayeler</t>
         </is>
       </c>
-      <c r="C117" s="1">
-        <v>105</v>
+      <c r="C126" s="1">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>