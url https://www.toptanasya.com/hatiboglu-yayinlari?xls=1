--- v1 (2026-09-12)
+++ v2 (2026-11-01)
@@ -304,51 +304,51 @@
         <is>
           <t>9786059541053</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Beslenme ve Diyetetik Güncel Konular - 5</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789757527053</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Anatomi Ve Fizyoloji</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789757527343</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Biyokimya</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789758322985</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
@@ -364,51 +364,51 @@
         <is>
           <t>9789758322886</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Genel Histoloji Laboratuvarı</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059541084</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Bazı Çocuk Hastalıklarında Beslenme Tedavisi ve Hastalıklara Özgü Tarifler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789757996017</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Anatomi ve Histoloji Terimleri Söyleyiş ve Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789758322824</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
@@ -559,51 +559,51 @@
         <is>
           <t>9789757527912</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Literary Criticism: The Major Literary Movements in Western Literatures</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789758322602</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Yaşlılıkta Beslenme</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789758322626</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Diyetisyenin Çalışma Rehberi</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789758322619</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
@@ -859,51 +859,51 @@
         <is>
           <t>9786059541091</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Beslenme ve Diyetetik Güncel Konular – 6</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789758322572</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Hastalıklarda Beslenme Tedavisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>850</v>
+        <v>950</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789758322732</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Cerrahi Doğum Kontrol Yöntemlerine Genel Bakış</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789757527084</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
@@ -1129,51 +1129,51 @@
         <is>
           <t>9786059541114</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Beslenme ve Diyetetik Güncel Konular - 7</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789758322916</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Yaşlılık Hastalıkları ve Beslenme</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786059541206</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Gebelik ve Laktasyon Dönemlerinde Beslenme</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786059541367</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
@@ -1189,96 +1189,96 @@
         <is>
           <t>9786059541305</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Cerrahi ve Ameliyathane Hemşireliğinde Güncel Konular 1</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789758322176</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Yüksekokullar Tıbbi Terminoloji Ders Kitabı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789758322268</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Sosyal Politika</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9799758322182</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Türk Mutfağından Örnekler</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789757527541</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Toplu Beslenme Yapılan Kurumlar İçin Yemek Planlama Kuralları ve Yıllık Yemek Listeleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789757527033</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Su Bilgisi</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789757527572</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
@@ -1324,51 +1324,51 @@
         <is>
           <t>9789758322046</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Sanitasyon / Hijyen Eğitimi Rehberi</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789757527930</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Sağlık Bilimlerinde Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789758322220</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Regresyon Yöntemleri ve Korelasyon Analizi</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789757527238</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
@@ -1849,111 +1849,111 @@
         <is>
           <t>3990000015134</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Eğitim Bilimine Giriş</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789758322725</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Diyetisyenlik Eğitimi ve Meslek Etiği</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>3990000015155</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Doğum ve Kadın Hastalıkları Hemşireliği</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9789757527978</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Diyet El Kitabı</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789758322206</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Davranış Bilimleri İçin Araştırma Teknikleri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789758322053</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Çocuk Hastalıklarında Beslenme Tedavisi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>3990000015149</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Çevre Sorunları</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9789758322060</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
@@ -2149,66 +2149,66 @@
         <is>
           <t>9789758322237</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Hukuk Sözlüğü İngilizce-Türkçe / Türkçe-İngilizce (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>32.41</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789757527580</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Davranış Bilimleri İçin İstatistik</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9789758322305</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Ortez</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789758322411</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Beslenme Eğitimi Rehberi</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>3990000015178</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
@@ -2239,51 +2239,51 @@
         <is>
           <t>9786059541312</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Klinik Nutrisyon Uygulama İlkeleri</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786059541183</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Ruhsal Hastalıklar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>3990000019000</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>İlkyardım</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>3990000019001</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
@@ -2299,51 +2299,51 @@
         <is>
           <t>3990000017073</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Tıbbi Terminoloji</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789758322428</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Beslenme Antropolojisi-1</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9786059541060</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Fizikokimya Deneyleri</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9786059541077</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>