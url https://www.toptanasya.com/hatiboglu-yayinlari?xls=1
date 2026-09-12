--- v0 (2026-03-22)
+++ v1 (2026-09-12)
@@ -274,51 +274,51 @@
         <is>
           <t>9789757527750</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Beslenme ve Diyetetik</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059541152</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Dost Bakterilerin Hastalıklar Üzerine Fonksiyonel Etkileri ve Probiyotikli Tarifler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059541053</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Beslenme ve Diyetetik Güncel Konular - 5</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789757527053</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -349,51 +349,51 @@
         <is>
           <t>9789758322985</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Özel Histoloji Laboratuvarı</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789758322886</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Genel Histoloji Laboratuvarı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059541084</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Bazı Çocuk Hastalıklarında Beslenme Tedavisi ve Hastalıklara Özgü Tarifler</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789757996017</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
@@ -469,51 +469,51 @@
         <is>
           <t>9789758322664</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Yeni Türkiye Yazıları</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786056064302</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Gıda Hijyeni, Gıda Kaynaklı Enfeksiyonlar ve Zehirlenmeler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789757484105</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Eğlence ile Zamanı Öğreniyorum</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786055576127</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
@@ -529,51 +529,51 @@
         <is>
           <t>9789750088301</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Evimizdeki Engelli</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786055576271</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Evren Sizi Bekliyor-150 Astronomi Deneyi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789757527912</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Literary Criticism: The Major Literary Movements in Western Literatures</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789758322602</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
@@ -634,51 +634,51 @@
         <is>
           <t>9789757527645</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Dış Ticaret Rejimi ve İhracatın Finansmanı</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789758322565</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Samples From Turkish Cuisine</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789757527844</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Temel Ekoloji Bilgisi ve Çevre Sorunları</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789758322541</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
@@ -769,51 +769,51 @@
         <is>
           <t>9789758322794</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Ortaokul Öğrencileri İçin Bilim Uygulamaları</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789757527732</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Beslenme</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789757527599</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Sağlık Memurluğu Ana Çocuk Sağlığı ve Aile Planlaması</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059541022</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
@@ -829,51 +829,51 @@
         <is>
           <t>9789758322763</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Türkçenin Sıklık Sözlüğü</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789758322756</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Türkçenin Ters Sıklık Sözlüğü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786059541091</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Beslenme ve Diyetetik Güncel Konular – 6</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789758322572</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
@@ -994,51 +994,51 @@
         <is>
           <t>9789758322589</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Yüksekokullar Anatomi Ders Kitabı</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789758322749</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Eyvah! Annem Alzheimer</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786059541251</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Obezite - Nedenleri ve Sonuçları</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789757711047</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
@@ -1174,51 +1174,51 @@
         <is>
           <t>9786059541367</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Acil ve Özel Durumlarda Anne ve Çocuk Beslenmesi</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786059541305</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Cerrahi ve Ameliyathane Hemşireliğinde Güncel Konular 1</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789758322176</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Yüksekokullar Tıbbi Terminoloji Ders Kitabı</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789758322268</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
@@ -1264,51 +1264,51 @@
         <is>
           <t>9789757527033</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Su Bilgisi</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789757527572</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Standart Yemek Tarifeleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>3990000015154</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Sosyoloji</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789758322398</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
@@ -1399,51 +1399,51 @@
         <is>
           <t>9789758322350</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Önemlilik Testleri Uygulama Kitabı</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789758322367</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Önemlilik Testleri Paket Program Uygulamalı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9789758322381</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’dan Cumhuriyet’e Toplumsal İlerlemenin ve Türkçe Eğitimin Öncüsü Tıbbiye</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>3990000015189</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
@@ -1489,66 +1489,66 @@
         <is>
           <t>9789757527466</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Limnoloji</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>33</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789759388316</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Klinik ve Saha Araştırmalarında Örnekleme Yöntemleri ve Örneklem Büyüklüğü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789758322213</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Klinik Araştırmalar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9789758322169</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Kanseri Tanıyalım</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9789758322312</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
@@ -1729,81 +1729,81 @@
         <is>
           <t>3990000015186</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Genel Çevre Sağlığı Bilgisi</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9789757527619</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Genel Botanik</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789758322299</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>İleri Biyoistatistiksel Yöntemler</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789757527077</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Genel Beslenme</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9789758322084</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Fizikokimya Laboratuvarı</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>3990000015179</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
@@ -1879,51 +1879,51 @@
         <is>
           <t>3990000015155</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Doğum ve Kadın Hastalıkları Hemşireliği</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9789757527978</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Diyet El Kitabı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789758322206</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Davranış Bilimleri İçin Araştırma Teknikleri</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789758322053</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
@@ -1969,51 +1969,51 @@
         <is>
           <t>9789758322329</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Bozok’ta Açan İnci Çiçekleri</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9789757527121</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Biyoistatistik</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>3990000015159</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Beslenme ve Diyetetik Açıklamalı Sözlük</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789758322077</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
@@ -2104,51 +2104,51 @@
         <is>
           <t>3990000015153</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Analiz</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789758322028</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Afrika, Genel ve Ülkeler Coğrafyası</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789758322343</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Mühendislik Tasarımı - Sistematik Yaklaşım</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9789758322237</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
@@ -2329,61 +2329,61 @@
         <is>
           <t>9786059541060</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Fizikokimya Deneyleri</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9786059541077</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Sporcu Beslenmesi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9789758322114</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Bitki Fizyolojisi Laboratuvar Kılavuzu</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>