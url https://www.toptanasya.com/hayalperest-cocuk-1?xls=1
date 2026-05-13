--- v1 (2026-01-21)
+++ v2 (2026-05-13)
@@ -109,216 +109,216 @@
         <is>
           <t>9786258253962</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>BOO İle Renkli Rüyalar Magritte (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786258253917</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Merhaba Henri Rousseau Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786258253924</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Merhaba Pierre-Auguste Renoir Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786258253900</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Merhaba Edouard Manet Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786258253894</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Merhaba Camille Pissarro Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786258253825</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Merhaba Hiroaki Takahashi Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786258253832</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Merhaba Johannes Vermeer Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786258253795</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Merhaba Rembrandt Van Rijn Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786258253801</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Merhaba Winslow Homer Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786258253849</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Merhaba Paul Cezanne Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786258253788</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Merhaba Dorothea Lange Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786258253856</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Merhaba Gustav Klimit Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786258253818</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Merhaba Georges Seurat Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786258253733</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Meraklı Patates Tiyatro Sahnesinde</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786258253740</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -379,216 +379,216 @@
         <is>
           <t>9786258253474</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Boo İle Renkli Rüyalar Monet (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786258253450</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Merhaba Vasili Kandinski Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786258253429</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Merhaba Edgar Degas Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786258253436</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Merhaba Ohara Koson Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786258253443</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Merhaba Üstat Mansur Sanatçıyla İlk Buluşma</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786258253344</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Merhaba Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786258253351</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Merhaba Paul Klee</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786258253375</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Merhaba Piet Mondrian</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786258253399</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Merhaba Mary Cassatt</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786258253337</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Merhaba Vıncent Van Gogh</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786258253382</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Merhaba Osman Hamdi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786258253405</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Merhaba Rıza Abbasi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786258253368</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Merhaba Claude Monet</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786258253047</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Modern Sanat Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>370</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786258253030</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>