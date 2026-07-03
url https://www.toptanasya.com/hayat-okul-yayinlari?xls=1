--- v1 (2026-03-22)
+++ v2 (2026-07-03)
@@ -469,96 +469,96 @@
         <is>
           <t>9786257847216</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Bilişsel Becerileri Geliştirici Hikayeler 10 Kitap</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257847780</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Üretici Düşünme Etkinlikleri - 90 Eğlenceli Etkinlik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786051183602</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Masallarla Karakter Gelişimi - 10 Kitap Set</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786051185040</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>İşitsel Dikkat Etkinlikleri</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786051185057</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Görsel Dikkat Etkinlikleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786051183589</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Nasrettin Hoca Set</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786051184210</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
@@ -604,46 +604,46 @@
         <is>
           <t>9786051184173</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Anadolu Yiğitleri</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786051184708</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Matematiği Sevenler Ülkesi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>