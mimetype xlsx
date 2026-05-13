--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,565 +85,580 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259376325</t>
+          <t>9786259330006</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer'in Maceraları</t>
+          <t>Mavi Taş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259376318</t>
+          <t>9786259376325</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şermin</t>
+          <t>Tom Sawyer'in Maceraları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259376332</t>
+          <t>9786259376318</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Işık Sensin</t>
+          <t>Şermin</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259376356</t>
+          <t>9786259376332</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Işık Kodu</t>
+          <t>Işık Sensin</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259376363</t>
+          <t>9786259376356</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Cam Akıl</t>
+          <t>Işık Kodu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259502076</t>
+          <t>9786259376363</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bulut'a Dokunmak</t>
+          <t>Cam Akıl</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259502069</t>
+          <t>9786259502076</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tasasızlar (The Boşluk)</t>
+          <t>Bulut'a Dokunmak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259502052</t>
+          <t>9786259502069</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gramofon Sokağı</t>
+          <t>Tasasızlar (The Boşluk)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259502045</t>
+          <t>9786259502052</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>13/29</t>
+          <t>Gramofon Sokağı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259502014</t>
+          <t>9786259502045</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Müdür Baba</t>
+          <t>13/29</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>650</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259502021</t>
+          <t>9786259502014</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Angut Kuşu</t>
+          <t>Müdür Baba</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259492315</t>
+          <t>9786259502021</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Altını Çizmezsem 1 Düşmez mi?</t>
+          <t>Angut Kuşu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256900820</t>
+          <t>9786259492315</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bi’Şi Dicem (Fotoğraflı+QR kodlu)</t>
+          <t>Altını Çizmezsem 1 Düşmez mi?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259492360</t>
+          <t>9786256900820</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çağrı / Fezada Nefes Gibi</t>
+          <t>Bi’Şi Dicem (Fotoğraflı+QR kodlu)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259492339</t>
+          <t>9786259492360</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hayatınız Niye Öyle?</t>
+          <t>Çağrı / Fezada Nefes Gibi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259492308</t>
+          <t>9786259492339</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İskit Kültürünün Oluşum Evresinde Begazı-Dandıbay Kültürü</t>
+          <t>Hayatınız Niye Öyle?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256900707</t>
+          <t>9786259492308</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Seyyah (Sırdaki Azize)</t>
+          <t>İskit Kültürünün Oluşum Evresinde Begazı-Dandıbay Kültürü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259492346</t>
+          <t>9786256900707</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Hey!</t>
+          <t>Seyyah (Sırdaki Azize)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>700</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256900837</t>
+          <t>9786259492346</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Çocukları</t>
+          <t>Yaşamak Hey!</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256900394</t>
+          <t>9786256900837</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Borsa Yatırımcısı Olmak</t>
+          <t>Rüzgarın Çocukları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256900509</t>
+          <t>9786256900394</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Büyük Hun Devleti’nin Kurucusu Teoman Han</t>
+          <t>Borsa Yatırımcısı Olmak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256900431</t>
+          <t>9786256900509</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Nutuk</t>
+          <t>Büyük Hun Devleti’nin Kurucusu Teoman Han</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256900301</t>
+          <t>9786256900431</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İdil - Ural Aydınları 2</t>
+          <t>Çocuklar İçin Nutuk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>345</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256900325</t>
+          <t>9786256900301</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mete Han'ın Torunu Künçin Han</t>
+          <t>İdil - Ural Aydınları 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>190</v>
+        <v>345</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256900318</t>
+          <t>9786256900325</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Büyük Hun Hakanı Mete Han</t>
+          <t>Mete Han'ın Torunu Künçin Han</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256900158</t>
+          <t>9786256900318</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bok Kırığı Pabuç Eskisi</t>
+          <t>Büyük Hun Hakanı Mete Han</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256900165</t>
+          <t>9786256900158</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Deli Gece Yolculuğu - Bir Leyla ile Mecnun Masalı</t>
+          <t>Bok Kırığı Pabuç Eskisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256900035</t>
+          <t>9786256900165</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ataname</t>
+          <t>Bir Deli Gece Yolculuğu - Bir Leyla ile Mecnun Masalı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256900103</t>
+          <t>9786256900035</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yolun Başındaki Mısralar</t>
+          <t>Ataname</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256900127</t>
+          <t>9786256900103</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Koza - Aslı ve Rüya - Uyanış (Ciltli)</t>
+          <t>Yolun Başındaki Mısralar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>700</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256900097</t>
+          <t>9786256900127</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Alpagutlar</t>
+          <t>Koza - Aslı ve Rüya - Uyanış (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>80</v>
+        <v>700</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257742986</t>
+          <t>9786256900097</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Halet-i Ruhiye (Ciltli)</t>
+          <t>Alpagutlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>700</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256900073</t>
+          <t>9786257742986</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Agave (Ciltli)</t>
+          <t>Halet-i Ruhiye (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257742320</t>
+          <t>9786256900073</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Halet-i Ruhiye</t>
+          <t>Agave (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
+          <t>9786257742320</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Halet-i Ruhiye</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
           <t>9786259376370</t>
         </is>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>İkiz Duygular</t>
         </is>
       </c>
-      <c r="C36" s="1">
+      <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>