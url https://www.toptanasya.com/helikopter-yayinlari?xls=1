--- v2 (2026-03-22)
+++ v3 (2026-07-03)
@@ -754,66 +754,66 @@
         <is>
           <t>9786055819378</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Nerantzula</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786055819699</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Başkasının Karısı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786055819675</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Şerefli Hırsız</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786055819538</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Venedik Taciri</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786055819521</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
@@ -844,526 +844,526 @@
         <is>
           <t>9786055819361</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>1914</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786055819071</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Torunuma Yunan Mitleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>440</v>
+        <v>510</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786055819477</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>On İkinci Gece</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786055819392</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Sürgünler Çağı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786055819491</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Ravel</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786055819002</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>İklimler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>460</v>
+        <v>630</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786055819231</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Bir Ölüm Bağışlamak</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786055819040</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Hadrianus’un Anıları</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786055819811</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Fraulein Else</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786055819804</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Ev Sahibesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786055819798</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Manon Lescaut</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786055819750</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Balodan Sonra</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786055819767</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Müteveffa İvan Belkin’in Hikayeleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786055819712</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Sığınak</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786055819682</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Casus</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786055819651</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Sana Borcum Var</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786055819644</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Dekabristler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786055819590</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Göl</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786055819576</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Mezunlar Günü</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786055819545</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Rappaccini’nin Kızı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786055819552</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Al Yelkenler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>195</v>
+        <v>230</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786055819514</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Abelard ve Heloise</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786055819439</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Mumu</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786055819453</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Hırçın Kız</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786055819408</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Eve Giderken</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786055819422</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Kraliçenin Huysuzluğu</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786055819415</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Tipi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786055819460</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Kısasa Kısas</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786055819354</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Şimşekler</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786055819347</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Kırmızı ve Siyah</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>410</v>
+        <v>420</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786055819385</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Kız</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786055819057</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Doğu Öyküleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786055819484</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Bilge Kayabalığı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786055819507</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Kurban</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>