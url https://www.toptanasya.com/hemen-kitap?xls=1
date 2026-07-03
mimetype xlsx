--- v0 (2026-03-22)
+++ v1 (2026-07-03)
@@ -85,1240 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789756178829</t>
+          <t>9789756178843</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yedi Gün(ah)</t>
+          <t>Kararsızlar İçin Hayat Kılavuzu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789756178812</t>
+          <t>9789756178836</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yanılsama</t>
+          <t>Küresel Vicdan</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789756178775</t>
+          <t>9789756178829</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hikayelere Dokunmak</t>
+          <t>Yedi Gün(ah)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789756178720</t>
+          <t>9789756178812</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>P.İ.C. Pişman İnsanlar Cemiyeti</t>
+          <t>Yanılsama</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>13.89</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789756178652</t>
+          <t>9789756178775</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Wesirfinger Pastanesi</t>
+          <t>Hikayelere Dokunmak</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>11.11</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789756178638</t>
+          <t>9789756178720</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hayatıma Dair Bağzı Şeyler</t>
+          <t>P.İ.C. Pişman İnsanlar Cemiyeti</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>6.48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789756178744</t>
+          <t>9789756178652</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bahar Mektupları</t>
+          <t>Wesirfinger Pastanesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789756178713</t>
+          <t>9789756178638</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Paris'te FLN Militanıydı Babam</t>
+          <t>Hayatıma Dair Bağzı Şeyler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>12.96</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756178706</t>
+          <t>9789756178744</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Merhaba</t>
+          <t>Bahar Mektupları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>13.89</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756178751</t>
+          <t>9789756178713</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ebu Sufyan: Tebliğ Dininden Fetih Dinine Dönüşümde Bir Stratejist</t>
+          <t>Paris'te FLN Militanıydı Babam</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>23.15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756178737</t>
+          <t>9789756178706</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Şems Hipnozu</t>
+          <t>Özgürlüğe Merhaba</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789756178768</t>
+          <t>9789756178751</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sovyet Deneyimi ve Arayış</t>
+          <t>Ebu Sufyan: Tebliğ Dininden Fetih Dinine Dönüşümde Bir Stratejist</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>21.3</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789756178065</t>
+          <t>9789756178737</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Posta Kutusu</t>
+          <t>Şems Hipnozu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>4.63</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756178416</t>
+          <t>9789756178768</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Artık Sır Değil</t>
+          <t>Sovyet Deneyimi ve Arayış</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>18.52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789756178553</t>
+          <t>9789756178065</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Rapsodisi</t>
+          <t>Aşkın Posta Kutusu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789756178508</t>
+          <t>9789756178416</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Desperado</t>
+          <t>Artık Sır Değil</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789756178287</t>
+          <t>9789756178553</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>40 Gün 40 Gömlek</t>
+          <t>Amerikan Rapsodisi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>5.56</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789756178492</t>
+          <t>9789756178508</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Kürt Sorunu</t>
+          <t>Amerikan Desperado</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>12.04</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789756178645</t>
+          <t>9789756178287</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kürtler Cumhuriyet’e Neden İsyan Etti?</t>
+          <t>40 Gün 40 Gömlek</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>13.89</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756178614</t>
+          <t>9789756178492</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mavi Boncuklu Beyaz Güvercinler</t>
+          <t>100 Soruda Kürt Sorunu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756178690</t>
+          <t>9789756178645</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler Kudurarak Ölmez ki!</t>
+          <t>Kürtler Cumhuriyet’e Neden İsyan Etti?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>8.33</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756178621</t>
+          <t>9789756178614</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dövme Kitabı (Ciltli)</t>
+          <t>Mavi Boncuklu Beyaz Güvercinler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>600</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756178676</t>
+          <t>9789756178690</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Truva Atı</t>
+          <t>Kelebekler Kudurarak Ölmez ki!</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756178683</t>
+          <t>9789756178621</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Görüntüler</t>
+          <t>Dövme Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>7.41</v>
+        <v>600</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756178669</t>
+          <t>9789756178676</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Belgelerinde İçel Sancağı Anamur Kazası</t>
+          <t>Truva Atı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>46.3</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756178461</t>
+          <t>9789756178683</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sisyphos’un Kaderi</t>
+          <t>Görüntüler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>15</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756178317</t>
+          <t>9789756178669</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Gün</t>
+          <t>Osmanlı Belgelerinde İçel Sancağı Anamur Kazası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>16.67</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756178560</t>
+          <t>9789756178461</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Seni Öldüğüm Gün</t>
+          <t>Sisyphos’un Kaderi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756178263</t>
+          <t>9789756178317</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Seçenek Etkisi</t>
+          <t>Sıfır Gün</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756178423</t>
+          <t>9789756178560</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Picasso ile Yaşamak</t>
+          <t>Seni Öldüğüm Gün</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756178386</t>
+          <t>9789756178263</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Pervin Bulgak’la Güzellik ve Yaşam Formülleri</t>
+          <t>Seçenek Etkisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>18.52</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756178225</t>
+          <t>9789756178423</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu’da İdeolojik Bunalım</t>
+          <t>Picasso ile Yaşamak</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756178164</t>
+          <t>9789756178386</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçilik ve Çeteler</t>
+          <t>Pervin Bulgak’la Güzellik ve Yaşam Formülleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756178805</t>
+          <t>9789756178225</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sınır Taşı 49</t>
+          <t>Ortadoğu’da İdeolojik Bunalım</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756178270</t>
+          <t>9789756178164</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mia</t>
+          <t>Milliyetçilik ve Çeteler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>6.48</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756178140</t>
+          <t>9789756178805</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Marksist - Liberal</t>
+          <t>Sınır Taşı 49</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756178126</t>
+          <t>9789756178270</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kürtler Şeytan Soyundan mı?</t>
+          <t>Mia</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756178003</t>
+          <t>9789756178140</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kurtlar Sofrasında Kan</t>
+          <t>Marksist - Liberal</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>13.89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756178546</t>
+          <t>9789756178126</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Karizmatik Liderlik ve Toplumsal Değişim</t>
+          <t>Kürtler Şeytan Soyundan mı?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756178171</t>
+          <t>9789756178003</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Kadınlar</t>
+          <t>Kurtlar Sofrasında Kan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>12.96</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756178294</t>
+          <t>9789756178546</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kadın Tuzaktır</t>
+          <t>Karizmatik Liderlik ve Toplumsal Değişim</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756178454</t>
+          <t>9789756178171</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İşaret Fişeği</t>
+          <t>Kağıttan Kadınlar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>5.56</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756178515</t>
+          <t>9789756178294</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İran Uyanıyor</t>
+          <t>Kadın Tuzaktır</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>11.11</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756178522</t>
+          <t>9789756178454</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yaşamına Dokunmak</t>
+          <t>İşaret Fişeği</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789756178348</t>
+          <t>9789756178515</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İhanet Çıkmazı</t>
+          <t>İran Uyanıyor</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756178249</t>
+          <t>9789756178522</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed Yaşıyor mu?</t>
+          <t>İnsan Yaşamına Dokunmak</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>9.26</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756178034</t>
+          <t>9789756178348</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hırsızların Efendisi</t>
+          <t>İhanet Çıkmazı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756178072</t>
+          <t>9789756178249</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Herşey Dahil Türkiye</t>
+          <t>Hz. Muhammed Yaşıyor mu?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756178355</t>
+          <t>9789756178034</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Güzellik Geçicidir Akıl Baki Kalır</t>
+          <t>Hırsızların Efendisi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756178485</t>
+          <t>9789756178072</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Bekçileri</t>
+          <t>Herşey Dahil Türkiye</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756178577</t>
+          <t>9789756178355</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gözleri Hep Çocuk</t>
+          <t>Güzellik Geçicidir Akıl Baki Kalır</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>14.81</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756178607</t>
+          <t>9789756178485</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan Yiğit - Sözüm Mezarımdır</t>
+          <t>Güvercin Bekçileri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756178393</t>
+          <t>9789756178577</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan Yiğit - Kısmetse</t>
+          <t>Gözleri Hep Çocuk</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>11.11</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756178447</t>
+          <t>9789756178607</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Hiçbir Şeymiş</t>
+          <t>Erdoğan Yiğit - Sözüm Mezarımdır</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789756178157</t>
+          <t>9789756178393</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Eğrisiyle Doğrusuyla Ak Parti</t>
+          <t>Erdoğan Yiğit - Kısmetse</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>350</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789756178010</t>
+          <t>9789756178447</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Efsun Orada, Buralı Bir Kadın</t>
+          <t>Her Şey Hiçbir Şeymiş</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>2.31</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756178058</t>
+          <t>9789756178157</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Druid Krallığı</t>
+          <t>Eğrisiyle Doğrusuyla Ak Parti</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>18.52</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756178232</t>
+          <t>9789756178010</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Diplomatik Müzakereler</t>
+          <t>Efsun Orada, Buralı Bir Kadın</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>11.11</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756178119</t>
+          <t>9789756178058</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dinle Kardeşim</t>
+          <t>Druid Krallığı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>4.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756178096</t>
+          <t>9789756178232</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Derin Devletin Kara Kutusu</t>
+          <t>Diplomatik Müzakereler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756178102</t>
+          <t>9789756178119</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Darbelerin Ekonomisi</t>
+          <t>Dinle Kardeşim</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756178379</t>
+          <t>9789756178096</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Darbeci Ordunun Hain Subayı</t>
+          <t>Derin Devletin Kara Kutusu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756178324</t>
+          <t>9789756178102</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Çözül(e)meyen Kürt Sorunu</t>
+          <t>Darbelerin Ekonomisi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>13.89</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789756178584</t>
+          <t>9789756178379</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çapulcunun Gezi Rehberi</t>
+          <t>Darbeci Ordunun Hain Subayı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756178478</t>
+          <t>9789756178324</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Cezayir Körfezi</t>
+          <t>Çözül(e)meyen Kürt Sorunu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756178300</t>
+          <t>9789756178584</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Benim</t>
+          <t>Çapulcunun Gezi Rehberi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>380</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789756178591</t>
+          <t>9789756178478</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Harputlu Azize</t>
+          <t>Cezayir Körfezi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789756178430</t>
+          <t>9789756178300</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Canavarların Bahçesinde</t>
+          <t>Cehennem Benim</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>18.52</v>
+        <v>380</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756178362</t>
+          <t>9789756178591</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Cami Kışla Parantezinde Türkiye</t>
+          <t>Harputlu Azize</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756178218</t>
+          <t>9789756178430</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefeste Bin His</t>
+          <t>Canavarların Bahçesinde</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>6.48</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756178188</t>
+          <t>9789756178362</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bir İslamcı Mercedes’e Biner mi?</t>
+          <t>Cami Kışla Parantezinde Türkiye</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>8.8</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789756178041</t>
+          <t>9789756178218</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bir İntiharın Önsözleri</t>
+          <t>Bir Nefeste Bin His</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756178539</t>
+          <t>9789756178188</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bir Gecelik Aşklar Nereye Gider</t>
+          <t>Bir İslamcı Mercedes’e Biner mi?</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789756178409</t>
+          <t>9789756178041</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bir Dava İki Sevda</t>
+          <t>Bir İntiharın Önsözleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>13.89</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756178256</t>
+          <t>9789756178539</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Beş Büyük Tarihi Kavşakta Kürtler ve Türkler</t>
+          <t>Bir Gecelik Aşklar Nereye Gider</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>22.22</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756178133</t>
+          <t>9789756178409</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Toprağın Renkleri Bir Başka Açıdan Adana (Ciltli)</t>
+          <t>Bir Dava İki Sevda</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>37.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756178195</t>
+          <t>9789756178256</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ben Atlihassas Hayata Dokunmak İstedim</t>
+          <t>Beş Büyük Tarihi Kavşakta Kürtler ve Türkler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>4.63</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756178331</t>
+          <t>9789756178133</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bab-ı Ali’den Çiftetelli’ye</t>
+          <t>Bereketli Toprağın Renkleri Bir Başka Açıdan Adana (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>7.41</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756178799</t>
+          <t>9789756178195</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Aradığın İçinde</t>
+          <t>Ben Atlihassas Hayata Dokunmak İstedim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
+          <t>9789756178331</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Bab-ı Ali’den Çiftetelli’ye</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9789756178799</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Aradığın İçinde</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9789756178782</t>
         </is>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Sinematografik</t>
         </is>
       </c>
-      <c r="C81" s="1">
+      <c r="C83" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>