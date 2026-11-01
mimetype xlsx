--- v0 (2026-03-22)
+++ v1 (2026-11-01)
@@ -109,196 +109,196 @@
         <is>
           <t>9786256763227</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>El Hulletu’l Behiyye Min Fetava’s Sahati’ş Şamiyye (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786256763203</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Hıvarun Hadii Maa Mulhid</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786258230741</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Varlık Alemindeki En Büyük Kelime: La İlahe İllallah</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256763173</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>El Münir Fi İhtisaru Kitabu Kavaidi’t Tefsir</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786256763135</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Secde Suresi Tefsiri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256763234</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>30 Sıfatun Min Sıfati’l Havaric Reetha Ayni Fi Ma Yüsemma Devletü’l Hilafe</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786258230765</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>O, Allah’tır</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786256763159</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kavramların Savaşı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786258230833</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Ebediyet Yolculuğu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256763210</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Sözde Hilafet Devleti’nde Gördüğüm Haricilere Ait 30 Sıfat</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786256763197</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Muhtasar Tefsir Kaideleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786256763180</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Ateistle Sakin Bir Diyalog</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>