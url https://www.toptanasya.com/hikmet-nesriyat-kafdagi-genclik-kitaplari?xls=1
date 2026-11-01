--- v0 (2026-05-06)
+++ v1 (2026-11-01)
@@ -229,51 +229,51 @@
         <is>
           <t>9789752901483</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Ölümsüzlük Pınarı</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789752901421</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Manas’ın Oğlu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>95</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789752907423</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Küçük Kaçağın Büyük Sırrı</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789752901490</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
@@ -319,51 +319,51 @@
         <is>
           <t>9789752901575</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Köyden Gelen Kız</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789752901469</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Kırk Kahraman Kız</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>95</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789752907355</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Keloğlanla Seyahat</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789752901513</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
@@ -619,51 +619,51 @@
         <is>
           <t>9789752901407</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Altaylarda Bir Yiğit</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789752907492</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Arıları Sulama Vakfı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>95</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789752907485</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Atatürk’ün Yaşadığı Hikaye</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789752901452</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>