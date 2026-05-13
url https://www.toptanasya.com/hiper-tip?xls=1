--- v1 (2026-03-22)
+++ v2 (2026-05-13)
@@ -304,51 +304,51 @@
         <is>
           <t>9789944157919</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Temel Tıbbi (Radyolojik) Görüntüleme Tekniği</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789944157810</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Tıp Sanatı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>850</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789944157599</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Prematüre Retinopatisi (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>575</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789944157445</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>