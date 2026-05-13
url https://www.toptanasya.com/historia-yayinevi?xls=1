--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -139,81 +139,81 @@
         <is>
           <t>9786259719054</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bir Dünya Yönetim - 1</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259719023</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kontrol Edemediğini Yönetemezsin</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259719016</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Üretken Yapay Zeka ve İnsan Kaynakları Pazarlaması</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259719009</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Anlambiçim Sematik Yapı Taşları ve Algının Metodolojisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789756587423</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Atsızlı Söyleşiler - Bozkurtlar Konuşuyor</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058142121</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>