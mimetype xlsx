--- v0 (2026-02-05)
+++ v1 (2026-05-13)
@@ -94,261 +94,261 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786054868766</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Ömrün İki Yakası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>295</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786054868759</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Mütareke Dönemi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>950</v>
+        <v>995</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786054868742</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Abilerim, Ben ve Altın Nesil Türkçüler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>695</v>
+        <v>995</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786054868735</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Sovyetler’in İslam Siyaseti ve Orta Asya’da Dini İdare (1943 – 1990)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>345</v>
+        <v>525</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786054868728</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yabancıların PKK’ya Yardım ve Yataklıkları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>695</v>
+        <v>995</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786054868711</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>İnsana Dair</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786054868704</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Divan-ı Hikmet’in Kavram Haritası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>345</v>
+        <v>525</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786054868698</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Son Türkçü Atsız</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>695</v>
+        <v>995</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786054868667</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Moğollar Ermeniler Papalık</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786054868681</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Bir Rus Oryantalistin Gözünden Hive Hanlığı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>345</v>
+        <v>525</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786054868674</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Dinler, Yobazlar, Misyonerler, Yabancı Okullar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>695</v>
+        <v>995</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786054868421</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Birinci Dünya Savaşı'nda İngiliz Hava Propaganda Raporları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>375</v>
+        <v>675</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786054868094</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Gül Yarası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>195</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786054868445</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Rusya'nın Suriye Politikası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786054868513</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Üç Devirde Bir Muhalif Fuat Arna</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056366727</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Osmanlı İmparatorluğu'nda Islahatlar</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056366758</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
@@ -394,1036 +394,1036 @@
         <is>
           <t>9786054868018</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Antik Çağ Düşünürlerinin Homeros Algısı</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786054868087</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Milletimize Reva Görülen Kültür Jenosidi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>600</v>
+        <v>895</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786054868049</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>20. Asrın Casusluk Şebekesi - Cambridge Beşlisi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786054868391</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Kırdan Bayırdan Hikayeler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786054868377</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Politikada Kafkasya</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>495</v>
+        <v>695</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786054868384</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>İstihbarat Kültürü</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786054868353</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Elifba</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>195</v>
+        <v>395</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786054868339</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Seni Duyabiliyorum</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786054868346</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Muhabbet Habbeleri</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786054868162</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Öteki Sağlık</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>525</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786054868322</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Meşrutiyet'ten Cumhuriyet'e Askeri Simalar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786054868247</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Yeni İstanbul Yazıları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>500</v>
+        <v>695</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786054868193</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Farklı Yoldan Yürümek</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>395</v>
+        <v>525</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786054868360</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği’nin Yeniden İnşası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>495</v>
+        <v>695</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786054868179</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Yezidiler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786054868186</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Osman Oğulları - Kuruluş</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>195</v>
+        <v>325</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786054868155</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Japon Modernleşmesinde İş ve Ticaret Ahlakı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786054868063</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Türkçenin İnkişafı İçin Tercüme</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786056366772</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Japon Felsefesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786056366765</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Tek Dünya Çok İnanç</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>500</v>
+        <v>695</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786056366741</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Kurtuluş Savaşı'nın Hakanı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>600</v>
+        <v>895</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786056366796</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Mesnevi'den Öğütlerle Olgunlaşmak</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786054868148</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Namazı Aşk Etmek</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786054868278</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Çin’in İçinden</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786054868308</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Mekanın Hafızası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786054868315</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Ebu Sehl Nu'man Efendi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>3990000022298</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Şehir Sünnettir</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786054868216</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Yarı Türk</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>600</v>
+        <v>895</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786054868230</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Cemil Cümleler</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786054868209</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Hakikatçe</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786054868223</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Esrarengiz Kervan</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>595</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786054868100</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Kunlar ve Eski Türkler</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786054868292</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Demleyen Damlalar</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786054868285</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Tarih Yolunda Tanıdıklarım</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>500</v>
+        <v>695</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786054868070</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Japon Zihniyeti</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786054868056</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Korsanlıktan Siyasal İslam'a</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786054868001</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Yakın Tarihe Tanıklığım</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>195</v>
+        <v>325</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786054868131</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Emel Yolunda Kandil ve Muhtar Paşa</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>395</v>
+        <v>525</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786054868124</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Bir Padişah Portresi : II. Mahmud</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>195</v>
+        <v>325</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786054868117</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>İbni Haldun : Hayatı ve Eserleri Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>195</v>
+        <v>325</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786054868025</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Tarihin Kara Kitabı</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786054868032</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Kurtuluş Savaşının Manevi Reisi Mehmet Rıfat Börekçi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>600</v>
+        <v>895</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786054868650</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Allah Rızası A.Ş</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786054868551</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Japon İnsanının Kadim Bilgeliği</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786054868568</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Doktorunuzu Yiyin</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>595</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786054868254</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Japon Şiiri (Haiku) ve Noo Tiyatrosu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786054868605</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’da Modern Vatandaşlık Eğitiminin Doğuşu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786054868575</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Yed’i Verenler</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786054868582</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Şuurun Şiarları Bilincin Mahiyeti Nörokozmos</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786054868612</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Karadeniz Neden Pontus Değildir?</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786054868599</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Türkçü Devlet Adamı Mahmut Esat Bozkurt</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>695</v>
+        <v>995</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786054868629</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Sömürgeci Batı'nın Barbarlık Tarihi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>695</v>
+        <v>995</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786054868643</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>İran'ın Sünni Türkmenleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786054868636</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Mısır'ın Osmanlı Devleti'nden Kopuşu</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786054868537</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>İdil Ural Kurultayı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786054868520</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Türk Kültüründe Şamanist Hava Büyücülüğü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>600</v>
+        <v>895</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786054868544</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Ermeni Kaynaklarında Türkler ve Moğollar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>525</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786056366734</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Bir Varmış</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786054868407</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Tehcirin Ardından</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786054868506</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Taşra İdaresinde Osmanlı Merkeziyetçiliği</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786054868469</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>195</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786054868483</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Hayal İçinde</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>525</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786054868476</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>195</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786054868452</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>195</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786054868414</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Sus</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786054868780</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Suriye Lehçesinde Askeri Terimler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>295</v>
+        <v>325</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786054868773</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Ermeni Sımbat Hetum Vahram Vakayinameleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>495</v>
+        <v>595</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786054868797</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Cumhuriyet Döneminde Arapça Dersi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>345</v>
+        <v>395</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>