--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1345 +85,1375 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054868766</t>
+          <t>9786054868827</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ömrün İki Yakası</t>
+          <t>İran’daki Azerbaycan Türkleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>395</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054868759</t>
+          <t>9786054868803</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mütareke Dönemi</t>
+          <t>1919’da Amerikan Mandacıları ve İngiliz Himayecileri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>995</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054868742</t>
+          <t>9786054868766</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Abilerim, Ben ve Altın Nesil Türkçüler</t>
+          <t>Ömrün İki Yakası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>995</v>
+        <v>395</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054868735</t>
+          <t>9786054868759</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sovyetler’in İslam Siyaseti ve Orta Asya’da Dini İdare (1943 – 1990)</t>
+          <t>Mütareke Dönemi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>525</v>
+        <v>995</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054868728</t>
+          <t>9786054868742</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yabancıların PKK’ya Yardım ve Yataklıkları</t>
+          <t>Abilerim, Ben ve Altın Nesil Türkçüler</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>995</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054868711</t>
+          <t>9786054868735</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İnsana Dair</t>
+          <t>Sovyetler’in İslam Siyaseti ve Orta Asya’da Dini İdare (1943 – 1990)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054868704</t>
+          <t>9786054868728</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Divan-ı Hikmet’in Kavram Haritası</t>
+          <t>Yabancıların PKK’ya Yardım ve Yataklıkları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>525</v>
+        <v>995</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054868698</t>
+          <t>9786054868711</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Son Türkçü Atsız</t>
+          <t>İnsana Dair</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>995</v>
+        <v>525</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054868667</t>
+          <t>9786054868704</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Moğollar Ermeniler Papalık</t>
+          <t>Divan-ı Hikmet’in Kavram Haritası</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054868681</t>
+          <t>9786054868698</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Rus Oryantalistin Gözünden Hive Hanlığı</t>
+          <t>Son Türkçü Atsız</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>525</v>
+        <v>995</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054868674</t>
+          <t>9786054868667</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dinler, Yobazlar, Misyonerler, Yabancı Okullar</t>
+          <t>Moğollar Ermeniler Papalık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>995</v>
+        <v>525</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054868421</t>
+          <t>9786054868681</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı'nda İngiliz Hava Propaganda Raporları</t>
+          <t>Bir Rus Oryantalistin Gözünden Hive Hanlığı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>675</v>
+        <v>525</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054868094</t>
+          <t>9786054868674</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gül Yarası</t>
+          <t>Dinler, Yobazlar, Misyonerler, Yabancı Okullar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>325</v>
+        <v>995</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054868445</t>
+          <t>9786054868421</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Rusya'nın Suriye Politikası</t>
+          <t>Birinci Dünya Savaşı'nda İngiliz Hava Propaganda Raporları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>525</v>
+        <v>675</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054868513</t>
+          <t>9786054868094</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Üç Devirde Bir Muhalif Fuat Arna</t>
+          <t>Gül Yarası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>525</v>
+        <v>325</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056366727</t>
+          <t>9786054868445</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Islahatlar</t>
+          <t>Rusya'nın Suriye Politikası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>15</v>
+        <v>525</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056366758</t>
+          <t>9786054868513</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çakeri Yusuf u Züleyha</t>
+          <t>Üç Devirde Bir Muhalif Fuat Arna</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>50</v>
+        <v>525</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056366789</t>
+          <t>9786056366727</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Etkili Kişiliğin İnşası</t>
+          <t>Osmanlı İmparatorluğu'nda Islahatlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056366703</t>
+          <t>9786056366758</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kozmozta Yerlilik</t>
+          <t>Çakeri Yusuf u Züleyha</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054868018</t>
+          <t>9786056366789</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ Düşünürlerinin Homeros Algısı</t>
+          <t>Etkili Kişiliğin İnşası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>13.89</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054868087</t>
+          <t>9786056366703</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Milletimize Reva Görülen Kültür Jenosidi</t>
+          <t>Kozmozta Yerlilik</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>895</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054868049</t>
+          <t>9786054868018</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>20. Asrın Casusluk Şebekesi - Cambridge Beşlisi</t>
+          <t>Antik Çağ Düşünürlerinin Homeros Algısı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054868391</t>
+          <t>9786054868087</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kırdan Bayırdan Hikayeler</t>
+          <t>Milletimize Reva Görülen Kültür Jenosidi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>525</v>
+        <v>895</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054868377</t>
+          <t>9786054868049</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Politikada Kafkasya</t>
+          <t>20. Asrın Casusluk Şebekesi - Cambridge Beşlisi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>695</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054868384</t>
+          <t>9786054868391</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İstihbarat Kültürü</t>
+          <t>Kırdan Bayırdan Hikayeler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>75</v>
+        <v>525</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054868353</t>
+          <t>9786054868377</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Elifba</t>
+          <t>Uluslararası Politikada Kafkasya</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>395</v>
+        <v>695</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054868339</t>
+          <t>9786054868384</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Seni Duyabiliyorum</t>
+          <t>İstihbarat Kültürü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054868346</t>
+          <t>9786054868353</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Muhabbet Habbeleri</t>
+          <t>Elifba</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>18</v>
+        <v>395</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054868162</t>
+          <t>9786054868339</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Öteki Sağlık</t>
+          <t>Seni Duyabiliyorum</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>525</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054868322</t>
+          <t>9786054868346</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet'ten Cumhuriyet'e Askeri Simalar</t>
+          <t>Muhabbet Habbeleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>525</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054868247</t>
+          <t>9786054868162</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yeni İstanbul Yazıları</t>
+          <t>Öteki Sağlık</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>695</v>
+        <v>525</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054868193</t>
+          <t>9786054868322</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yoldan Yürümek</t>
+          <t>Meşrutiyet'ten Cumhuriyet'e Askeri Simalar</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054868360</t>
+          <t>9786054868247</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği’nin Yeniden İnşası</t>
+          <t>Yeni İstanbul Yazıları</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>695</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054868179</t>
+          <t>9786054868193</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yezidiler</t>
+          <t>Farklı Yoldan Yürümek</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054868186</t>
+          <t>9786054868360</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Osman Oğulları - Kuruluş</t>
+          <t>Avrupa Birliği’nin Yeniden İnşası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>325</v>
+        <v>695</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054868155</t>
+          <t>9786054868179</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Japon Modernleşmesinde İş ve Ticaret Ahlakı</t>
+          <t>Yezidiler</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054868063</t>
+          <t>9786054868186</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin İnkişafı İçin Tercüme</t>
+          <t>Osman Oğulları - Kuruluş</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>525</v>
+        <v>325</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056366772</t>
+          <t>9786054868155</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Japon Felsefesi</t>
+          <t>Japon Modernleşmesinde İş ve Ticaret Ahlakı</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056366765</t>
+          <t>9786054868063</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tek Dünya Çok İnanç</t>
+          <t>Türkçenin İnkişafı İçin Tercüme</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>695</v>
+        <v>525</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056366741</t>
+          <t>9786056366772</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı'nın Hakanı</t>
+          <t>Japon Felsefesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>895</v>
+        <v>525</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056366796</t>
+          <t>9786056366765</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi'den Öğütlerle Olgunlaşmak</t>
+          <t>Tek Dünya Çok İnanç</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>38</v>
+        <v>695</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054868148</t>
+          <t>9786056366741</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Namazı Aşk Etmek</t>
+          <t>Kurtuluş Savaşı'nın Hakanı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>25</v>
+        <v>895</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054868278</t>
+          <t>9786056366796</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çin’in İçinden</t>
+          <t>Mesnevi'den Öğütlerle Olgunlaşmak</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>525</v>
+        <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054868308</t>
+          <t>9786054868148</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mekanın Hafızası</t>
+          <t>Namazı Aşk Etmek</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>525</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054868315</t>
+          <t>9786054868278</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ebu Sehl Nu'man Efendi</t>
+          <t>Çin’in İçinden</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000022298</t>
+          <t>9786054868308</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şehir Sünnettir</t>
+          <t>Mekanın Hafızası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>35</v>
+        <v>525</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054868216</t>
+          <t>9786054868315</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yarı Türk</t>
+          <t>Ebu Sehl Nu'man Efendi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>895</v>
+        <v>525</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054868230</t>
+          <t>3990000022298</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Cemil Cümleler</t>
+          <t>Şehir Sünnettir</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054868209</t>
+          <t>9786054868216</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hakikatçe</t>
+          <t>Yarı Türk</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>15</v>
+        <v>895</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054868223</t>
+          <t>9786054868230</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Kervan</t>
+          <t>Cemil Cümleler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>595</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054868100</t>
+          <t>9786054868209</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kunlar ve Eski Türkler</t>
+          <t>Hakikatçe</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>38</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054868292</t>
+          <t>9786054868223</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Demleyen Damlalar</t>
+          <t>Esrarengiz Kervan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>18</v>
+        <v>595</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054868285</t>
+          <t>9786054868100</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yolunda Tanıdıklarım</t>
+          <t>Kunlar ve Eski Türkler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>695</v>
+        <v>38</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054868070</t>
+          <t>9786054868292</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Japon Zihniyeti</t>
+          <t>Demleyen Damlalar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054868056</t>
+          <t>9786054868285</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Korsanlıktan Siyasal İslam'a</t>
+          <t>Tarih Yolunda Tanıdıklarım</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>525</v>
+        <v>695</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054868001</t>
+          <t>9786054868070</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yakın Tarihe Tanıklığım</t>
+          <t>Japon Zihniyeti</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>325</v>
+        <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054868131</t>
+          <t>9786054868056</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Emel Yolunda Kandil ve Muhtar Paşa</t>
+          <t>Korsanlıktan Siyasal İslam'a</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054868124</t>
+          <t>9786054868001</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bir Padişah Portresi : II. Mahmud</t>
+          <t>Yakın Tarihe Tanıklığım</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054868117</t>
+          <t>9786054868131</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İbni Haldun : Hayatı ve Eserleri Üzerine Düşünceler</t>
+          <t>Emel Yolunda Kandil ve Muhtar Paşa</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054868025</t>
+          <t>9786054868124</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Kara Kitabı</t>
+          <t>Bir Padişah Portresi : II. Mahmud</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>25.93</v>
+        <v>325</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054868032</t>
+          <t>9786054868117</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşının Manevi Reisi Mehmet Rıfat Börekçi</t>
+          <t>İbni Haldun : Hayatı ve Eserleri Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>895</v>
+        <v>325</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054868650</t>
+          <t>9786054868025</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Allah Rızası A.Ş</t>
+          <t>Tarihin Kara Kitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054868551</t>
+          <t>9786054868032</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Japon İnsanının Kadim Bilgeliği</t>
+          <t>Kurtuluş Savaşının Manevi Reisi Mehmet Rıfat Börekçi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>895</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054868568</t>
+          <t>9786054868650</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Doktorunuzu Yiyin</t>
+          <t>Allah Rızası A.Ş</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>595</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054868254</t>
+          <t>9786054868551</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Japon Şiiri (Haiku) ve Noo Tiyatrosu</t>
+          <t>Japon İnsanının Kadim Bilgeliği</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>525</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054868605</t>
+          <t>9786054868568</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Modern Vatandaşlık Eğitiminin Doğuşu</t>
+          <t>Doktorunuzu Yiyin</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>525</v>
+        <v>595</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054868575</t>
+          <t>9786054868254</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yed’i Verenler</t>
+          <t>Japon Şiiri (Haiku) ve Noo Tiyatrosu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>40</v>
+        <v>525</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054868582</t>
+          <t>9786054868605</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şuurun Şiarları Bilincin Mahiyeti Nörokozmos</t>
+          <t>Osmanlı’da Modern Vatandaşlık Eğitiminin Doğuşu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>45</v>
+        <v>525</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054868612</t>
+          <t>9786054868575</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Neden Pontus Değildir?</t>
+          <t>Yed’i Verenler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>525</v>
+        <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054868599</t>
+          <t>9786054868582</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türkçü Devlet Adamı Mahmut Esat Bozkurt</t>
+          <t>Şuurun Şiarları Bilincin Mahiyeti Nörokozmos</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>995</v>
+        <v>45</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054868629</t>
+          <t>9786054868612</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sömürgeci Batı'nın Barbarlık Tarihi</t>
+          <t>Karadeniz Neden Pontus Değildir?</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>995</v>
+        <v>525</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054868643</t>
+          <t>9786054868599</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İran'ın Sünni Türkmenleri</t>
+          <t>Türkçü Devlet Adamı Mahmut Esat Bozkurt</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>525</v>
+        <v>995</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054868636</t>
+          <t>9786054868629</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Mısır'ın Osmanlı Devleti'nden Kopuşu</t>
+          <t>Sömürgeci Batı'nın Barbarlık Tarihi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>995</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054868537</t>
+          <t>9786054868643</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İdil Ural Kurultayı</t>
+          <t>İran'ın Sünni Türkmenleri</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054868520</t>
+          <t>9786054868636</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültüründe Şamanist Hava Büyücülüğü</t>
+          <t>Mısır'ın Osmanlı Devleti'nden Kopuşu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>895</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054868544</t>
+          <t>9786054868537</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Kaynaklarında Türkler ve Moğollar</t>
+          <t>İdil Ural Kurultayı</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056366734</t>
+          <t>9786054868520</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış</t>
+          <t>Türk Kültüründe Şamanist Hava Büyücülüğü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>10</v>
+        <v>895</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054868407</t>
+          <t>9786054868544</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Tehcirin Ardından</t>
+          <t>Ermeni Kaynaklarında Türkler ve Moğollar</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054868506</t>
+          <t>9786056366734</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Taşra İdaresinde Osmanlı Merkeziyetçiliği</t>
+          <t>Bir Varmış</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>525</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054868469</t>
+          <t>9786054868407</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Tehcirin Ardından</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>195</v>
+        <v>525</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054868483</t>
+          <t>9786054868506</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hayal İçinde</t>
+          <t>Taşra İdaresinde Osmanlı Merkeziyetçiliği</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054868476</t>
+          <t>9786054868469</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054868452</t>
+          <t>9786054868483</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Hayal İçinde</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>195</v>
+        <v>525</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054868414</t>
+          <t>9786054868476</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sus</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>195</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054868780</t>
+          <t>9786054868452</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Suriye Lehçesinde Askeri Terimler</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>325</v>
+        <v>195</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054868773</t>
+          <t>9786054868414</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Sımbat Hetum Vahram Vakayinameleri</t>
+          <t>Sus</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>595</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
+          <t>9786054868780</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Suriye Lehçesinde Askeri Terimler</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786054868773</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Ermeni Sımbat Hetum Vahram Vakayinameleri</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
           <t>9786054868797</t>
         </is>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Cumhuriyet Döneminde Arapça Dersi</t>
         </is>
       </c>
-      <c r="C88" s="1">
+      <c r="C90" s="1">
         <v>395</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>