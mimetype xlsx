--- v2 (2026-07-03)
+++ v3 (2026-11-01)
@@ -679,51 +679,51 @@
         <is>
           <t>9786058657069</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Mardin Tebliğleri</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>440</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786058657076</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Kılıç Artıkları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>275</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786056601118</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2016 Ajanda: Oyunlar</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786058990074</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>