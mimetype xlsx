--- v0 (2026-02-05)
+++ v1 (2026-05-13)
@@ -85,850 +85,880 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259716886</t>
+          <t>9786259716862</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Istanbul, 1914-1922: War, Collapse, Occupation and The History of Resistance</t>
+          <t>23,5</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>438.75</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259716879</t>
+          <t>9786259716855</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Van Tebliğleri - Van ve Çevresi: Toplumsal, Ekonomik ve Kültürel Tarihi Konferansı</t>
+          <t>23,5</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>337.5</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259716831</t>
+          <t>9786259716886</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet’in Yüzüncü Yılında Azınlık Hakları</t>
+          <t>Istanbul, 1914-1922: War, Collapse, Occupation and The History of Resistance</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>337.5</v>
+        <v>438.75</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259716824</t>
+          <t>9786259716879</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Minority Rights In The Centennial Of The Rebublic</t>
+          <t>Van Tebliğleri - Van ve Çevresi: Toplumsal, Ekonomik ve Kültürel Tarihi Konferansı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>438.75</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057183507</t>
+          <t>9786259716831</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Your Man In This Column</t>
+          <t>Cumhuriyet’in Yüzüncü Yılında Azınlık Hakları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>682.5</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057183514</t>
+          <t>9786259716824</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kayseri Tebliğleri</t>
+          <t>Minority Rights In The Centennial Of The Rebublic</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>375</v>
+        <v>438.75</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057039972</t>
+          <t>9786057183507</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İzmir ve Çevresi: Toplumsal, Ekonomik ve Kültürel Değişimin Yüz Yılı (1850–1950)</t>
+          <t>Your Man In This Column</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>337.5</v>
+        <v>682.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056448843</t>
+          <t>9786057183514</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Two Close Peoples Two Distant Neighbours</t>
+          <t>Kayseri Tebliğleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>292.5</v>
+        <v>375</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056448812</t>
+          <t>9786057039972</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İki Yakın Halk İki Uzak Komşu (Ermenice)</t>
+          <t>İzmir ve Çevresi: Toplumsal, Ekonomik ve Kültürel Değişimin Yüz Yılı (1850–1950)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058657052</t>
+          <t>9786056448843</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>The Sounds of Silence 2 - Diyarbakır's Armenians Speak</t>
+          <t>Two Close Peoples Two Distant Neighbours</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>341.25</v>
+        <v>292.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058657021</t>
+          <t>9786056448812</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Sesi 2: Diyarbakırlı Ermeniler Konuşuyor</t>
+          <t>İki Yakın Halk İki Uzak Komşu (Ermenice)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058990005</t>
+          <t>9786058657052</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İki Yakın Halk İki Uzak Komşu</t>
+          <t>The Sounds of Silence 2 - Diyarbakır's Armenians Speak</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>225</v>
+        <v>341.25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758856022</t>
+          <t>9786058657021</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Hrant Dink’iz</t>
+          <t>Sessizliğin Sesi 2: Diyarbakırlı Ermeniler Konuşuyor</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>337.5</v>
+        <v>210</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058657038</t>
+          <t>9786058990005</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır Tebliğleri</t>
+          <t>İki Yakın Halk İki Uzak Komşu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>337.5</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058990081</t>
+          <t>9789758856022</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Diasporalar</t>
+          <t>Hepimiz Hrant Dink’iz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>210</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058990012</t>
+          <t>9786058657038</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bu Köşedeki Adam</t>
+          <t>Diyarbakır Tebliğleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058990050</t>
+          <t>9786058990081</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Batılılaşan İstanbul’un Ermeni Mimarları</t>
+          <t>Diasporalar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>900</v>
+        <v>210</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058657045</t>
+          <t>9786058990012</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Asker Doğmayanlar</t>
+          <t>Bu Köşedeki Adam</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058990067</t>
+          <t>9786058990050</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Armenian Architects of Istanbul</t>
+          <t>Batılılaşan İstanbul’un Ermeni Mimarları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1170</v>
+        <v>900</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058657014</t>
+          <t>9786058657045</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2013 Ajanda - Sınırlar</t>
+          <t>Asker Doğmayanlar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058990098</t>
+          <t>9786058990067</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Sesi: Türkiye Ermenileri Konuşuyor</t>
+          <t>Armenian Architects of Istanbul</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>210</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056448805</t>
+          <t>9786058657014</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Sesi 3: Ankaralı Ermeniler Konuşuyor</t>
+          <t>2013 Ajanda - Sınırlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056601194</t>
+          <t>9786058990098</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2017 Ajanda: Yemek</t>
+          <t>Sessizliğin Sesi: Türkiye Ermenileri Konuşuyor</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058165724</t>
+          <t>9786056448805</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kayseri's Armenians Speak</t>
+          <t>Sessizliğin Sesi 3: Ankaralı Ermeniler Konuşuyor</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>341.25</v>
+        <v>210</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056710636</t>
+          <t>9786056601194</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yok Edilen Medeniyet</t>
+          <t>2017 Ajanda: Yemek</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>337.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056601125</t>
+          <t>9786058165724</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İzmit's Armenians Speak</t>
+          <t>Kayseri's Armenians Speak</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>341.25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056710674</t>
+          <t>9786056710636</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kayserili Ermeniler Konuşuyor - Sessizliğin Sesi 5</t>
+          <t>Yok Edilen Medeniyet</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>210</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056710643</t>
+          <t>9786056601125</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2018 Ajanda Agenda Orustsr</t>
+          <t>İzmit's Armenians Speak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>341.25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056601101</t>
+          <t>9786056710674</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Sesi 4 - İzmitli Ermeniler Konuşuyor</t>
+          <t>Kayserili Ermeniler Konuşuyor - Sessizliğin Sesi 5</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056710605</t>
+          <t>9786056710643</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Kapı: Türkiye-Ermenistan Sınırının Geleceği</t>
+          <t>2018 Ajanda Agenda Orustsr</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>337.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056448898</t>
+          <t>9786056601101</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlaş(tırıl)mış Ermeniler Konferans Tebliğleri Kasım 2013</t>
+          <t>Sessizliğin Sesi 4 - İzmitli Ermeniler Konuşuyor</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>337.5</v>
+        <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056448881</t>
+          <t>9786056710605</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>1915 : The Armenian Genocide</t>
+          <t>Mühürlü Kapı: Türkiye-Ermenistan Sınırının Geleceği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>262.5</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056601132</t>
+          <t>9786056448898</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kamp Armen'e Giden Yol</t>
+          <t>Müslümanlaş(tırıl)mış Ermeniler Konferans Tebliğleri Kasım 2013</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>225</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056448874</t>
+          <t>9786056448881</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Soykırımı’nda Vicdan ve Sorumluluk : Kurtulanlara Dair Yeni Araştırmalar</t>
+          <t>1915 : The Armenian Genocide</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>262.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056448867</t>
+          <t>9786056601132</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sounds of Silence 3 - Ankara’s Armenians Speak</t>
+          <t>Kamp Armen'e Giden Yol</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>341.25</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056448850</t>
+          <t>9786056448874</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ajanda 2015 - 1915</t>
+          <t>Ermeni Soykırımı’nda Vicdan ve Sorumluluk : Kurtulanlara Dair Yeni Araştırmalar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058657069</t>
+          <t>9786056448867</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mardin Tebliğleri</t>
+          <t>Sounds of Silence 3 - Ankara’s Armenians Speak</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>337.5</v>
+        <v>341.25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058657076</t>
+          <t>9786056448850</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kılıç Artıkları</t>
+          <t>Ajanda 2015 - 1915</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056601118</t>
+          <t>9786058657069</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2016 Ajanda: Oyunlar</t>
+          <t>Mardin Tebliğleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058990074</t>
+          <t>9786058657076</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2012 Ajanda - Davalar</t>
+          <t>Kılıç Artıkları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058990043</t>
+          <t>9786056601118</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2011 Ajanda - Kalabalıklar</t>
+          <t>2016 Ajanda: Oyunlar</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058990029</t>
+          <t>9786058990074</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2010 Ajanda</t>
+          <t>2012 Ajanda - Davalar</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056448829</t>
+          <t>9786058990043</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Karabağ</t>
+          <t>2011 Ajanda - Kalabalıklar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>337.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058657090</t>
+          <t>9786058990029</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Nefret Söylemi</t>
+          <t>2010 Ajanda</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058657083</t>
+          <t>9786056448829</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2014 Ajanda: Sokaklar</t>
+          <t>Karabağ</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057039927</t>
+          <t>9786058657090</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kınalıadalı Ermeniler Konuşuyor - Sessizliğin Sesi 7</t>
+          <t>Medya ve Nefret Söylemi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058071278</t>
+          <t>9786058657083</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Nefret Söylemı̇ 2</t>
+          <t>2014 Ajanda: Sokaklar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057039941</t>
+          <t>9786057039927</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Critical Approaches to Armenian Identity in the 21st Century</t>
+          <t>Kınalıadalı Ermeniler Konuşuyor - Sessizliğin Sesi 7</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>585</v>
+        <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057039934</t>
+          <t>9786058071278</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kınalı Island’s Armenians Speak</t>
+          <t>Medya ve Nefret Söylemı̇ 2</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>341.25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057039910</t>
+          <t>9786057039941</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sivas’s Armenians Speak - The Sounds of Silence 6</t>
+          <t>Critical Approaches to Armenian Identity in the 21st Century</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>341.25</v>
+        <v>585</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058071247</t>
+          <t>9786057039934</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Ermeni Kimliğine Eleştirel Yaklaşımlar: Kırılganlık Direnç ve Dönüşüm</t>
+          <t>Kınalı Island’s Armenians Speak</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>337.5</v>
+        <v>341.25</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058071292</t>
+          <t>9786057039910</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Media and Hate Speech</t>
+          <t>Sivas’s Armenians Speak - The Sounds of Silence 6</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>390</v>
+        <v>341.25</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058071223</t>
+          <t>9786058071247</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sivaslı Ermeniler Konuşuyor - Sessizliğin Sesi 6</t>
+          <t>21. Yüzyılda Ermeni Kimliğine Eleştirel Yaklaşımlar: Kırılganlık Direnç ve Dönüşüm</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>210</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
+          <t>9786058071292</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Media and Hate Speech</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786058071223</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Sivaslı Ermeniler Konuşuyor - Sessizliğin Sesi 6</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
           <t>9786056286209</t>
         </is>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>The Sounds of Silence - Sessizliğin Sesi: Türkiye Ermenileri Konuşuyor</t>
         </is>
       </c>
-      <c r="C55" s="1">
+      <c r="C57" s="1">
         <v>341.25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>