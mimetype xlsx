--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -124,841 +124,841 @@
         <is>
           <t>9786259716855</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>23,5</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>4000</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259716886</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Istanbul, 1914-1922: War, Collapse, Occupation and The History of Resistance</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>438.75</v>
+        <v>570</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259716879</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Van Tebliğleri - Van ve Çevresi: Toplumsal, Ekonomik ve Kültürel Tarihi Konferansı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259716831</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Cumhuriyet’in Yüzüncü Yılında Azınlık Hakları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259716824</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Minority Rights In The Centennial Of The Rebublic</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>438.75</v>
+        <v>570</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057183507</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Your Man In This Column</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>682.5</v>
+        <v>890</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057183514</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kayseri Tebliğleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>375</v>
+        <v>490</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057039972</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İzmir ve Çevresi: Toplumsal, Ekonomik ve Kültürel Değişimin Yüz Yılı (1850–1950)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786056448843</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Two Close Peoples Two Distant Neighbours</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>292.5</v>
+        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786056448812</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>İki Yakın Halk İki Uzak Komşu (Ermenice)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>235</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786058657052</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>The Sounds of Silence 2 - Diyarbakır's Armenians Speak</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>341.25</v>
+        <v>445</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786058657021</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Sessizliğin Sesi 2: Diyarbakırlı Ermeniler Konuşuyor</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058990005</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>İki Yakın Halk İki Uzak Komşu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>225</v>
+        <v>295</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789758856022</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Hepimiz Hrant Dink’iz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786058657038</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Diyarbakır Tebliğleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786058990081</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Diasporalar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786058990012</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Bu Köşedeki Adam</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786058990050</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Batılılaşan İstanbul’un Ermeni Mimarları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>900</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786058657045</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Asker Doğmayanlar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786058990067</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Armenian Architects of Istanbul</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1170</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058657014</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2013 Ajanda - Sınırlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786058990098</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Sessizliğin Sesi: Türkiye Ermenileri Konuşuyor</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786056448805</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Sessizliğin Sesi 3: Ankaralı Ermeniler Konuşuyor</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786056601194</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2017 Ajanda: Yemek</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786058165724</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Kayseri's Armenians Speak</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>341.25</v>
+        <v>445</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786056710636</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Yok Edilen Medeniyet</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786056601125</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>İzmit's Armenians Speak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>341.25</v>
+        <v>445</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786056710674</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kayserili Ermeniler Konuşuyor - Sessizliğin Sesi 5</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786056710643</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2018 Ajanda Agenda Orustsr</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786056601101</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Sessizliğin Sesi 4 - İzmitli Ermeniler Konuşuyor</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786056710605</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Mühürlü Kapı: Türkiye-Ermenistan Sınırının Geleceği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786056448898</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Müslümanlaş(tırıl)mış Ermeniler Konferans Tebliğleri Kasım 2013</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786056448881</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>1915 : The Armenian Genocide</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>262.5</v>
+        <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786056601132</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Kamp Armen'e Giden Yol</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>225</v>
+        <v>295</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786056448874</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Ermeni Soykırımı’nda Vicdan ve Sorumluluk : Kurtulanlara Dair Yeni Araştırmalar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786056448867</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Sounds of Silence 3 - Ankara’s Armenians Speak</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>341.25</v>
+        <v>445</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786056448850</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Ajanda 2015 - 1915</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786058657069</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Mardin Tebliğleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786058657076</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Kılıç Artıkları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>80</v>
+        <v>275</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786056601118</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2016 Ajanda: Oyunlar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786058990074</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2012 Ajanda - Davalar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786058990043</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2011 Ajanda - Kalabalıklar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786058990029</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2010 Ajanda</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786056448829</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Karabağ</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786058657090</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Medya ve Nefret Söylemi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786058657083</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2014 Ajanda: Sokaklar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786057039927</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Kınalıadalı Ermeniler Konuşuyor - Sessizliğin Sesi 7</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786058071278</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Medya ve Nefret Söylemı̇ 2</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786057039941</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Critical Approaches to Armenian Identity in the 21st Century</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>585</v>
+        <v>760</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786057039934</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Kınalı Island’s Armenians Speak</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>341.25</v>
+        <v>445</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786057039910</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Sivas’s Armenians Speak - The Sounds of Silence 6</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>341.25</v>
+        <v>445</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786058071247</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>21. Yüzyılda Ermeni Kimliğine Eleştirel Yaklaşımlar: Kırılganlık Direnç ve Dönüşüm</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>337.5</v>
+        <v>440</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786058071292</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Media and Hate Speech</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>390</v>
+        <v>507</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786058071223</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Sivaslı Ermeniler Konuşuyor - Sessizliğin Sesi 6</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786056286209</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>The Sounds of Silence - Sessizliğin Sesi: Türkiye Ermenileri Konuşuyor</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>341.25</v>
+        <v>445</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>