--- v2 (2026-03-22)
+++ v3 (2026-05-13)
@@ -94,66 +94,66 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057281548</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Evrim İlmi Bir Hakikat mi İdeolojik Aldatma mı?!</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057281531</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bir Beka Meselesi Olarak Buhari İtirazlar Cevaplar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786050644197</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kıştaki Bahar Mahmud Efendi Hazretleri</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786050644173</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -274,51 +274,51 @@
         <is>
           <t>9786056917011</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Nüzul-i İsa</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056753664</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Helalini Arayan Genç</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786056608162</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>İnsanlığın Umut Kıtası Alem-i İslam</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786056753602</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>