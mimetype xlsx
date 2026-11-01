--- v3 (2026-05-13)
+++ v4 (2026-11-01)
@@ -124,111 +124,111 @@
         <is>
           <t>9786057281531</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bir Beka Meselesi Olarak Buhari İtirazlar Cevaplar</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786050644197</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kıştaki Bahar Mahmud Efendi Hazretleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786050644173</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Babamın Hatıralarıyla Yakın Tarih</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786050644166</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Osmanlı'nın Ufkunda Son İslam Devleti</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786056917080</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>En Sevgili İle Baş Başa</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786056917073</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Çağa Şeref Verenler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786056753688</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Neden Kur’an-ı Kerim Hedef</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786056753640</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
@@ -424,51 +424,51 @@
         <is>
           <t>9786056608179</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Sünnet'i Reddeden Kur'an Müslümanlığı</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786056608100</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Fikir ve Davette Diriliş Yazıları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786056608148</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>İslam'ın Kızına</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786056608117</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
@@ -559,51 +559,51 @@
         <is>
           <t>9786056917042</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Dünyevileşme Her Yerden Aşk Kalpten Vurur</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786050644111</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>To The Daughter Of İslam ( İslam’ın Kızına )</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786050644128</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Küresel Krizden Çıkış İslam İktisadı</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786056917028</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>