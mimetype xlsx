--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,2035 +85,2050 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259277172</t>
+          <t>9786259322537</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İngiltere'nin İşletim Sistemi</t>
+          <t>Önce Oyna</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259277110</t>
+          <t>9786259277172</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aile Sağlığı</t>
+          <t>İngiltere'nin İşletim Sistemi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259807324</t>
+          <t>9786259277110</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Film Şeridi Gibidir Hayat</t>
+          <t>Aile Sağlığı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>580</v>
+        <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259475431</t>
+          <t>9786259807324</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bilenin Bilmeyene Borcu Var</t>
+          <t>Film Şeridi Gibidir Hayat</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>340</v>
+        <v>580</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257615457</t>
+          <t>9786259475431</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Chief Heart Officer - İnsana Değer Veren Liderlik</t>
+          <t>Bilenin Bilmeyene Borcu Var</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259807355</t>
+          <t>9786257615457</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Beklerken</t>
+          <t>Chief Heart Officer - İnsana Değer Veren Liderlik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>480</v>
+        <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259475424</t>
+          <t>9786259807355</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sigortalar Attı</t>
+          <t>Beklerken</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>320</v>
+        <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259834986</t>
+          <t>9786259475424</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Siyah Mantolu Kadın</t>
+          <t>Sigortalar Attı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>192</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259475400</t>
+          <t>9786259834986</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bülent ve Ben</t>
+          <t>Siyah Mantolu Kadın</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>692</v>
+        <v>192</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257615990</t>
+          <t>9786259475400</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ecevit Mavisi</t>
+          <t>Bülent ve Ben</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>380</v>
+        <v>692</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257615143</t>
+          <t>9786257615990</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Size Anlatacaklarım Var</t>
+          <t>Ecevit Mavisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>392</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259530369</t>
+          <t>9786257615143</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Söylerken Görmek</t>
+          <t>Size Anlatacaklarım Var</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>320</v>
+        <v>392</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259530390</t>
+          <t>9786259530369</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Rogarji</t>
+          <t>Söylerken Görmek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259530321</t>
+          <t>9786259530390</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Para Kazandıran Satın Alma</t>
+          <t>Rogarji</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257615372</t>
+          <t>9786259530321</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hayat Senin İçinde</t>
+          <t>Para Kazandıran Satın Alma</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259530345</t>
+          <t>9786257615372</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Varoluşun Gölgesinde Stoacı Denemeler</t>
+          <t>Hayat Senin İçinde</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>192</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259530307</t>
+          <t>9786259530345</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Değer'Lider</t>
+          <t>Varoluşun Gölgesinde Stoacı Denemeler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>380</v>
+        <v>192</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257615969</t>
+          <t>9786259530307</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sam Lives Here</t>
+          <t>Değer'Lider</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259807317</t>
+          <t>9786257615969</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bu Filmde Ben de Vardım</t>
+          <t>Sam Lives Here</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257615389</t>
+          <t>9786259807317</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>En Tarifsiz Mavi</t>
+          <t>Bu Filmde Ben de Vardım</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257615402</t>
+          <t>9786257615389</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Görebilmek</t>
+          <t>En Tarifsiz Mavi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>360</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259475448</t>
+          <t>9786257615402</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Evren, Tarih ve Sen</t>
+          <t>Görünmeyeni Görebilmek</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257615365</t>
+          <t>9786259475448</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Belirsizliği Anlamak</t>
+          <t>Evren, Tarih ve Sen</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259834948</t>
+          <t>9786257615365</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İleri Oyunlaştırma Teknikleri</t>
+          <t>Belirsizliği Anlamak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257615068</t>
+          <t>9786259834948</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Küresel Pazarda Rekabet</t>
+          <t>İleri Oyunlaştırma Teknikleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257615815</t>
+          <t>9786257615068</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bir Başına</t>
+          <t>Küresel Pazarda Rekabet</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257615907</t>
+          <t>9786257615815</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Potansiyelini Ateşle: Düşündüğünden Çok Daha Fazlasısın</t>
+          <t>Bir Başına</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257615921</t>
+          <t>9786257615907</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları</t>
+          <t>Potansiyelini Ateşle: Düşündüğünden Çok Daha Fazlasısın</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257615938</t>
+          <t>9786257615921</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kurum Kültürü</t>
+          <t>İnsan Kaynakları</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257615839</t>
+          <t>9786257615938</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Olaylarla Türkiye Ekonomisi</t>
+          <t>Kurum Kültürü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257615877</t>
+          <t>9786257615839</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Yönetimin 20 Yılı (Ciltli)</t>
+          <t>Olaylarla Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257615884</t>
+          <t>9786257615877</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Keşke Dememek için Strateji</t>
+          <t>Kurumsal Yönetimin 20 Yılı (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257615860</t>
+          <t>9786257615884</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İş İşten Geçmeden</t>
+          <t>Keşke Dememek için Strateji</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257615433</t>
+          <t>9786257615860</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Cam Işığı Kesemez</t>
+          <t>İş İşten Geçmeden</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>392</v>
+        <v>360</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257615785</t>
+          <t>9786257615433</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi'nin Sırrı</t>
+          <t>Cam Işığı Kesemez</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>392</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257615761</t>
+          <t>9786257615785</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türk Kahvesi Atlası: Türk Kahvesi Atlası:</t>
+          <t>Boğaziçi'nin Sırrı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257615419</t>
+          <t>9786257615761</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Bayiler İnşa Etmek</t>
+          <t>Türk Kahvesi Atlası: Türk Kahvesi Atlası:</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257615358</t>
+          <t>9786257615419</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Para Kazandıran Satış</t>
+          <t>Güçlü Bayiler İnşa Etmek</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257615341</t>
+          <t>9786257615358</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hızlıca ve Zekice Marka Yarat</t>
+          <t>Para Kazandıran Satış</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257615396</t>
+          <t>9786257615341</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kervan</t>
+          <t>Hızlıca ve Zekice Marka Yarat</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257615426</t>
+          <t>9786257615396</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eyvah CEO Doğuruyor!</t>
+          <t>Kervan</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257615334</t>
+          <t>9786257615426</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk’ün Liderlik Sırları (Ciltli)</t>
+          <t>Eyvah CEO Doğuruyor!</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>428</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257615327</t>
+          <t>9786257615334</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yüreğinle Düşün</t>
+          <t>Mustafa Kemal Atatürk’ün Liderlik Sırları (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>220</v>
+        <v>428</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257615211</t>
+          <t>9786257615327</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Erkek Sağlığı</t>
+          <t>Yüreğinle Düşün</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257615266</t>
+          <t>9786257615211</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İste Olsun</t>
+          <t>Erkek Sağlığı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>55</v>
+        <v>380</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257615242</t>
+          <t>9786257615266</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Salgının Seyir Defteri</t>
+          <t>İste Olsun</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>260</v>
+        <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257615228</t>
+          <t>9786257615242</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kripto Varlıklar Muhasebesi: Blokzincir Teknolojisi ile Muhasebe Dünyasında Paradigma Değişimine Doğru (Ciltli)</t>
+          <t>Salgının Seyir Defteri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257615198</t>
+          <t>9786257615228</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zor Dönemlerde Şirket Stratejileri</t>
+          <t>Kripto Varlıklar Muhasebesi: Blokzincir Teknolojisi ile Muhasebe Dünyasında Paradigma Değişimine Doğru (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>268</v>
+        <v>420</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057044709</t>
+          <t>9786257615198</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İşin İçinde İş Var - İnsan Odaklı Yönetim Perspektifi</t>
+          <t>Zor Dönemlerde Şirket Stratejileri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257615181</t>
+          <t>9786057044709</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Son Cephe</t>
+          <t>İşin İçinde İş Var - İnsan Odaklı Yönetim Perspektifi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257615167</t>
+          <t>9786257615181</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Yaşam Alanları - İnsan Odaklı Kentler</t>
+          <t>Son Cephe</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059905589</t>
+          <t>9786257615167</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sınırları Aşan Kadınlar</t>
+          <t>Sürdürülebilir Yaşam Alanları - İnsan Odaklı Kentler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257615174</t>
+          <t>9786059905589</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Borsada Oynanmaz</t>
+          <t>Sınırları Aşan Kadınlar</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056975356</t>
+          <t>9786257615174</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Anlamlı Liderlik</t>
+          <t>Borsada Oynanmaz</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056975387</t>
+          <t>9786056975356</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil İş Modeli: Pazarlama 5.0</t>
+          <t>Anlamlı Liderlik</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056975370</t>
+          <t>9786056975387</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Özledim: Çalışan Annenin Hayatta Kalma Kılavuzu</t>
+          <t>Yeni Nesil İş Modeli: Pazarlama 5.0</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059905398</t>
+          <t>9786056975370</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kent Ekspres: Kadınların ve Şehirler Tarafından Şekillendirilen Yeni Dünyamız İçin 15 Kural</t>
+          <t>Kendimi Özledim: Çalışan Annenin Hayatta Kalma Kılavuzu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056975394</t>
+          <t>9786059905398</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dijital Yerliler: Yeni Nesil Eğitim Modeli</t>
+          <t>Kent Ekspres: Kadınların ve Şehirler Tarafından Şekillendirilen Yeni Dünyamız İçin 15 Kural</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>144</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056975363</t>
+          <t>9786056975394</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Doğanın İnovasyonu</t>
+          <t>Dijital Yerliler: Yeni Nesil Eğitim Modeli</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>198</v>
+        <v>144</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059905558</t>
+          <t>9786056975363</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Sendromu</t>
+          <t>Doğanın İnovasyonu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>220</v>
+        <v>198</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059905282</t>
+          <t>9786059905558</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Y'leri Anla, Değiştirme</t>
+          <t>İnsanlık Sendromu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>144</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059905329</t>
+          <t>9786059905282</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Liderliğin 1001 Hali</t>
+          <t>Y'leri Anla, Değiştirme</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>320</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059905541</t>
+          <t>9786059905329</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Karar Zamanı - Hayatınn Mimari Bir Girişimcinin Hikayesi</t>
+          <t>Liderliğin 1001 Hali</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059905527</t>
+          <t>9786059905541</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Varlığında Yokluğunda Kadın - Bir Toplumsal Cinsiyet Eleştirisi</t>
+          <t>Karar Zamanı - Hayatınn Mimari Bir Girişimcinin Hikayesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>144</v>
+        <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059905039</t>
+          <t>9786059905527</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kendinden Kaçarken Yakaladım Seni</t>
+          <t>Varlığında Yokluğunda Kadın - Bir Toplumsal Cinsiyet Eleştirisi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>20.83</v>
+        <v>144</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057018366</t>
+          <t>9786059905039</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Leyla Dönmeyebilir</t>
+          <t>Kendinden Kaçarken Yakaladım Seni</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>144</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056333279</t>
+          <t>9786057018366</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Kurulu Üyeleri İçin Finans</t>
+          <t>Leyla Dönmeyebilir</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>324</v>
+        <v>144</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056333255</t>
+          <t>9786056333279</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yöneticiliğe Dair Sorular ve Cevaplar</t>
+          <t>Yönetim Kurulu Üyeleri İçin Finans</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>40</v>
+        <v>324</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056333248</t>
+          <t>9786056333255</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İşin Başından Aşkınsa Ne Yapmalı</t>
+          <t>Yöneticiliğe Dair Sorular ve Cevaplar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>360</v>
+        <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056333224</t>
+          <t>9786056333248</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakalı Ajanda</t>
+          <t>İşin Başından Aşkınsa Ne Yapmalı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>15</v>
+        <v>360</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059905411</t>
+          <t>9786056333224</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Muhasebenin Dijital Dönüşümü ve Mali Mühendislik</t>
+          <t>Beyaz Yakalı Ajanda</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>24.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059905374</t>
+          <t>9786059905411</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ballı Fındık</t>
+          <t>Muhasebenin Dijital Dönüşümü ve Mali Mühendislik</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059905367</t>
+          <t>9786059905374</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığına Sahip Çık</t>
+          <t>Ballı Fındık</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059905244</t>
+          <t>9786059905367</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Müzakerenin Kitabı</t>
+          <t>Kadınlığına Sahip Çık</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>23</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059905428</t>
+          <t>9786059905244</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Aristo Diyeti ile Yeni Yaşam</t>
+          <t>Müzakerenin Kitabı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>96</v>
+        <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786056859601</t>
+          <t>9786059905428</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Türk'ün Aklı Nasıl Çalışır?</t>
+          <t>Aristo Diyeti ile Yeni Yaşam</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>320</v>
+        <v>96</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059905381</t>
+          <t>9786056859601</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Eyvah CEO Doğuruyor!</t>
+          <t>Türk'ün Aklı Nasıl Çalışır?</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>98</v>
+        <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059905220</t>
+          <t>9786059905381</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Olaylarla Türkiye Ekonomisi</t>
+          <t>Eyvah CEO Doğuruyor!</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>144</v>
+        <v>98</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059905213</t>
+          <t>9786059905220</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dilimizde Tartışılan Sözler ve Sözcükler</t>
+          <t>Olaylarla Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>144</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059905350</t>
+          <t>9786059905213</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İşte Kahkaha</t>
+          <t>Dilimizde Tartışılan Sözler ve Sözcükler</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059905268</t>
+          <t>9786059905350</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İtirazım Var</t>
+          <t>İşte Kahkaha</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059905336</t>
+          <t>9786059905268</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Güvenin Kuralları</t>
+          <t>İtirazım Var</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>65</v>
+        <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059905343</t>
+          <t>9786059905336</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yeni İnsan, Yeni Lider: Dijital Dünyada İnsana Dokunabilmek</t>
+          <t>Güvenin Kuralları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>320</v>
+        <v>65</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059905237</t>
+          <t>9786059905343</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Bayiler İnşa Etmek</t>
+          <t>Yeni İnsan, Yeni Lider: Dijital Dünyada İnsana Dokunabilmek</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>18</v>
+        <v>320</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059905107</t>
+          <t>9786059905237</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kaşif Karınca</t>
+          <t>Güçlü Bayiler İnşa Etmek</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>45</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059905138</t>
+          <t>9786059905107</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Babalar Oğullar Kızlar: Aile Şirketlerinde Kurumsallaşma</t>
+          <t>Kaşif Karınca</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>360</v>
+        <v>45</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259277158</t>
+          <t>9786059905138</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Temel Askeri Kanunlar ve Yönetmelikler</t>
+          <t>Babalar Oğullar Kızlar: Aile Şirketlerinde Kurumsallaşma</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050614039</t>
+          <t>9786259277158</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk’ün Liderlik Sırları</t>
+          <t>Temel Askeri Kanunlar ve Yönetmelikler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259807379</t>
+          <t>9786050614039</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Annenin Yaşam Dengesi</t>
+          <t>Mustafa Kemal Atatürk’ün Liderlik Sırları</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>320</v>
+        <v>460</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059905305</t>
+          <t>9786259807379</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2018 Gökyüzü Defteri</t>
+          <t>Çalışan Annenin Yaşam Dengesi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>60</v>
+        <v>320</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059905121</t>
+          <t>9786059905305</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bebeğiniz ve Siz</t>
+          <t>2018 Gökyüzü Defteri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059905169</t>
+          <t>9786059905121</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk Nereye?</t>
+          <t>Bebeğiniz ve Siz</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>9.9</v>
+        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059905145</t>
+          <t>9786059905169</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Önce Kendimi Sattım</t>
+          <t>Yolculuk Nereye?</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>20.83</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056333200</t>
+          <t>9786059905145</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Karlı Satış</t>
+          <t>Önce Kendimi Sattım</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>380</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786056053092</t>
+          <t>9786056333200</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Kurulu Üyesinin El Kitabı</t>
+          <t>Yüksek Karlı Satış</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>25.93</v>
+        <v>380</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056333217</t>
+          <t>9786056053092</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Kurulu Başkanının El Kitabı</t>
+          <t>Yönetim Kurulu Üyesinin El Kitabı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>120</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056053023</t>
+          <t>9786056333217</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Lovemarks Etkisi</t>
+          <t>Yönetim Kurulu Başkanının El Kitabı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>29.63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056053054</t>
+          <t>9786056053023</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Bir Dakika Yöneticisi</t>
+          <t>Lovemarks Etkisi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>42</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056053016</t>
+          <t>9786056053054</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Kodu</t>
+          <t>Liderlik ve Bir Dakika Yöneticisi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>16.67</v>
+        <v>42</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259807393</t>
+          <t>9786056053016</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Bir Dakika Yöneticisi</t>
+          <t>Liderlik Kodu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>320</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056053078</t>
+          <t>9786259807393</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları Yönetimi Yoluyla Rekabetçi Avantaj Kazanmak</t>
+          <t>Liderlik ve Bir Dakika Yöneticisi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>12.96</v>
+        <v>320</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056053061</t>
+          <t>9786056053078</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İK Dönüşümü</t>
+          <t>İnsan Kaynakları Yönetimi Yoluyla Rekabetçi Avantaj Kazanmak</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056053030</t>
+          <t>9786056053061</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>En Gözde Şirketler</t>
+          <t>İK Dönüşümü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>70</v>
+        <v>26</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059905152</t>
+          <t>9786056053030</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Benim Sevgili Başkanım</t>
+          <t>En Gözde Şirketler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>360</v>
+        <v>70</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059905190</t>
+          <t>9786059905152</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İş'te Başarının 9 Basit Kuralı</t>
+          <t>Benim Sevgili Başkanım</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>60</v>
+        <v>360</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059905114</t>
+          <t>9786059905190</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Takılma Yap Gitsin</t>
+          <t>İş'te Başarının 9 Basit Kuralı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>110</v>
+        <v>60</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056333262</t>
+          <t>9786059905114</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Verimlilik için Yenilikçi Toplantı Yönetimi</t>
+          <t>Takılma Yap Gitsin</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059905022</t>
+          <t>9786056333262</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>5N 1İK</t>
+          <t>Verimlilik için Yenilikçi Toplantı Yönetimi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>13.89</v>
+        <v>180</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059905091</t>
+          <t>9786059905022</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Deneyimden Öğrenmek</t>
+          <t>5N 1İK</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>16</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057018304</t>
+          <t>9786059905091</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Birlikte Gelecek</t>
+          <t>Deneyimden Öğrenmek</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057018328</t>
+          <t>9786057018304</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>E-Başla</t>
+          <t>Gelecek Birlikte Gelecek</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>320</v>
+        <v>80</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057018373</t>
+          <t>9786057018328</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bağışıklık Mucizesi</t>
+          <t>E-Başla</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786056975318</t>
+          <t>9786057018373</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Panorama: Karanlık İçgüdülerden Aydınlığa Liderlik Serüveni</t>
+          <t>Bağışıklık Mucizesi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057018397</t>
+          <t>9786056975318</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Devrim Arabaları 2.0</t>
+          <t>Panorama: Karanlık İçgüdülerden Aydınlığa Liderlik Serüveni</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>182</v>
+        <v>70</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786050614091</t>
+          <t>9786057018397</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İkna</t>
+          <t>Devrim Arabaları 2.0</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>360</v>
+        <v>182</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050614060</t>
+          <t>9786050614091</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Nevi Şahsına Münhasır</t>
+          <t>İkna</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>144</v>
+        <v>360</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786050614053</t>
+          <t>9786050614060</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Rol Yapmayın</t>
+          <t>Nevi Şahsına Münhasır</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>320</v>
+        <v>144</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057018380</t>
+          <t>9786050614053</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketleri, Değerler ve Kurumsallaşma Adımları</t>
+          <t>Rol Yapmayın</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>460</v>
+        <v>320</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057018311</t>
+          <t>9786057018380</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hizmetkar Liderlik</t>
+          <t>Aile Şirketleri, Değerler ve Kurumsallaşma Adımları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>320</v>
+        <v>460</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786050614077</t>
+          <t>9786057018311</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Egemen Güç</t>
+          <t>Hizmetkar Liderlik</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>144</v>
+        <v>320</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055990544</t>
+          <t>9786050614077</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Eğlenerek Çalışmak</t>
+          <t>Egemen Güç</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>144</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056975301</t>
+          <t>9786055990544</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ekonomistlerle Sohbetler</t>
+          <t>Eğlenerek Çalışmak</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>38</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057018335</t>
+          <t>9786056975301</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ya Selam</t>
+          <t>Ekonomistlerle Sohbetler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>220</v>
+        <v>38</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057018342</t>
+          <t>9786057018335</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İyi Tasarım Nedir?</t>
+          <t>Ya Selam</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786056877803</t>
+          <t>9786057018342</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Coffee Guide 2018</t>
+          <t>İyi Tasarım Nedir?</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>20</v>
+        <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786050614015</t>
+          <t>9786056877803</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Munzur Şahit Olsun</t>
+          <t>İstanbul Coffee Guide 2018</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786050614022</t>
+          <t>9786050614015</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Muazzam Muazzez</t>
+          <t>Munzur Şahit Olsun</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>37</v>
+        <v>70</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059905435</t>
+          <t>9786050614022</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Kalkınmaya Giriş</t>
+          <t>Muazzam Muazzez</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>220</v>
+        <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786056877810</t>
+          <t>9786059905435</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Turkey Coffee Guide 2019</t>
+          <t>Bölgesel Kalkınmaya Giriş</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059905466</t>
+          <t>9786056877810</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Siyaset ve Kültür Kesişmesi</t>
+          <t>Turkey Coffee Guide 2019</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056975332</t>
+          <t>9786059905466</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Tasarruf El Kitabı</t>
+          <t>Siyaset ve Kültür Kesişmesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>100</v>
+        <v>420</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059905459</t>
+          <t>9786056975332</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Sizsiniz</t>
+          <t>Tasarruf El Kitabı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>144</v>
+        <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
+          <t>9786059905459</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Gelecek Sizsiniz</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
           <t>9786257615235</t>
         </is>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Atlet Zihninde Yaşamak</t>
         </is>
       </c>
-      <c r="C134" s="1">
+      <c r="C135" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>