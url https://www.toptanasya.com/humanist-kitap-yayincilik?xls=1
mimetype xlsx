--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,2050 +85,2110 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259322537</t>
+          <t>9786259277196</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Önce Oyna</t>
+          <t>İngiliz Sisteminin Ruhu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259277172</t>
+          <t>9786259322575</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İngiltere'nin İşletim Sistemi</t>
+          <t>Önce Ayakta Kal</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259277110</t>
+          <t>9786259212340</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aile Sağlığı</t>
+          <t>Büyütıfıl Dünya</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259807324</t>
+          <t>9786259212326</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Film Şeridi Gibidir Hayat</t>
+          <t>Geçiş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>580</v>
+        <v>392</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259475431</t>
+          <t>9786259322537</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bilenin Bilmeyene Borcu Var</t>
+          <t>Önce Oyna</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257615457</t>
+          <t>9786259277172</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Chief Heart Officer - İnsana Değer Veren Liderlik</t>
+          <t>İngiltere'nin İşletim Sistemi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259807355</t>
+          <t>9786259277110</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Beklerken</t>
+          <t>Aile Sağlığı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>480</v>
+        <v>380</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259475424</t>
+          <t>9786259807324</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sigortalar Attı</t>
+          <t>Film Şeridi Gibidir Hayat</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>580</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259834986</t>
+          <t>9786259475431</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Siyah Mantolu Kadın</t>
+          <t>Bilenin Bilmeyene Borcu Var</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>192</v>
+        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259475400</t>
+          <t>9786257615457</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bülent ve Ben</t>
+          <t>Chief Heart Officer - İnsana Değer Veren Liderlik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>692</v>
+        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257615990</t>
+          <t>9786259807355</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ecevit Mavisi</t>
+          <t>Beklerken</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257615143</t>
+          <t>9786259475424</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Size Anlatacaklarım Var</t>
+          <t>Sigortalar Attı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>392</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259530369</t>
+          <t>9786259834986</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Söylerken Görmek</t>
+          <t>Siyah Mantolu Kadın</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>192</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259530390</t>
+          <t>9786259475400</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Rogarji</t>
+          <t>Bülent ve Ben</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>260</v>
+        <v>692</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259530321</t>
+          <t>9786257615990</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Para Kazandıran Satın Alma</t>
+          <t>Ecevit Mavisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257615372</t>
+          <t>9786257615143</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hayat Senin İçinde</t>
+          <t>Size Anlatacaklarım Var</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>320</v>
+        <v>392</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259530345</t>
+          <t>9786259530369</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Varoluşun Gölgesinde Stoacı Denemeler</t>
+          <t>Söylerken Görmek</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>192</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259530307</t>
+          <t>9786259530390</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Değer'Lider</t>
+          <t>Rogarji</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>380</v>
+        <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257615969</t>
+          <t>9786259530321</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sam Lives Here</t>
+          <t>Para Kazandıran Satın Alma</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259807317</t>
+          <t>9786257615372</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bu Filmde Ben de Vardım</t>
+          <t>Hayat Senin İçinde</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257615389</t>
+          <t>9786259530345</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>En Tarifsiz Mavi</t>
+          <t>Varoluşun Gölgesinde Stoacı Denemeler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>192</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257615402</t>
+          <t>9786259530307</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Görebilmek</t>
+          <t>Değer'Lider</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259475448</t>
+          <t>9786257615969</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Evren, Tarih ve Sen</t>
+          <t>Sam Lives Here</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257615365</t>
+          <t>9786259807317</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Belirsizliği Anlamak</t>
+          <t>Bu Filmde Ben de Vardım</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259834948</t>
+          <t>9786257615389</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İleri Oyunlaştırma Teknikleri</t>
+          <t>En Tarifsiz Mavi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257615068</t>
+          <t>9786257615402</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Küresel Pazarda Rekabet</t>
+          <t>Görünmeyeni Görebilmek</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257615815</t>
+          <t>9786259475448</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Başına</t>
+          <t>Evren, Tarih ve Sen</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257615907</t>
+          <t>9786257615365</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Potansiyelini Ateşle: Düşündüğünden Çok Daha Fazlasısın</t>
+          <t>Belirsizliği Anlamak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257615921</t>
+          <t>9786259834948</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları</t>
+          <t>İleri Oyunlaştırma Teknikleri</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257615938</t>
+          <t>9786257615068</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kurum Kültürü</t>
+          <t>Küresel Pazarda Rekabet</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257615839</t>
+          <t>9786257615815</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Olaylarla Türkiye Ekonomisi</t>
+          <t>Bir Başına</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257615877</t>
+          <t>9786257615907</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Yönetimin 20 Yılı (Ciltli)</t>
+          <t>Potansiyelini Ateşle: Düşündüğünden Çok Daha Fazlasısın</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257615884</t>
+          <t>9786257615921</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Keşke Dememek için Strateji</t>
+          <t>İnsan Kaynakları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257615860</t>
+          <t>9786257615938</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İş İşten Geçmeden</t>
+          <t>Kurum Kültürü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257615433</t>
+          <t>9786257615839</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Cam Işığı Kesemez</t>
+          <t>Olaylarla Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>392</v>
+        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257615785</t>
+          <t>9786257615877</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi'nin Sırrı</t>
+          <t>Kurumsal Yönetimin 20 Yılı (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257615761</t>
+          <t>9786257615884</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türk Kahvesi Atlası: Türk Kahvesi Atlası:</t>
+          <t>Keşke Dememek için Strateji</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257615419</t>
+          <t>9786257615860</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Bayiler İnşa Etmek</t>
+          <t>İş İşten Geçmeden</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257615358</t>
+          <t>9786257615433</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Para Kazandıran Satış</t>
+          <t>Cam Işığı Kesemez</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>320</v>
+        <v>392</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257615341</t>
+          <t>9786257615785</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hızlıca ve Zekice Marka Yarat</t>
+          <t>Boğaziçi'nin Sırrı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257615396</t>
+          <t>9786257615761</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kervan</t>
+          <t>Türk Kahvesi Atlası: Türk Kahvesi Atlası:</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257615426</t>
+          <t>9786257615419</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Eyvah CEO Doğuruyor!</t>
+          <t>Güçlü Bayiler İnşa Etmek</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257615334</t>
+          <t>9786257615358</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk’ün Liderlik Sırları (Ciltli)</t>
+          <t>Para Kazandıran Satış</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>428</v>
+        <v>320</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257615327</t>
+          <t>9786257615341</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yüreğinle Düşün</t>
+          <t>Hızlıca ve Zekice Marka Yarat</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257615211</t>
+          <t>9786257615396</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Erkek Sağlığı</t>
+          <t>Kervan</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257615266</t>
+          <t>9786257615426</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İste Olsun</t>
+          <t>Eyvah CEO Doğuruyor!</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>55</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257615242</t>
+          <t>9786257615334</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Salgının Seyir Defteri</t>
+          <t>Mustafa Kemal Atatürk’ün Liderlik Sırları (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>260</v>
+        <v>428</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257615228</t>
+          <t>9786257615327</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kripto Varlıklar Muhasebesi: Blokzincir Teknolojisi ile Muhasebe Dünyasında Paradigma Değişimine Doğru (Ciltli)</t>
+          <t>Yüreğinle Düşün</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257615198</t>
+          <t>9786257615211</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zor Dönemlerde Şirket Stratejileri</t>
+          <t>Erkek Sağlığı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>268</v>
+        <v>380</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057044709</t>
+          <t>9786257615266</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İşin İçinde İş Var - İnsan Odaklı Yönetim Perspektifi</t>
+          <t>İste Olsun</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257615181</t>
+          <t>9786257615242</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Son Cephe</t>
+          <t>Salgının Seyir Defteri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257615167</t>
+          <t>9786257615228</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Yaşam Alanları - İnsan Odaklı Kentler</t>
+          <t>Kripto Varlıklar Muhasebesi: Blokzincir Teknolojisi ile Muhasebe Dünyasında Paradigma Değişimine Doğru (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>420</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059905589</t>
+          <t>9786257615198</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sınırları Aşan Kadınlar</t>
+          <t>Zor Dönemlerde Şirket Stratejileri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>320</v>
+        <v>268</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257615174</t>
+          <t>9786057044709</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Borsada Oynanmaz</t>
+          <t>İşin İçinde İş Var - İnsan Odaklı Yönetim Perspektifi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056975356</t>
+          <t>9786257615181</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Anlamlı Liderlik</t>
+          <t>Son Cephe</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056975387</t>
+          <t>9786257615167</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil İş Modeli: Pazarlama 5.0</t>
+          <t>Sürdürülebilir Yaşam Alanları - İnsan Odaklı Kentler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056975370</t>
+          <t>9786059905589</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Özledim: Çalışan Annenin Hayatta Kalma Kılavuzu</t>
+          <t>Sınırları Aşan Kadınlar</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059905398</t>
+          <t>9786257615174</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kent Ekspres: Kadınların ve Şehirler Tarafından Şekillendirilen Yeni Dünyamız İçin 15 Kural</t>
+          <t>Borsada Oynanmaz</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056975394</t>
+          <t>9786056975356</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dijital Yerliler: Yeni Nesil Eğitim Modeli</t>
+          <t>Anlamlı Liderlik</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>144</v>
+        <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056975363</t>
+          <t>9786056975387</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Doğanın İnovasyonu</t>
+          <t>Yeni Nesil İş Modeli: Pazarlama 5.0</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>198</v>
+        <v>320</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059905558</t>
+          <t>9786056975370</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Sendromu</t>
+          <t>Kendimi Özledim: Çalışan Annenin Hayatta Kalma Kılavuzu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059905282</t>
+          <t>9786059905398</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Y'leri Anla, Değiştirme</t>
+          <t>Kent Ekspres: Kadınların ve Şehirler Tarafından Şekillendirilen Yeni Dünyamız İçin 15 Kural</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>144</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059905329</t>
+          <t>9786056975394</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Liderliğin 1001 Hali</t>
+          <t>Dijital Yerliler: Yeni Nesil Eğitim Modeli</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>144</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059905541</t>
+          <t>9786056975363</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Karar Zamanı - Hayatınn Mimari Bir Girişimcinin Hikayesi</t>
+          <t>Doğanın İnovasyonu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>260</v>
+        <v>198</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059905527</t>
+          <t>9786059905558</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Varlığında Yokluğunda Kadın - Bir Toplumsal Cinsiyet Eleştirisi</t>
+          <t>İnsanlık Sendromu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>144</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059905039</t>
+          <t>9786059905282</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kendinden Kaçarken Yakaladım Seni</t>
+          <t>Y'leri Anla, Değiştirme</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>20.83</v>
+        <v>144</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057018366</t>
+          <t>9786059905329</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Leyla Dönmeyebilir</t>
+          <t>Liderliğin 1001 Hali</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>144</v>
+        <v>320</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056333279</t>
+          <t>9786059905541</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Kurulu Üyeleri İçin Finans</t>
+          <t>Karar Zamanı - Hayatınn Mimari Bir Girişimcinin Hikayesi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>324</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056333255</t>
+          <t>9786059905527</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yöneticiliğe Dair Sorular ve Cevaplar</t>
+          <t>Varlığında Yokluğunda Kadın - Bir Toplumsal Cinsiyet Eleştirisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>40</v>
+        <v>144</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056333248</t>
+          <t>9786059905039</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İşin Başından Aşkınsa Ne Yapmalı</t>
+          <t>Kendinden Kaçarken Yakaladım Seni</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>360</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056333224</t>
+          <t>9786057018366</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakalı Ajanda</t>
+          <t>Leyla Dönmeyebilir</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>15</v>
+        <v>144</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059905411</t>
+          <t>9786056333279</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Muhasebenin Dijital Dönüşümü ve Mali Mühendislik</t>
+          <t>Yönetim Kurulu Üyeleri İçin Finans</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>24.5</v>
+        <v>324</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059905374</t>
+          <t>9786056333255</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ballı Fındık</t>
+          <t>Yöneticiliğe Dair Sorular ve Cevaplar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059905367</t>
+          <t>9786056333248</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığına Sahip Çık</t>
+          <t>İşin Başından Aşkınsa Ne Yapmalı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059905244</t>
+          <t>9786056333224</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Müzakerenin Kitabı</t>
+          <t>Beyaz Yakalı Ajanda</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059905428</t>
+          <t>9786059905411</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Aristo Diyeti ile Yeni Yaşam</t>
+          <t>Muhasebenin Dijital Dönüşümü ve Mali Mühendislik</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>96</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056859601</t>
+          <t>9786059905374</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Türk'ün Aklı Nasıl Çalışır?</t>
+          <t>Ballı Fındık</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059905381</t>
+          <t>9786059905367</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Eyvah CEO Doğuruyor!</t>
+          <t>Kadınlığına Sahip Çık</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>98</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059905220</t>
+          <t>9786059905244</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Olaylarla Türkiye Ekonomisi</t>
+          <t>Müzakerenin Kitabı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>144</v>
+        <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059905213</t>
+          <t>9786059905428</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dilimizde Tartışılan Sözler ve Sözcükler</t>
+          <t>Aristo Diyeti ile Yeni Yaşam</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>96</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059905350</t>
+          <t>9786056859601</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İşte Kahkaha</t>
+          <t>Türk'ün Aklı Nasıl Çalışır?</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059905268</t>
+          <t>9786059905381</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İtirazım Var</t>
+          <t>Eyvah CEO Doğuruyor!</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>320</v>
+        <v>98</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059905336</t>
+          <t>9786059905220</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Güvenin Kuralları</t>
+          <t>Olaylarla Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>65</v>
+        <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059905343</t>
+          <t>9786059905213</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yeni İnsan, Yeni Lider: Dijital Dünyada İnsana Dokunabilmek</t>
+          <t>Dilimizde Tartışılan Sözler ve Sözcükler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059905237</t>
+          <t>9786059905350</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Bayiler İnşa Etmek</t>
+          <t>İşte Kahkaha</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>18</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059905107</t>
+          <t>9786059905268</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kaşif Karınca</t>
+          <t>İtirazım Var</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>45</v>
+        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059905138</t>
+          <t>9786059905336</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Babalar Oğullar Kızlar: Aile Şirketlerinde Kurumsallaşma</t>
+          <t>Güvenin Kuralları</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>360</v>
+        <v>65</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259277158</t>
+          <t>9786059905343</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Temel Askeri Kanunlar ve Yönetmelikler</t>
+          <t>Yeni İnsan, Yeni Lider: Dijital Dünyada İnsana Dokunabilmek</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050614039</t>
+          <t>9786059905237</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk’ün Liderlik Sırları</t>
+          <t>Güçlü Bayiler İnşa Etmek</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>460</v>
+        <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259807379</t>
+          <t>9786059905107</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Annenin Yaşam Dengesi</t>
+          <t>Kaşif Karınca</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>320</v>
+        <v>45</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059905305</t>
+          <t>9786059905138</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2018 Gökyüzü Defteri</t>
+          <t>Babalar Oğullar Kızlar: Aile Şirketlerinde Kurumsallaşma</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>60</v>
+        <v>360</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059905121</t>
+          <t>9786259277158</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bebeğiniz ve Siz</t>
+          <t>Temel Askeri Kanunlar ve Yönetmelikler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059905169</t>
+          <t>9786050614039</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk Nereye?</t>
+          <t>Mustafa Kemal Atatürk’ün Liderlik Sırları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>9.9</v>
+        <v>460</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059905145</t>
+          <t>9786259807379</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Önce Kendimi Sattım</t>
+          <t>Çalışan Annenin Yaşam Dengesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>20.83</v>
+        <v>320</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786056333200</t>
+          <t>9786059905305</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Karlı Satış</t>
+          <t>2018 Gökyüzü Defteri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>380</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056053092</t>
+          <t>9786059905121</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Kurulu Üyesinin El Kitabı</t>
+          <t>Bebeğiniz ve Siz</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>25.93</v>
+        <v>50</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056333217</t>
+          <t>9786059905169</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Kurulu Başkanının El Kitabı</t>
+          <t>Yolculuk Nereye?</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056053023</t>
+          <t>9786059905145</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Lovemarks Etkisi</t>
+          <t>Önce Kendimi Sattım</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>29.63</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056053054</t>
+          <t>9786056333200</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Bir Dakika Yöneticisi</t>
+          <t>Yüksek Karlı Satış</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>42</v>
+        <v>380</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056053016</t>
+          <t>9786056053092</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Kodu</t>
+          <t>Yönetim Kurulu Üyesinin El Kitabı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>16.67</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259807393</t>
+          <t>9786056333217</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Bir Dakika Yöneticisi</t>
+          <t>Yönetim Kurulu Başkanının El Kitabı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056053078</t>
+          <t>9786056053023</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları Yönetimi Yoluyla Rekabetçi Avantaj Kazanmak</t>
+          <t>Lovemarks Etkisi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>12.96</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056053061</t>
+          <t>9786056053054</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İK Dönüşümü</t>
+          <t>Liderlik ve Bir Dakika Yöneticisi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>26</v>
+        <v>42</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056053030</t>
+          <t>9786056053016</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>En Gözde Şirketler</t>
+          <t>Liderlik Kodu</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>70</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059905152</t>
+          <t>9786259807393</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Benim Sevgili Başkanım</t>
+          <t>Liderlik ve Bir Dakika Yöneticisi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059905190</t>
+          <t>9786056053078</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İş'te Başarının 9 Basit Kuralı</t>
+          <t>İnsan Kaynakları Yönetimi Yoluyla Rekabetçi Avantaj Kazanmak</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>60</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059905114</t>
+          <t>9786056053061</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Takılma Yap Gitsin</t>
+          <t>İK Dönüşümü</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>110</v>
+        <v>26</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056333262</t>
+          <t>9786056053030</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Verimlilik için Yenilikçi Toplantı Yönetimi</t>
+          <t>En Gözde Şirketler</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>180</v>
+        <v>70</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059905022</t>
+          <t>9786059905152</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>5N 1İK</t>
+          <t>Benim Sevgili Başkanım</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>13.89</v>
+        <v>360</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059905091</t>
+          <t>9786059905190</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Deneyimden Öğrenmek</t>
+          <t>İş'te Başarının 9 Basit Kuralı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057018304</t>
+          <t>9786059905114</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Birlikte Gelecek</t>
+          <t>Takılma Yap Gitsin</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057018328</t>
+          <t>9786056333262</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>E-Başla</t>
+          <t>Verimlilik için Yenilikçi Toplantı Yönetimi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057018373</t>
+          <t>9786059905022</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bağışıklık Mucizesi</t>
+          <t>5N 1İK</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786056975318</t>
+          <t>9786059905091</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Panorama: Karanlık İçgüdülerden Aydınlığa Liderlik Serüveni</t>
+          <t>Deneyimden Öğrenmek</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>70</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057018397</t>
+          <t>9786057018304</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Devrim Arabaları 2.0</t>
+          <t>Gelecek Birlikte Gelecek</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>182</v>
+        <v>80</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050614091</t>
+          <t>9786057018328</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İkna</t>
+          <t>E-Başla</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786050614060</t>
+          <t>9786057018373</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Nevi Şahsına Münhasır</t>
+          <t>Bağışıklık Mucizesi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>144</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786050614053</t>
+          <t>9786056975318</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Rol Yapmayın</t>
+          <t>Panorama: Karanlık İçgüdülerden Aydınlığa Liderlik Serüveni</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>320</v>
+        <v>70</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057018380</t>
+          <t>9786057018397</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketleri, Değerler ve Kurumsallaşma Adımları</t>
+          <t>Devrim Arabaları 2.0</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>460</v>
+        <v>182</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057018311</t>
+          <t>9786050614091</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hizmetkar Liderlik</t>
+          <t>İkna</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786050614077</t>
+          <t>9786050614060</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Egemen Güç</t>
+          <t>Nevi Şahsına Münhasır</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>144</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055990544</t>
+          <t>9786050614053</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Eğlenerek Çalışmak</t>
+          <t>Rol Yapmayın</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056975301</t>
+          <t>9786057018380</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ekonomistlerle Sohbetler</t>
+          <t>Aile Şirketleri, Değerler ve Kurumsallaşma Adımları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>38</v>
+        <v>460</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057018335</t>
+          <t>9786057018311</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ya Selam</t>
+          <t>Hizmetkar Liderlik</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057018342</t>
+          <t>9786050614077</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İyi Tasarım Nedir?</t>
+          <t>Egemen Güç</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>360</v>
+        <v>144</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786056877803</t>
+          <t>9786055990544</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Coffee Guide 2018</t>
+          <t>Eğlenerek Çalışmak</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786050614015</t>
+          <t>9786056975301</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Munzur Şahit Olsun</t>
+          <t>Ekonomistlerle Sohbetler</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>70</v>
+        <v>38</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786050614022</t>
+          <t>9786057018335</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Muazzam Muazzez</t>
+          <t>Ya Selam</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>37</v>
+        <v>220</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059905435</t>
+          <t>9786057018342</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Kalkınmaya Giriş</t>
+          <t>İyi Tasarım Nedir?</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786056877810</t>
+          <t>9786056877803</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Turkey Coffee Guide 2019</t>
+          <t>İstanbul Coffee Guide 2018</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059905466</t>
+          <t>9786050614015</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Siyaset ve Kültür Kesişmesi</t>
+          <t>Munzur Şahit Olsun</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>420</v>
+        <v>70</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786056975332</t>
+          <t>9786050614022</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Tasarruf El Kitabı</t>
+          <t>Muazzam Muazzez</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>100</v>
+        <v>37</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059905459</t>
+          <t>9786059905435</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Sizsiniz</t>
+          <t>Bölgesel Kalkınmaya Giriş</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>144</v>
+        <v>220</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
+          <t>9786056877810</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Turkey Coffee Guide 2019</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786059905466</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Siyaset ve Kültür Kesişmesi</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786056975332</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Tasarruf El Kitabı</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786059905459</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Gelecek Sizsiniz</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
           <t>9786257615235</t>
         </is>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Atlet Zihninde Yaşamak</t>
         </is>
       </c>
-      <c r="C135" s="1">
+      <c r="C139" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>